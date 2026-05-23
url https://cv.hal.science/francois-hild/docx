--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Hild </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (419)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of raster layup effect on mechanical and fracture properties of material extruded ABS samples under biaxial loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qun Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Marae Djouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Legroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 142, pp.377-397. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-025-17115-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure mechanism identification for multiaxially loaded woven composites using hybrid infrared-visible light correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrija Zaplatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyang Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomičević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.110787. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2026.110787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of FE-based DVC and Integrated DVC for LEFM parameter calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Valmalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 144, pp.105561. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tafmec.2026.105561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical reliability performance maps for bond wire interfaces in power modules under cyclic thermomechanical loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chedozeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Vermaak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 178, pp.116027. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2026.116027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking 2D/3D+T myocardial mechanics from cine MRI: a mechanically regularized space-time finite element correlation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haizhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueling Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 109, pp.103944. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2026.103944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of printing orientation of Inconel 718 specimens on LEFM parameters analyzed via DVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Valmalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Marae Djouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 333, pp.111849. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2026.111849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454947v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the identification of rigid body boundary conditions from full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 327, pp.113768. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the evaluation of in-situ mechanical properties of an additively manufactured BCC lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Valmalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhe Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 215, pp.105602. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2026.105602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of non linear parameters from masonry triplet shear tests using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 59 (4), pp.193. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-026-03052-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of stress intensity factors using meshless integrated digital image / volume correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingtao Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haizhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 337, pp.111989. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2026.111989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Detecting Elastoplastic Shakedown Using Minimal Digital Image Correlation Results and an Elastic Model: Demonstration for AA6061 Auxetic Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Vermaak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 66 (1), pp.67-85. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-025-01210-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking better: How defects activate multiple toughening mechanisms in lattice materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Lingua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 143, pp.105483. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tafmec.2026.105483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of interfacial fracture energy of an environmental barrier coating on ceramic matrix composite substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vandellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (2), pp.116886. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identication of the interfacial fracture energy at high temperature of an environmental barrier coating on a ceramic matrix composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vandellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 330, pp.111570. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-guided PGD-Stereocorrelation for hybrid testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyang Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bodnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Grashorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 435, pp.117672. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying damage in an AlSi10Mg porous metamaterial through projection-enhanced DVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Kosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tarantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Wick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (7), pp.075002. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/ade131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brightness and Contrast Corrections for Space-Time Stereocorrelation via Proper Generalized Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyang Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Gourriérec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 224, pp.111946. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage quantification in an AlSi10Mg cellular metamaterial using 4D measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mandic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Kosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gabriella Tarantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (8), pp.085017. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/adf5db⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la corrélation d’images pour l’analyse d’essais de compression diagonale sur des panneaux en maçonnerie renforcés ou non</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Destruhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5ème édition des Journées Nationales de la Maçonnerie, 43 (6), pp.5647. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.6.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress intensity factor determination along a kinked crack path by DIC analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Lazarus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 249, pp.42. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-025-00862-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescaling and mesoshear deformations of lattice metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Eremeyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Annibale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.113349. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented DIC and FE Analyses: A Two-Field Approach to Damage Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.16. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-025-00296-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of deformation mechanisms in metal extrusion of 17-4 PH stainless steel: influence of layer thickness and contour number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marae Djouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, pp.467-480. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-024-01138-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Design of Masonry Triplet Shear Tests using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (6), pp.203. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-025-02707-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying heterogeneous elastic parameters from full-field measurements with reduced bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Haustrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 305, pp.110682. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2025.110682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Future of Experimental Mechanics in the Digital World: An Eikological Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 113, pp.105654. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2025.105654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced FE-based multimodal correlation analyses for the characterization of woven composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrija Zaplatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomičević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyang Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Kosec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 224, pp.112079. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.112079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of contours on the mechanical behavior of metal extrusion additive manufacturing parts: A Study on notched 17-4PH stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldane Yvana Kamani Tienkoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Marae-Djouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48 (10), pp.4339-4351. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.70041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image correlation analyses of masonry infilled frame: Uncertainty-based mesh refinement and damage quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Fiocco Sciuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Eugenia Marante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (1), pp.93-115. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10812865231174840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Reinforcement Debonding in Damaged Mortar via Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benboudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Maaroufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fikri Hafid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, pp.799-817. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-025-01166-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Digital Volume Correlation: A Step Forward in Experimental Analyses of Metamaterial Deformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ciallella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Murcia Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10812865251386430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the shear behavior of masonry triplets via digital image correlation, damage quantification and Mohr-Coulomb criterion identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80, pp.109696. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.istruc.2025.109696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage quantification in concrete under uniaxial compression using microcomputed tomography and digital volume correlation with consideration of heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haizhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingtao Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingjie Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 199, pp.105178. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2024.105178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter identification of a phase-field fracture model using integrated digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Kosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 420, pp.116689. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile deformation and failure of AlSi10Mg random cellular metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gabriella Tarantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 281, pp.109612. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation Into Debonding of Single Polypropylene Fiber Pullout in Concrete Using X-Ray Microtomography and Mechanically Regularized Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haizhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingtao Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaojiao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.188. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-024-02466-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employing Williams' series for the identification of fracture mechanics parameters from phase-field simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon M. Kolditz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Kosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 307, pp.110298. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage detection and quantification via multiview DIC at varying scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israe Hamadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Seyedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, pp.675-689. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-024-01038-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying 3D Crack Propagation in Nodular Graphite Cast Iron Using Advanced Digital Volume Correlation and X-ray Computed Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haizhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 296, pp.109824. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture mechanisms of an environmental barrier coating under thermomechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Hamadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vandellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (15), pp.116737. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D pantographic metamaterial behaving as a mechanical shield: Experimental and numerical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ciallella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Alaimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cattenone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 237, pp.112554. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2023.112554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brightness and contrast corrections for space–time stereocorrelation via proper generalized decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyang Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Gourriérec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 224, pp.111946. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brightness and contrast corrections for stereocorrelation: Global and instantaneous formulation with spatial regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyang Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Gourriérec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 208, pp.111057. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.111057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical identification with the reconditioned equilibrium gap method: Formulation, analysis and comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pierre Léo Haustrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 432, pp.117343. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-window setup for thermomechanical experiments assisted by DIC up to 900°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vargas Maginador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Paganotto Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Fiocco Sciuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Afonso Angélico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (6), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1980-5373-mr-2024-0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link between b.c.c.–f.c.c. orientation relationship and austenite morphology in CF8M stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mollens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Loisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (5), pp.1598-1608. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576724008392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage Detection in a Polymer Matrix Composite from 4D Displacement Field Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Kosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomičević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (18), pp.6300. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16186300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D full-field measurements over the entire loading history: Evaluation of different temporal interpolations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vrgoč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Kosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomičević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled systems mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (6), pp.503-517. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/csm.2023.12.6.503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of laser-induced damage depth from surface image features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Abdelmoumni-Prunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Néauport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (11), pp.2720-2726. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.484277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Damage Analyses of Red Sandstone in Uniaxial Compression Based on Advanced Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haizhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingtao Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyang Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (12), pp.8623-8641. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-023-03504-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and validation of constitutive parameters of a Hencky-type discrete model via experiments on millimetric pantographic unit cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele De Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurettin Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erden Yildizdag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.104419. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2023.104419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of glass fiber reinforced polymer via Digital Volume Correlation: Quantification of strain activity and damage growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vrgoč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomičević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 177, pp.104552. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2023.109932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid infrared-visible multiview correlation to study damage in a woven composite complex-shaped specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrija Zaplatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomičević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyang Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica Skozrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled systems mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (5), pp.445-459. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/csm.2023.12.5.445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal characterization of crack network development in an MgO containing refractory castable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Fiocco Sciuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Bresciani Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (6), pp.490-500. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03093247221141490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale DVC analyses and parameter calibration for pantographic block in 3-point flexure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Valmalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ciallella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101, pp.105063. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2023.105063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proper Generalized Decomposition stereocorrelation to measure kinematic fields for high speed impact on laminated glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyang Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Gourriérec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 415, pp.116217. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analyses of the interaction of creep with mesoscale damage in cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliaksandra Tsitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernachy-Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 184, pp.104715. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2023.104715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchically guided in situ nanolaminography for the visualisation of damage nucleation in alloy sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Suhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.1055. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-27035-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of cohesive parameters for a castable refractory using 4D tomographic data and realistic crack path from in-situ wedge splitting test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Bresciani Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.676-691. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.09.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage evolution in coal under different loading modes using advanced digital volume correlation based on X-ray computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haizhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingtao Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 275, pp.127447. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2023.127447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation mode in 3-point flexure on pantographic block</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ciallella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele La Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 265-266, pp.112129. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary condition effect on the evaluation of stress triaxiality fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrija Zaplatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vrgoč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomičević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 246, pp.108127. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2023.108127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of glass fiber reinforced polymer via Digital Volume Correlation: Investigation of notch sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vrgoč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomičević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 177 (9), pp.104552. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2022.104552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical model-based calibration of gray levels for laser damage size assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Néauport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (2), pp.481-484. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.481048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of microscale fracture models for mortar with in-situ tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliaksandra Tsitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernachy-Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 242, pp.107988. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2022.107988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear loading dominated damage mechanisms and strain localization studied by in situ 3D laminography imaging and Digital Volume Correlation for AA2198-T8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.104558. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2023.104558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A projection-based approach to extend digital volume correlation for 4D spacetime measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Kosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351, pp.265-280. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Experimentation to Evaluate Chiral Bars Representative of Granular Motif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Nejadsadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Misra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 221, pp.107184. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2022.107184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A damage model for granite subjected to quasi-static contact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Shariati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Saadati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Weddfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (2), pp.374-391. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.3303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debonding analysis via digital volume correlation during in-situ pull-out tests on fractal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jänicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.100302. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2022.100302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Constitutive Models of Bohus Granite with In Situ Spherical Indentation and Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Shariati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Saadati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.7369-7386. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-022-02991-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage Quantification via Digital Volume Correlation with Heterogeneous Mechanical Regularization: Application to an In Situ Meso-Flexural Test on Mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliaksandra Tsitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernachy-Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Al Dandachli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62, pp.333-349. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-021-00778-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into a dual-phase steel microstructure using EBSD and image-processing-based workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mollens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.601-610. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s1600576722004265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscalar DIC Analyses of Granular String Under Stretch Reveal Non-standard Deformation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Nejadsadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele de Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 239-240, pp.111402. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.111402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-plane deformation reduction via inelastic hinges in fibrous metamaterials and simplified damage approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Erden Yildizdag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (6), pp.1011-1031. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10812865211052670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On accounting for speckle extinction via DIC and PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R B Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149, pp.106813. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2021.106813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Numerical Simulation of Auxetic Metamaterials Based on Force and Deformation Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Ganzenmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gutmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puneeth Jakkula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (13), pp.4490. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15134490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An examination of local strain fields evolution in ductile cast iron through micromechanical simulations based on 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.7501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mesoscale Strain Fluctuations in Tensile Tests on Additively Manufactured 17-4PH Stainless Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Marae Djouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (8), pp.688-701. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03093247211060217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Arcan setup for the investigation of thin sheet behavior under shear loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zaplatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Tomičević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Čakmak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62, pp.313-332. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-021-00762-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Verification of 2D Cosserat Chirality with Stretch-Micro-Rotation Coupling in Orthotropic Metamaterials with Granular Motif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emaad Gerami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Misra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126, pp.104020. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2022.104020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of DVC measurement uncertainty on glass fiber reinforced polymers with various fiber architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Bartulović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomičević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Bubalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled systems mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.15-32. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/csm.2022.11.1.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for Structural Health Monitoring by Digital Image Correlation: Proof of concept and case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Capaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp.106842. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2021.106842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation for Large Deformations of Soft Tissues: Pipeline and Proof of Concept for the application to Breast ex vivo Deformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pierre Alain Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.105490. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local-global DVC analyses confirm theoretical predictions for deformation and damage onset in torsion of pantographic metamaterial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Valmalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gutmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 172, pp.104379. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2022.104379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On elastic anisotropy of 3D printed acrylonitrile butadiene styrene structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Marae Djouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 254, pp.125032. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVC Analyses to Study Deformation and Damage mechanisms of Teak in Torsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Valmalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Hounlonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Kouchadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 350, pp.85-98. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohesive properties of refractory castable at 600°C: Effect of sintering and testing temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R B Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (14), pp.6733-6749. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.06.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability of Ludwik's law parameters depending on the sample geometry via inverse identification procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrija Zaplatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomičević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damjan Čakmak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled systems mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.133-149. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/csm.2022.11.2.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displacement Uncertainty Quantifications in T3-Stereocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.771-790. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-021-00690-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of different imaging techniques for the characterization of damage in fiber reinforced polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vrgoč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomičević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.106576. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward virtual design and optimization of a structural test monitored by a multi-view system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vitse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Eddin Iskef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (2), pp.112-128. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324720910887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Tracking of Laser Damage Sites on Fused Silica Components by Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Néauport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 146, pp.106674. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2021.106674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized gauging for tire-rim loading identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Cosseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Diebold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.104192. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.104192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-pixel detection of laser-induced damage and its growth on fused silica optics using registration residuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Roquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (22), pp.35820-35836. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.433862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack growth measurement and J-integral evaluation of additively manufactured polymer using digital image correlation and FE modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Marae Djouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouene Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.1318-1335. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.13431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale DIC applied to Pantographic Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dell'Isola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.431-443. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-020-00636-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Mechanical Post-Treatments on Additive Manufactured 17-4PH Stainless Steel Produced by Bound Powder Extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Chemkhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marae Djouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.957-961. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2021.11.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On crystallographic aspects of heterogeneous plastic flow during ductile tearing: 3D measurements and crystal plasticity simulations for AA7075-T651</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Khadyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144, pp.103028. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2021.103028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Validation of A Priori Estimates of Standard Displacement Uncertainties in T3-Stereocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lafargue-Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pommies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (2), pp.024004. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/abafe1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Image Correlation applied to in situ evaluation of surface cracks upon curing of MgO-containing refractory castables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V F Sciuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V C Pandolfelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (1), pp.1003-1014. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.04.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poynting Effects in Pantographic Metamaterial Captured via Multiscale DVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (7), pp.462-477. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324720976625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Validation of Homogenized Modeling for Bi-Pantographic Metamaterials via Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 208-209, pp.49-62. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage characterization in fiber reinforced polymer via Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vrgoč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomičević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled systems mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (6), pp.545-560. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/csm.2021.10.6.545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture Energy Evaluation of Refractories in Wedge Splitting Tests from Notch Opening Displacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R B Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (10), pp.5367-5379. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale modeling and experimental analyses for pantographic cells: effect of hinge deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Andreaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 160, pp.103924. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2021.103924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyramidal Adaptive Meshing for Digital Image Correlation Dealing With Cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V F Sciuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R B Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 256, pp.107931. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2021.107931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Toughness of Heterogeneous Materials with Rate-Dependent Fracture Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ponson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David S Kammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127 (3), </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.035501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Calibration of Cohesive Parameters for Refractories from Notch Opening Displacements in Wedge Splitting Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R B Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (14), pp.7348-7361. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage analysis in glass fiber reinforced epoxy resin via digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vrgoč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomičević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrija Zaplatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of FAMENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (2), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/TOF.452024020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effect of sintering temperature on the fracture energy of an Alumina-Mullite-Zirconia castable at 600°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R B Canto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (7), pp.4406-4418. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modal approach for shape defect measurement based on global stereocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quinsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.106030. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2020.106030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global digital image correlation up to very high temperatures with grey level corrections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (2), pp.024003. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/ab461e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid multiview correlation for measuring and monitoring thermomechanical fatigue test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (1), pp.13-33. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-019-00500-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the benefits of correcting brightness and contrast in global digital image correlation: Monitoring cracks during curing and drying of a refractory castable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V F Sciuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R B Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136, pp.106316. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2020.106316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereocorrelation Formalism Considering Brightness and Contrast Effects: Application to Torsional Loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Soner S Cinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Vermaak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.727-732. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-019-00576-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of frictional effects of granite subjected to quasi-static contact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Shariati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Saadati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Weddfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Lennart Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lubricants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (12), pp.106. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/lubricants8120106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniaxial compression test on ceramic green compact with bending consideration using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caiuã Caldeira de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Canto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 376, pp.136-148. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2020.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Acceleration Fields via Regularized Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Gourriérec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.30. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-020-00170-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal procedure for the identication of constitutive parameters from experimentally measured displacement fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 184, pp.14-23. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal digital color image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Capaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, pp.105896. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2019.105896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the identification of cohesive zone model for curved crack in mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tsitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernachy-Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R B Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (6), pp.e12364. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep behavior identification of an environmental barrier coating using full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (15), pp.5704-5718. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional continua capable of large elastic extension in two independent directions: asymptotic homogenization, numerical simulations and experimental evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Dell'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Seppecher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103, pp.103466. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2019.103466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displacement uncertainties with multiview correlation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (7-8), pp.199-211. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324720927102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large in-plane elastic deformations of bi-pantographic fabrics: asymptotic homogenization and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon R Eugster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell’isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (3), pp.739-767. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1081286519891228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-minute in situ Fracture Test in a Lab CT-scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.413-422. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40192-019-00151-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Mechanical Regularization Applied to Digital Image and Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 355, pp.27-43. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2019.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Elastic Strain by Integrated Image Correlation on Electron Diffraction Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiwei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.16-33. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of image segmentation methods for micromechanical simulations of ductile damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.43-65. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2018.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically regularized FE DIC for heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Naylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hirsekorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Renollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (8), pp.1159-1170. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-019-00529-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating thermoelastic stress analysis with integrated digital image correlation: Application to fatigue cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Swiergiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (5-6), pp.320--330. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324719874924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Pantographic Structures: Design, Manufacturing, Models, Experiments and Image Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Seppecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (4), pp.1231-1282. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-019-00806-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating TSA with integrated DIC: Application to fatigue cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Swiergiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (5-6), pp.320-330. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324719874924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal parameterization of tire-rim interaction for aircraft wheels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Cosseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (5), pp.2032-2046. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.C035343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Full-Field Multi-Experiment Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.71-84. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack initiation and propagation under thermal fatigue of austenitic stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.149-166. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2019.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast four-dimensional tensile test monitored via X-ray computed tomography: Elastoplastic identification from radiographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (1), pp.44-53. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324718810593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental database of mixed-mode crack propagation tests performed on mortar specimens with a hexapod and full-field measurements. Part II: interactive loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Carpiuc-Prisacari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyrylo Kazymyrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.105867. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of kinematic fields via DIC for impact engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.163-171. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantographic metamaterials: an example of mathematically driven design and of its technological challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Seppecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Lekszycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Grygoruk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (4), pp.851-884. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-018-0689-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Inelastic Mechanical Behavior of Granite: Study Based on Quasi-oedometric and Indentation Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shariati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saadati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Weddfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.645-657. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-018-1646-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a castable refractory using the wedge splitting test and cohesive zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R B Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (13), pp.3903-3914. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing fracturing of clay-rich Lower Watrous rock: From laboratory experiments to nonlocal damage-based simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Seyedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (6), pp.1777-1787. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-018-1432-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation: Review of Progress and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (5), pp.661-708. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-018-0390-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the calibration of elastoplastic parameters at the microscale via X-ray microtomography and digital volume correlation for the simulation of ductile damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.287-297. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of registration techniques applied to XRD signals for stress evaluations in titanium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Voillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lou Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Billardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (8), pp.1265-1280. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-018-0391-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the analysis of heat haze effects with spacetime DIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.135-153. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of measurement uncertainties of digital volume correlation applied to laminography data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault F Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas F Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53, pp.49-65. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324717748097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the validation of integrated DIC with tapered double cantilever beam tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Melo Grabois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ponson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romildo Dias Toledo Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 191, pp.311-323. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two full-field identification methods for the wedge splitting test on a refractory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R B Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (16), pp.5569-5579. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-enhanced space-time DIC: Applications to ultra high-speed imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (12), pp.125008. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/aae3d5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the analysis of canvas wrinkling via isogeometric stereocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.114-123. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Piola–Hencky discrete models for pantographic sheets with pivots without deformation energy: numerics and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Turco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Pawlikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell 'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 147, pp.94-109. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On deformation and damage micromechanisms in strong work hardening 2198 T3 aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.29-45. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of SEM correlative tools for in situ mechanical tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiwei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Loisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, Part A, pp.71-87. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the finite element modelling of ductile fracture at mesoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.39-45. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2018.07.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data in Experimental Mechanics and Model Order Reduction: Today's Challenges and Tomorrow's Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (1), pp.143-164. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11831-017-9234-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularised digital-level corrections for infrared image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (2), pp.172-193. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17686733.2018.1425955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast 4D tensile test monitored via X-CT: Single projection based Digital Volume Correlation dedicated to slender samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (7), pp.473-484. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324718797765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-calibration for lab-μCT using space-time regularized projection-based DVC and model reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, 024003, 13 p. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/aa9818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal regularization for digital image correlation: Application to infrared camera frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 114 (12), pp.1331-1349. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of void arrangement on ductile damage mechanisms in nodular graphite cast iron: In situ 3D measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 192, pp.242-261. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mechanical behavior of granite material with particular emphasis on the influence from pre-existing cracks and defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saadati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Weddfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. L. L Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Testing and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (1), pp.33-45. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/JTE20160072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of compaction in brittle foam with multiscale indentation tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 118, pp.22 - 30. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring topographies from conventional SEM acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiwei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Loisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 191, pp.18-33. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backtracking depth-resolved microstructures for crystal plasticity identification – Part 1: Backtracking microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiwei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (12), pp.2810-2818. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-017-2585-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the identifiability of the Hill-1948 model with one uniaxial tensile test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 345, pp.363 - 369. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2017.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identication of the Crushing Behavior of Brittle Foam: From Indentation to Oedometric Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.181-200. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2016.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the identifiability of Hill-1948 plasticity model with a single biaxial test on very thin sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (5), pp.e12233. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backtracking Depth-Resolved Microstructures for Crystal Plasticity Identification—Part 2: Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiwei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (12), pp.2803 - 2809. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-017-2586-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coincidence of strain-induced TRIP and propagative PLC bands in Medium Mn steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Perlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hubert Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 704, pp.391 - 400. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2017.08.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual hybrid test control of sinuous crack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Carpiuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyrylo Kazymyrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102, pp.239 - 256. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale analysis of damage growth in woven composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Doitrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chiaruttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.77-88. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complex mixed-mode crack propagation test performed with a 6-axis testing machine and full-field measurements propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carpiuc-Prisacari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kazymyrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 176, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension of digital volume correlation for multimodality image registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Tudisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tengattini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (9), </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/aa7b48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of thermal striping in automotive brake discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Augustins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Billardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (2), pp.267-276. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.12495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving full-field identification using progressive model enrichments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Swiergiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118, pp.213 - 223. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between experimental and numerical results of mixed-mode crack propagation in concrete: Influence of boundary conditions choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carpiuc-Prisacari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kazymyrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.329--340. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical validation framework for micromechanical simulations based on synchrotron 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3), pp.419-441. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-016-1357-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of flat-fields for tomographic reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577516015812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the choice of boundary conditions for micromechanical simulations based on 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.83-96. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observation of strained bands and ductile damage in thin AA2139-T3 alloy sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault F Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas F Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia IUTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.66-72. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.piutam.2017.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On strain and damage interactions during tearing: 3D in situ measurements and simulations for a ductile alloy (AA2139-T3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault F Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas F Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.550-571. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2016.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip activities in polycrystals determined by coupling DIC measurements with crystal plasticity calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.249-266. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the nonlinear behavior of nodular graphite cast iron via inverse identificationeAnalysis of uniaxial tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janos Kodvanj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.140-154. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of fatigue crack network growth in cast iron for different biaxial loading paths via full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.281-303. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting force sensor based on digital image correlation for segmented chip formation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Campocasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poulachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 238, pp.466-473. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2016.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D surface measurements with isogeometric stereocorrelation: Application to complex shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.146 - 155. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-DIC-based identification strategy of failure criteria: application to titanium and nickel-based alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Paulien-Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51, pp.3149-3165. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11012-016-0555-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Digital Image Correlation considering gray level and blur variations: Application to distortion measurements of IR camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78, pp.75-85. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2015.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soft route toward 4D tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.025501. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.025501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion correlation for tracking crystal motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiwei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.95006 - 95006. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/27/9/095006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the nonlinear behavior of nodular graphite cast iron via inverse identification: Analysis of biaxial tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janos Kodvanj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.195-209. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2016.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slant strained band development during flat to slant crack transition in AA 2198 T8 sheet: in situ 3D measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 200 (1-2), pp.49-62. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-015-0052-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward 4D Mechanical Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-016-0070-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Cruciform Specimen Geometry for the Identification of Constitutive Parameters Based Upon Full-Field Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.307 - 323. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of wedge splitting test on refractory castable via integrated DIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36, pp.4309 - 4317. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh-Based Shape Measurements with Stereocorrelation Principle and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quinsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.1231-1242. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-016-0158-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Mechanisms of Plasterboard in Nail Pull Test Determined by X-ray Microtomography and Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.1427 - 1437. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-016-0168-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated digital image correlation applied to elasto-plastic identification in a biaxial experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (2), pp.118-131. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324715614759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive model for flake graphite cast iron automotive brake disks: From macroscopic multiscale models to a 1D rheological description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Augustins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R Billardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.1009-1025. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-015-0448-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification method for the mixed mode interlaminar behavior of a composite thermoset using displacement field measurements and load data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Affagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Guimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91, pp.238 - 249. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of crystal plasticity parameters using DIC measurements and weighted FEMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, pp.55 - 71. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive model for flake graphite cast iron automotive brake discs: induced anisotropic damage model under complex loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Augustins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Billardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.1445 - 1460. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-015-0487-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal plasticity parameter identification with 3D measurements and Integrated Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaowei Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan P M Hoefnagels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.321 - 331. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2016.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Stereocorrelation Using Infrared and Visible Light Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (5), pp.845-860. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-016-0127-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a set of macroscopic elastic parameters in a 3D woven composite: Uncertainty analysis and regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.2-16. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of temperature and strain fields during cyclic laser shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17686733.2015.1077544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection Savings in CT-based Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (1), pp.275-287. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-014-9871-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-based displacement measurements with stereo-DIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Beaubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (9), pp.1657-1668. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-015-0065-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On characteristic parameters involved in dynamic fragmentation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80B, pp.340-350. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Elastoplastic Parameters via Weighted FEMU and Integrated-DIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (1), pp.105-119. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-014-9888-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage Measurements via DIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, IJF at 50, 191 (1-2), pp.77-105. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-015-0004-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Evaluation of Stress Triaxiality Fields in a Notched Titanium Alloy Sample via Integrated DIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Ha Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82 (7), pp.4030457. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4030457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Photoluminescence Properties of Evaporated SnO2 Thin Films Doped with Rare Earths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Eichenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Stoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84 (23), pp.141-148. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.12.307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface crack network detection on MgO-based refractory castable by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R G M Saracura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R B Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V C Pandolfelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China's Refractories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (1), pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIC identification and X-FEM simulation of fatigue crack growth based on the Williams’ series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roux-Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.38-47. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage law identification from full field displacement measurement: Application to four-point bending test for plasterboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.60-66. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved integrated digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. M. Hoefnagels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. D. Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (3), pp.157-182. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Asymmetrical Creep of a Ceramic at 1350°C by Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leplay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98 (7), pp.2240-2247. </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.13601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape, displacement and mechanical properties from isogeometric multiview stereocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (7), pp.470-487. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324715592530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of the influence from pre-existing cracks on granite rock fragmentation at percussive drilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Saadati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Weddfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Lennart Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (5), pp.558-570. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.2331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances and Perspectives in Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (1), pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-015-9991-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Stress Intensity Factor Histories with Digital Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (2), pp.305-314. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-013-9790-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Digital Image Correlation for the Evaluation and Correction of Optical Distortions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.121-133. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2013.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of masonry infilled frames using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néstor Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Marante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (5), pp.873-884. </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-013-0099-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granite rock fragmentation at percussive drilling - experimental and numerical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Saadati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Weddfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Lennart Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (8), pp.828-843. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.2235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eﬃcient binary tomographic reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (2), pp.335-351. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-013-0465-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized strain ﬁeld measurement on laminography data with mechanical regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 324, pp.70-79. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2013.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of SEM speckle pattern marking and imaging distortion by Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (1), pp.015401. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/25/1/015401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital volume correlation applied to X-ray tomography images from spherical indentation tests on lightweight gypsum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (5), pp.444-453. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Stress-Strain Measurements from Bulged Membranes Using Topography Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Hoenagels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Geers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (5), pp.717-727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-Based Calibration and Shape Measurement with StereoDIC Principle and Application on Test and Industrial Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Beaubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (3), pp.329-341. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-013-9794-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ 3-D observation of early strain localization during failure of thin Al alloy (2198) sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Baumbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.78-91. </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2014.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation modes of nanostructured thin film under controlled biaxial deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundes Djaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 530, pp.30-34. </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum to: Assessment of Digital Image Correlation Measurement Errors: Methodology and Results [Experimental Mechanics 49(3)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, page 1. </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-012-9704-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of full-field displacements in a scaffold implant using Digital Volume Correlation and Finite Element Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (9), pp.1298-1312. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of interlaminar fracture properties of a composite laminate using local full-field kinematic measurements and finite element simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aimedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Guimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49, pp.203-213. </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2013.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis and mathematical modeling of fracture in RC elements with any aspect ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Perdomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Marante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.407-416. </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2012.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based identification procedure of a crack propagation law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.48-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics-Aided Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.330-343. </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324713482457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Digital Volume Correlation of Synchrotron Radiation Laminography images of ductile crack initiation: An initial feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Mubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.543-556. </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-012-9660-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of necking in high speed experiments by stereocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.179-191. </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2012.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of In Situ Frictional Properties of Bolted Assemblies with Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan de Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Swiergiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (6), pp.561-572. </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-011-9518-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic nonlocal model for crack initiation and propagation in heterogeneous brittle materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Seyedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (8), pp.1053-1072. </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.3362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'imagerie IR pour l'étude de la fatigue des aciers : Premières observations d'effets de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1-2), pp.107-129. </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/i2m.12.1-2.107-129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global digital image correlation enhanced full-field bulge test method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc G. D. Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan P. M. Hoefnagels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia IUTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.73--81. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.piutam.2012.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of image series through global digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Swiergiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (4), pp.214-288. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324712441435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a crack propagation law by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.146-154. </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2011.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume changes in a filled elastomer studied via digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan de Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Merckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, p. 663-670. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2012.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioscopies &amp;quot; d'une fissure de fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1-2), pp.131-152. </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/I2M.12.1-2.131-152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital volume correlation: what are the limits to the spatial resolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, pp.361-371. </w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2012025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional Analysis of Fatigue Crack Propagation using X-Ray Tomography, Digital Volume Correlation and Extended Finite Element Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia IUTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.151-158. </w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.piutam.2012.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of local and global approaches to digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (9), pp.1503-1519. </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-012-9603-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal and noise-robust extraction of Fracture Mechanics parameters from kinematic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78, pp.1827-1845. </w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2011.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D X-ray Microtomography Volume Correlation to Study Fatigue Crack Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (3), pp.186-193. </w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201000235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional analysis of a tensile test on a propellant with digital volume correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (5-6), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voxel-Scale Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (4), pp.479-490. </w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-010-9407-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue microcrack detection with digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Rupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (6), pp.492-509. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324711402764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the analysis of notched concrete beams: From measurement with Digital Image Correlation to identification with Boundary Element Method of a cohesive model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel D.C. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78, pp.71-84. </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2010.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A space-time approach in digital image correlation: Movie-DIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.71-81. </w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2010.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stored and dissipated energies in heterogeneous rate-independent materials. Application to a quasi-brittle energetic material under tensile loading.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.387-407. </w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-011-0185-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Imaging Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grediac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (4), pp.401-403. </w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-011-9469-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and artifact correction for volume correlation measurements using tomographic images from a laboratory X-ray source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (6), pp.959-970. </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-010-9397-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined synchrotron X-rays and image correlation analyses of biaxially deformed W/Cu nanocomposite thin films on Kapton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundes Djaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44, pp.1071-1079. </w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0021889811030226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and probabilistic modeling of mesocrack initiations in 304L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Rupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (4), pp.445-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of constitutive models of steel beams subject to local buckling by using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néstor Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Marante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Florez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical local energy release rate criterion for fatigue fracture of elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Mzabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berghezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (21), pp.1518-1524. </w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.22338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital volume correlation analyses of synchrotron tomographic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.683-695. </w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324711409999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Identification and Validation of an Anisotropic Damage Model Using Full-field Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouldi Ben Azzouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Guimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.1130-1150. </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789510395555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation measurements in steel sheets under cyclic loading by use of infrared microthermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46, pp.101-116. </w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2009.00622.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of necking phenomena in high speed experiments by using a single camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, pp.215956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-mode crack propagation using a Hybrid Analytical and eXtended finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 338 (3), pp.121-126. </w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2010.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid analytical and extended finite element method (HAX-FEM): A new enrichment procedure for cracked solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.269-285. </w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.2691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched kinematic fields of cracked structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Henninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (24), pp.3305-3316. </w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heat source fields from infra-red thermography: Determination of ‘self-heating' in a dual-phase steel by using a dog bone sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, pp.55-62. </w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dynamic fragmentation of glass: a meso-damage model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163, pp.121-131. </w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-009-9421-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue essais-modèle pour l'interprétation des liens entre mesure d'auto-échauffement sous chargement cyclique et fatigue polycyclique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (2-3), pp.75-82. </w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/2010010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional experimental and numerical multiscale analysis of a fatigue crack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 199, pp.1307-1325. </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2009.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430486v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a synchrotron biaxial tensile device for in-situ characterization of thin films mechanical response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rado Nirina Randriamazaoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundes Djaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.103903. </w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3488628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of constitutive models of steel beams subject to local buckling by using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Marante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Florez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic damage model of the dynamic fragmentation process in brittle materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44, pp.1-72. </w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0065-2156(10)44001-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of closure on the 3D propagation of fatigue cracks in a nodular cast iron investigated by X-ray tomography and 3D volume correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (8), pp.2957-2967. </w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2010.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453971v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic multiscale models and measurements of self-heating under multiaxial high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.578-593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-mechanical modelling of geological CO2 storage and the study of possible caprock fracture mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Seyedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georisk: Assessment and Management of Risk for Engineered Systems and Geohazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.110-117. </w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17499511003676663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Image Correlation and Fracture: An Advanced Technique for Estimating Stress Intensity Factors of 2D and 3D Cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42, pp.214004:1-21. </w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/21/214004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter choice for optimized digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Triconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Baptiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.728-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended and integrated digital image correlation technique applied to the analysis of fractured samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.285-306. </w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejcm.18.285-306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stored and dissipated energies in heterogeneous rate-independent systems. Theory and simple examples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (7), pp.411-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Digital Image Correlation for the Identification of Mechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5496, pp.161-171. </w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01811-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On probabilistic aspects in the dynamic degradation of ductile materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Patrick Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.1980-1998. </w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack closure and stress intensity factor measurements in nodular graphite cast iron using three-dimensional correlation of laboratory X-ray microtomography images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.4090-4101. </w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2009.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displacement Measurement Technique for Beam Kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néstor Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Marante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.495-503. </w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2008.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional analysis of a compression test on stone wool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.3310-3320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D analysis from micro-MRI during in situ compression on cancellous bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42, pp.2381-2386. </w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2009.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic model to predict the formation and propagation of crack networks in thermal fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malesys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (3), pp.565-574. </w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2008.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of digital image correlation measurement errors: methodology and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.353-370. </w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-008-9204-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge redistribution in electrochemically-actuated mechanical sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kanoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 152, pp.88-95. </w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2009.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of adhesive properties in GLARE assemblies using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumedijen Raka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.1003-1016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the virtual fields method to mechanical characterization of elastomeric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattawit Promma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumedijen Raka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grediac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46, pp.698-715. </w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of shear localization in a Zr-based bulk metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aimedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Txxxx Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61, pp.1145-1148. </w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2009.08.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Image Correlation and biaxial test on composite material for anisotropic damage law identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46, pp.2388-2396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler une machine d'essai avec une caméra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (5), pp.447-457. </w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2009008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of large plastic deformations in dual phase steel using digital image correlation and FE analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkat Tarigopula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odd Sture Hopperstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Langseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arild H. Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.181-196. </w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9066-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-consistent scheme for toughness homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 154 (1-2), pp.159-166. </w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-008-9271-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise-robust Stress Intensity Factor Determination from Kinematic Field Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 75 (13), pp.3763-3781. </w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2007.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional image correlation from X-Ray computed tomography of solid foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (8), pp.1253-1265. </w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Dynamic Fragmentation of two Limestones using Edge-on Impact Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Mencacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.957-991. </w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2007.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler une machine d'essai avec une caméra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (5), pp.447-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Fragmentation of an Ultra-High Strength Concrete during Edge-On Impact Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 134 (4), pp.302-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Image Mechanical Identification (DIMI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (4), pp.495-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of identification methods of mechanical parameters based on full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grediac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (4), pp.381-402. </w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-008-9148-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274639v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dynamic fragmentation of two limestones using edge-on impact tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mencacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (9), pp.977. </w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2007.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of localisation in dual-phase high-strength steels under dynamic loading using digital image correlation and FE analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tarigopula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.S. Hopperstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45, pp.601-619. </w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2007.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended digital image correlation with crack shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 73 (2), pp.248-272. </w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.2070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIGH-CYCLE FATIGUE DEVICE FOR LOW STIFFNESS COMPONENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (5), pp.17-25. </w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1747-1567.2007.00292.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended three-dimensional digital image correlation (X3D-DIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tinnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 336, pp.643-649. </w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2008.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of localized phenomena using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (28-29), pp.3339-3355. </w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430802263111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of crimped mineral wools: Identication from digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130, pp.021016-1-7. </w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2884575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock enhancement of cellular structures under impact loading: Part I Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Elnasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pattofatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elli Tsitsiris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (12), pp.2652-2671. </w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2007.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the electro-elastic coupling from full multi-physical fields measured at the micrometer scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Kanoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.3314-3325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress Intensity Factor Gauging by Digital Image Correlation: Application in Cyclic Fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43, pp.181-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fissuration quasi-statique et dynamique de céramiques SiC. Utilisation d'une technique de corrélation d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (1), pp.37-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of self-heating measurements under proportional and non-proportional multiaxial cyclic loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 335, pp.81-86. </w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2007.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Damage Law by Using Full-Field Displacement Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.179-197. </w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789506064940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of elastic property and loading fields from full-field displacement measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44, pp.2863-2887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Model for Multiaxial High Cycle Fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (2), pp.107-114. </w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-2695.2006.01087.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Damage Law by Using Full-field Displacement Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane G. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.179-197. </w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789506064940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00571156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROLLING TESTING MACHINES WITH DIGITAL IMAGE CORRELATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (3), pp.57-63. </w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1747-1567.2007.00152.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From pictures to extended finite elements: extended digital image correlation (X-DIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 335, pp.131-137. </w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2007.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local anisotropy analysis for non-smooth images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bergonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (2), pp.544-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETERMINATION OF AN HCF CRITERION BY THERMAL MEASUREMENTS UNDER BIAXIAL CYCLIC LOADING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.748-757. </w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2006.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock enhancement of cellular structures under impact loading: Part II Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pattofatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Elnasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elli Tsitsiris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (12), pp.2672-2686. </w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2007.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-band capturing using a multiscale extended digital image correlation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 196 (49-52), pp.5016-5030. </w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2007.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Slag Impregnation on Thermal Degradations in Refractories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blumenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90 (1), pp.154-162. </w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2006.01348.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00299449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of crack propagation and shielding effects in a striping network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seyedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 236, Issue 9, pp.954-964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Image Correlation: From Displacement Measurement to Identification of Elastic Properties - A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (2), pp.69-80. </w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2006.00258.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress intensity factor measurements from digital image correlation: post-processing and integrated approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140 (1-4), pp.141-157. </w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-006-6631-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-element&amp;quot; displacement fields analysis from digital images : application to Portevin-Le Châtelier bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.789-804. </w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-006-9824-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image correlation analysis of crack behavior in a reinforced concrete beam during a load test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Küntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian journal of civil engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.1418-1425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material-independent crack arrest statistics: Application to indentation experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vandembroucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 142, pp.51-67. </w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-006-9022-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022299v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the formation of crack networks in high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malesys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seyedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334, pp.419-424. </w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring stress intensity factors with a camera: Integrated digital image correlation (I-DIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334, pp.8-12. </w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2005.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de champs de déplacement micrométrique d'une surface par corrélation de sa topographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image correlation used for mechanical tests on crimped glass wool samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bergonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40 (2), pp.185-197. </w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/030932405X7773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PROBABILISTIC TWO-SCALE MODEL FOR HIGH CYCLE FATIGUE LIFE PREDICTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cugy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28, pp.279-288. </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-2695.2005.00854.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic-deterministic transition involved in a fragmentation process of brittle materials: Application to a high performance concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain heterogeneities and local anisotropy in crimped glass wool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bergonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane G. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40, pp.5949-5954. </w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-005-5068-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'un mode de vieillissement dans un assemblage ceramique/metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.101-115. </w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2005011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stress scale in full-field identification procedures: A diffuse stress gauge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.442-451. </w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2005.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue limit evaluations of a complex structure by using temperature measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3-4, pp.71-76. </w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.3-4.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of high temperature asymmetric creep behavior of ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blumenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (11), pp.1819-1827. </w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2004.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite element formulation to identify damage fields: The equilibrium gap method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 62, pp.189-208. </w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.1057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PROBABILISTIC APPROACH TO PREDICT CRACKING IN LIGHTLY REINFORCED MICROCONCRETE PANELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Cordeiro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Proença</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Billardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 130, pp.931-941. </w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9399(2004)130:8(931)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the scatter in high cycle fatigue from temperature measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cugy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 332, pp.795-801. </w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2004.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Determine the Macroscopic Toughness Scatter of Brittle Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 125, pp.171-187. </w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:FRAC.0000021076.76987.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material independent crack arrest statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vandembroucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane G. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.1651-1659. </w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2003.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalent material parameters governing spalling of a slag-impregnated refractory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blumenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 264-268, pp.1751-1754. </w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.264-268.1751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and multiple fragmentation of brittle geomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Cordeiro da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Génie Civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7, pp.973-2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la correlation d'images numériques à l'identification de champs de propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Societe Francaise de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 139, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective toughness of heterogeneous brittle materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vandembroucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.743-749. </w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0997-7538(03)00078-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and modelling of the compressive behaviour of two SiC ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (10), pp.987-1002. </w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-6636(02)00321-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage of slag-impregnated refractory in steel ladles, influence of interstitial pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blumenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicates Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (1-2), pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Aluminum Reinforcement on the Dynamic Fragmentation of SiC Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Louvigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28, pp.1061-1076. </w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0734-743X(03)00034-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Reliability of Brittle Materials: The Issue of Crack Arrest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 125, pp.333-340. </w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.1580854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of saturated porous media to cyclic thermal loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27, pp.883-904. </w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Effects and Deconvolution in Submicrometre EPMA: Application to Binary Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32, pp.345-362. </w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Probabilistic-Deterministic Transition Involved in a Fragmentation Process of Brittle Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81, pp.1241-1253. </w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7949(03)00039-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of surface and volume defects in the fracture of glass under quasi-static and dynamic loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 316, pp.42-53. </w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3093(02)01936-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Multiaxial Test on a C/C Composite by Using Digital Image Correlation and a Damage Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (3), pp.318-328. </w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02410989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPMA Measurements of Diffusion Profiles at the Submicrometre Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mikrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 139, pp.3-10. </w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s006040200032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Fragmentation of Brittle Solids: A Multi-Scale Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (1), pp.105-120. </w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0997-7538(01)01187-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Displacement Field Measurements of Compressed Mineral Wool Samples by Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumedijen Raka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cantelaube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, IP 41, pp.6815-6828. </w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.41.006815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relevance of Mean Field to Continuum Damage Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 116, pp.219-229. </w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1020131031404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation Image Velocimetry: A Spectral Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41, pp.108-115. </w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.41.000108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of damage fields using kinematic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 330, pp.729-734. </w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01524-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of elastic parameters by displacement field measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 330, pp.403-408. </w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01476-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002934v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On crack arrest in ceramic / metal assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 115, pp.251-272. </w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:101639991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Approach to Displacement Evaluation From Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Wagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17, pp.247-252. </w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2002019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Life of Ni/Cu Bellows: Effect of Diffusion on Thermomechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defect and Diffusion Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 203-205, pp.61-80. </w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.203-205.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de modèles de comportement de matériaux solides : utilisation d'essais et de calculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies et Formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 100, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isochronous analysis of the behaviour of ceramic-matrix composites under thermomechanical cyclic loading conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick A Leckie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 61 (15), pp.2231-2238. </w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0266-3538(01)00117-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Image Correlation used to Analyze the Multiaxial Behavior of Rubber-like Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, pp.169-187. </w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0997-7538(00)01135-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic approach to predict the very high-cycle fatigue behaviour of spheroidal graphite cast iron structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Billardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23 (2), pp.173-180. </w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1460-2695.2000.00228.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the measurement by EDX of diffusion profiles of Ni/Cu assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, European Edition, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement et de la rupture des matériaux sous sollicitations dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (5), pp.521-537. </w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1296-2139(00)01057-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental approach and modeling of the compressive behaviour of two SiC grades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (PR9), pp.Pr9-735-Pr9-740. </w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20009122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Damage Model for the Dynamic Fragmentation of Brittle Solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 183, pp.247-258. </w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(99)00221-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile Damage in Concrete: Analysis of Experimental Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Boudon-Cussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 125 (8), pp.906-913. </w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9399(1999)125:8(906)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIGH-CYCLE FATIGUE BEHAVIOUR OF SPHEROIDAL GRAPHITE CAST IRON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Yaacoub Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Billardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 21 (3), pp.287-296. </w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1460-2695.1998.00293.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mechanical behaviour under cyclic loading of ceramic matrix composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick A Leckie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 250 (2), pp.256-263. </w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(98)00599-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the characteristic scales involved in a fragmentation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2nd European Mechanics of Materials Conference on Mechanics of Materials with Intrinsic Length Scale : Physics, Experiments, Modelling and Applications, 08 (PR8), pp.Pr8-119-Pr8-126. </w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1998815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The behavior of ceramic-matrix composites under thermo-mechanical cyclic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick A Leckie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 58 (5), pp.779-783. </w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0266-3538(97)00169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre descriptions probabiliste et continue du comportement mécanique de composites à matrice fragile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8, pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mechanical behavior of fiber-reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Feillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 39 (3-4), pp.273-282. </w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0263-8223(97)00119-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Approach for Fragmentation of Brittle Materials under Dynamic Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 325 (12), pp.685-691. </w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8069(97)82333-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimate strength properties of fiber-reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Feillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 56 (3), pp.225-235. </w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0951-8320(97)00094-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum Description of Damage in Ceramic-Matrix Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick A. Leckie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16 (1), pp.53-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization due to Damage in Two-Direction Fiber-Reinforced Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L. Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Leckie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 63 (2), </w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2788867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue failure maps of heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Billardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 22 (1), pp.11-21. </w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0167-6636(95)00022-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Failure of Ceramics Due to Subcritical Crack Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lambelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 118 (3), pp.343-348. </w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2806816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix cracking and debonding of ceramic-matrix composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick A Leckie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 33 (8), pp.1209-1220. </w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0020-7683(95)00067-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Potential to Model the Behavior of Fiber-Reinforced Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Feillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 323, pp.377-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-mechanics and continuum damage mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. A. Leckie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 65 (7), pp.437 - 456. </w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00835656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimate tensile strength during fatigue of fiber-reinforced ceramic-matrix composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 22 (4), pp.401-406. </w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0093-6413(95)00042-P⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité de matériaux avec défauts en propagation stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 320, pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncoupled and coupled approaches to predict macrocrack initiation in fiber reinforced ceramic matrix composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Lennart Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick A Leckie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 29 (4), pp.365-377. </w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0263-8223(94)90104-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Breakage and Fiber Pull-Out of Fiber-Reinforced Ceramic-Matrix Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick A. Leckie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13 (6), pp.731-749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile and flexural ultimate strength of fiber-reinforced ceramic-matrix composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick A. Leckie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony G. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 31 (7), pp.1035 - 1045. </w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0020-7683(94)90010-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Average Pull−Out length of Fiber−Reinforced Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 319, pp.1123-1128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCALIZATION AND ULTIMATE TENSILE STRENGTH OF FIBER-REINFORCED CERAMIC-MATRIX COMPOSITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 21 (4), pp.297-302. </w:t></w:r><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0093-6413(94)90051-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization due to damage in fiber-reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Lennart Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick A. Leckie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 29 (24), pp.3221-3238. </w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0020-7683(92)90037-T⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress Heterogeneity Effect on the Strength of Silicon Nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 75 (3), pp.700-702. </w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1151-2916.1992.tb07861.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Approach to the Rupture of Brittle Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 11 (6), pp.753-765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des contraintes et rupture des matériaux fragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Billardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 315, pp.1293-1298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current-conductance and stress-elastic modulus correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fokwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusepe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1 (3), pp.265-272. </w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp2:1991167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00247515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue initiation in heterogeneous brittle materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 18 (6), pp.409-414. </w:t></w:r><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0093-6413(91)90054-Z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre la distribution des défauts et la distribution de la contrainte à rupture pour des matériaux à comportement fragile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 311, pp.573-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance mécanique des matériaux et des structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. 2016, 978-2100749317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corrélation d’images : un outil de mécanique expérimentale. Première partie: Principes généraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Essais &amp; Simulations. Num 108, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance mécanique des solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Collection Sciences Sup, 978-2100507122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive full-field measurements via Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vadim Silberschmidt (Edt.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Elsevier, pp.3-56, 2024, 978-0-323-90647-0. </w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-90646-3.00021-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-disciplinary Approach for Mechanical Metamaterial Synthesis: A Hierarchical Modular Multiscale Cellular Structure Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Erden Yildizdag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuong Anthony Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holm Altenbach; Andreas Öchsner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Art and Future Trends in Material Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 100, Springer, pp.485-505, 2019, Advanced Structured Materials, 978-3-030-30354-9. </w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30355-6_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental-Numerical Validation Framework for Micromechanical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jurica Sorić, Peter Wriggers, Olivier Allix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling of Heterogeneous Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86, Springer, pp.147-161, 2018, Lecture Notes in Applied and Computational Mechanics book series (LNACM), </w:t></w:r><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65463-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Digital Image Correlation for the Analysis of the Dynamic Behavior of Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Micro-World Observed by Ultra High-Speed Cameras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-206, 2018, 978-3-319-61490-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early strain localization in strong work hardening aluminum alloy (2198 T3): 3D laminography and DVC measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Lamberti, M.-T. Lin, C. Furlong, C. Sciammarella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancement of optical methods in experimental mechanics, volume 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.15-17, 2018, Proceedings of the 2017 Annual Conference on Experimental and Applied Mechanics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Stereocorrelation for 3D Thermomechanical Field Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancement of Optical Methods in Experimental Mechanics vol.3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.83-88, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02442317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of regularized DVC to analyze strain localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Jin, C. Sciammarella, S. Yoshida, L. Lamberti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancement of optical methods in experimental mechanics, volume 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for experimental mechanics, pp.161-166, 2015, 978-3-319-06985-2. </w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06986-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Damage with Digital Image Correlation: C. Applications to Composite Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano to Macro Scale for Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1301-1322, 2014, </w:t></w:r><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-5589-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full-field measurements and identification in solid mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.157-190, 2013, Mechanical engineering and solid mechanics series, 978-1-84821-294-7. </w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118578469.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study of 3D Digital Volume Correlation of synchrotron radiation laminography data for displacement field measurement during ductile crack initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Jin, C.Sciammarella, C. Furlong, S. Yoshida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging methods for novel materials and challenging applications, volume 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for experimental mechanics, pp.211-215, 2013, 978-1-4614-4234-9. </w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-4235-6_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital X-ray tomography Volume Correlation of Rock Wool During Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of Imaging Techniques to Mechanics of Materials and Structures, Volume 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.315--316, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rupture des materiaux à comportement fragile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Pierre et Marie Curie - Paris VI, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00460367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDOMMAGEMENT, RUPTURE ET CHANGEMENTS D'ÉCHELLES DANS LES MATÉRIAUX HÉTÉROGÈNES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Pierre et Marie Curie - Paris VI, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00460369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (232)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination expérimentale de l’énergie de fissuration de bétons coquillers par corrélation d’images numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Arinloye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martin--Cavaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Toolset to Calibrate Models from Heterogeneous Experimental Data: What are the Industrial Requirements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science, DTE - AICOMAS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Boundary Conditions: Application to the Ariane 6 Dual Launch Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pradelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par essais virtuels de l'instrumentation multivue et multiéchelle des essais en compression diagonale sur des panneaux en maçonnerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability Classes: A Novel Framework for Evaluating Parameter Identifiability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Experimental Mechanics Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test optimization for the identification of elastic and orthotropic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ballere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Swiergiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 - 21st European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary conditions and constitutive parameter identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics - iDICs 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de paramètres élastiques hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pierre Léo Haustrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debonding quantification via Digital Volume Correlation. Application to a mortar reinforcement pull-out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benboudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Maaroufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics - iDICs 2024 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of fracture properties at the interface between CMC and EBC at room and high temperatures using full field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vandellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 - 21st European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.54-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental mechanics and fracture: Toward a big data approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de longueur de fissure d'interface en température entre une barrière environnementale et un substrat composite à matrice céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vandellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental mechanics and fracture: Toward a big data approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de longueur de fissure d'interface en température entre une barrière environnementale et un substrat composite à matrice céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vandellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2023 - JNC23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation techniques for patient-specific simulation of vertebrae with metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Nadal Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ródenas Juan José</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Gothenborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corrélation d'images numériques pour le suivi de l'endommagement des optiques du Laser MégaJoule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Néauport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2022 - 25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear loading dominated damage mechanisms and strain localization studied by multiscale in situ 3D laminography imaging, EBSD and Digital Volume Correlation for AA2198-T8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC18 – 18th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided hierarchical in situ X-ray nano-laminography enabling the investigation of damage nucleation in alloy sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Suhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jussi-Petteri Suuronen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Conference for Research with Synchrotron Radiation, Neutrons and Ion Beams at Large Facilities (SNI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical region-of-interest tracking for in situ nano-scale X-ray laminography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Suhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jussi-Petteri Suuronen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Tomography of Materials &amp; Structures (ICTMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de réseaux de fissures par fatigue thermique à grand nombre de cycles d aciers inoxydables austénitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rouesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04596660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ tensile tests for mechanical characterization of steels with complex microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mollens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress and Exhibition on Advances Materials and Processes - EUROMAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASMET, Sep 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observation of damage evolution in alloy sheet materials via synchrotron micro- and nanolaminography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Shkarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In situ observation of damage evolution in alloy sheet materials via synchrotron micro- and nanolaminography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the identification and validation of fracture mechanics models for curved crack in mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliaksandra Tsitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernachy-Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Bresciani Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Computational Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Baton Rouge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain and damage interactions under plane strain conditions: 3D in situ measurements for different microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Aluminum Alloys ICAA17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nd: Phosphate split-slab liquid cooled kJ amplifier for high power laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chonion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid State Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, France. pp.JTu3A.30, </w:t></w:r><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2019.JTu3A.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D analysis of void coalescence mechanisms in nodular cast iron based on finite element computation driven by digital volume correlation and laminography in-situ observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of global digital volume correlation: What has been achieved?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipe Eikologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nonlinear Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation of Laminographic and Tomographic Images: Results and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Colloqium of IRTG 1627 ViVaCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation d’images tomographiques : état de l’art et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du chargement et de l'endommagement d'un acier inoxydable sous sollicitations de fatigue thermique à grand nombre de cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02394070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage à partir de mesures de champs de lois de plasticité cristalline pour les aciers des réacteurs nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Mesures de champs en mécanique expérimentale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation: Progress and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference and Exposition on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Reno, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection-based measurement and identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reno, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developpement d'un algorithme de FEMU-TU pour l'identification de propriétés thermomécaniques d'un CMC à hautes températures à partir de mesures de champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of FE-based DIC to measure the kinematics of metamaterials at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint MEMOCS Workshop on Models of Complex Materials and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Arpino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiography-based mechanical identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of void arrangement on ductile damage mechanisms in nodular cast iron: in situ 3D measurements and micromechanical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Size-Effects in Microstructure and Damage Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lyngby, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From big data to key data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of local strain in nodular graphite cast iron at the onset of coalescence by means of 3D numerical modeling combined with X-Ray laminography and digital volume correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantifications for Multiview Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 SEM annual conference and exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Greenville, SC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Relevant Mechanical Information From 4D Tomography Data Using Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Madi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical field measurements by hybrid stereocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PM2018 - Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02417318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified framework for the identification of constitutive parameters from experimentally measured displacement fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and mechanics of random structures: from morphology to material properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Saint-Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of imaging and kinematic field measurements for the study of the dynamic behavior of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pattofatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Impact Loading of Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation: Review of Progress and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Workshop on Advances in X-ray Imaging: Expanding the Frontiers of Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Harwell, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On deformation and damage micromechanisms in strong work hardening 2198 T3 aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Annual Technical Meeting of the Society of Engineering Science (SES2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Leganés, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-instrumentation of very high temperature tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Greenville, United States. </w:t></w:r><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95074-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Big Data to Key Data: Today's Challenges and Tomorrow's Opportunities in Experimental Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Annual Technical Meeting of the Society of Engineering Science (SES2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Leganés, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High cycle thermal fatigue of austenitic stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intégration de données mesurées dans les simulations numériques à l’échelle microscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es journées multiéchelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement ductile : mesures volumiques et simulations micromécaniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Validation Framework for Micromechanical Simulations Based on Synchrotron Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix années d'eikologie : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eikology Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans de l'Institut Farman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses en fatigue à grand nombre de cycles : Apport des approches probabilistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical simulations and analyses based on synchrotron 3D imaging for nodular cast iron tested under different stress states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M (Société Française de Métallurgie et des Matériaux), Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau dispositif expérimental pour la réalisation d'essais de fatigue thermique à grand nombre de cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Franciliennes de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the integration of measured data in numerical simulations at the microscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDICs conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intégration de données mesurées dans la simulation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eikology Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of ductile fracture at the microscale combined with x-ray laminography and digital volume correlation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 20th International ESAFORM Conference on Material Forming (ESAFORM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp.Article number 160016, </w:t></w:r><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5008191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et quantification de l'endommagement dans des composites particulaires par tomographie et corrélation d'images volumiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault de Francqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Mécanique de l’endommagement et de la rupture en l’honneur d’André Dragon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Futuroscope Chasseneuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-model dialectic: the case of 4D mechanical tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Data-BEST 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Validation Framework for Micromechanical Simulations Based on 3D Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th GACM Colloquium on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics-Based 4D Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th annual Tomography for Scientific Advancement (ToScA) symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Portsmouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image correlation & Fracture mechanics: Brittle Fracture of Ceramics and Refractories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carpiuc-Prisacari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMENIMA, Graduiertenkolleg GRK 1860</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage evaluation and measurement via correlation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eikology Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Kolloquium, Graduiertenkolleg 2075</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric Stereocorrelation: An Optical Tool for Structural Engineering Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Processes in Combined Digital Optical and Imaging Methods applied to Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Monte Verita, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental database with full field measurements for mixed-mode crack propagation in concrete: comparison between experimental and numerical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Carpiuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kyrylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of 9th International Conference on Fracture Mechanics of Concrete and Concrete Structures (FraMCoS-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure d'efforts de coupe par corrélation d'image (DIC) avec caméra ultra-rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Campocasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poulachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Manufacturing'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Digital Volume Correlation for the Identification of the Crushing Behavior of Plaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging of Construction Materials and Geomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Via XRD of Residual Stresses Due to Mechanical Treatment of Ti5553 Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Voillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lou Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Billardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.1599-1603, </w:t></w:r><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119296126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape, displacement and mechanical properties from isogeometric multiview stereocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based 4D tomography for mechanical testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM XIII International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'apport de l'imagerie et des mesures de champs cinématiques pour l'analyse du comportement dynamique des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pattofatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du groupe de travail MécaDymat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Illkirch-Graffenstaden, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Validation of Crystal Plasticity Models for the Nuclear Energy Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-scale and multi-physics materials modeling for advanced industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la corrélation d'images volumiques à l'étude de l'endommagement de mousses fragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques d'Imagerie pour la Caractérisation des Matériaux et des Structures du Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observations of strained bands and ductile damage in thin aluminum alloy sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of 3D displacement field from few tomographic projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of 3rd International Congress on 3D Materials Science (3DMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Validation Framework for Micromechanical Simulations based on Synchrotron Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of heterogeneous structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Evaluation of Stress Triaxiality Fields via Integrated DIC: Influence of Mesh Discretization and Mesh Type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Paulien-Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Annual International-Digital-Imaging-Correlation-Society Conference / Society-for-Experimental-Mechanics Fall Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Philadelphia, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized InfraRed Image Correlation Applied to Laser-Induced Thermal Shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QIRT 2016 - Quantitative InfraRed Thermography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of XRD Stress Analyses Combining in-situ Tests and Integrated Peak Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Voillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Billardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lou Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Residual Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sydney, Australia. pp.91 - 96, </w:t></w:r><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781945291173-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE ANALYSIS OF CANVAS WRINKLING VIA ISOGEOMETRIC STEREOCORRELATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech Colloquium 569 - Multiscale Modeling of Fribrous and Textile Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Châtenay Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation de la tomographie en mécanique des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérisation et Métrologie des Formes Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable control for mixed-mode concrete fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carpiuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kazymyrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Innovations in Nuclear Civil Engineering (TINCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of 3D displacement fields from few tomographic projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Brussels, France. </w:t></w:r><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2227904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique fait son cinéma : De l'apport de l'imagerie et des mesures de champs cinématiques pour l'analyse du comportement dynamique des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pattofatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT : Matériaux sous sollicitations intenses grandes vitesses et fortes pressions : de l'impact à la planétologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques enjeux en simulation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMT-Cachan : 40 ans d'Expérimentation - Modélisation – Simulation en mécanique des matériaux et des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Kinematic Measurements and Crystal Plasticity Models in Austenitic Stainless Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mechanical Engineering Congress &amp; Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Nov 2015, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo-DIC using high magnification infrared and visible cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres caractéristiques de processus de fragmentation dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endommagement et loi de comportement sous sollicitations dynamiques : Modélisation et expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre mesures de champs et calculs de plasticité cristalline à la surface de polycristaux d'acier austénitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet DICCIT : des outils pour la comparaison essai/calcul et l'identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of ductile failure under low triaxialities early strain localization precedes crack path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on DUCTILE FAILURE AND LOCALIZATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation et identification intégrée à la corrélation d'images de paramètres de lois élastoplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo-DIC using high magnification infrared and visible cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02500831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de fatigue thermique par chocs laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farcage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02500836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual hybrid test to control mixed-mode crack propagation in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Carpiuc-Prisacari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyrylo Kazymyrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de fatigue thermique par choc laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging kinematic measurements and crystal plasticity models in austenitic stainless steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2015 Annual Conference and Exposition on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Costa Mesa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMIZATION AND IDENTIFICATION OF A BIAXIAL TENSILE TEST BASED UPON SENSITIVITY TO MATERIAL PARAMETERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMIZATION AND VALIDATION OF A CRUCIFORM GEOMETRY FOR THE IDENTIFICATION OF ELASTOPLASTIC MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of volume correlation to the study of brittle and ductile damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP MIST Friction, Fracture, Failure [ Microstructural Effects]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Validation of Crystal Plasticity Models: Opportunities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Behavior of metallic materials used in the nuclear field: from microstructures to structural integrity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Moret-sur-Loing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of E-Beam Microlithography and SEM Imaging Distortions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Greenville, United States. pp.297 - 302, </w:t></w:r><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06986-9_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing with a crack in concrete&amp;quot;: A hybrid test to control mixed-mode crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Carpiuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kazymyrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of ICEM16 - 16th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of crystal plasticity law parameters using kinematic measurements in polycrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM XI - 11th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain. 8 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01037915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corrélation d'images numériques : Une technique multiéchelle au service du Génie Civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagerie quantitative pour la caractérisation des matériaux et des structures du génie civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative tests for characterizing mixed-mode concrete fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Carpiuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kazymyrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of 2nd International Conference on Technological Innovations in Nuclear Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Image Correlation as a Tool for Monitoring Crack Networks on the Surface of MgO-Based Refractory Castables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael G.M. Saracura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Carlos Pandolfelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Ceramics Congress (CIMTEC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montecatini Terme, Italy. pp.242 - 247, </w:t></w:r><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.92.242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On 3D Analyses of Crack Initiation and Propagation in Fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lachambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of temperature and strain fields during cyclic laser shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farcage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of 12th International Conference on Quantitative InfraRed Thermography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of the fracture toughness on a limestone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Suhett Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sulem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siavash Ghabezloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRM European Symposium - EUROCK 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISRM, Spanish Soc Rock Mech, Univ Vigo, Sch Min Engn, May 2014, Vigo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mécanique en images : mieux que du cinéma ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'AUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CORRELATION D’IMAGES NUMERIQUES : UN MOYEN CND ? LIENS AVEC LES CALCULS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier CND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Courbevoie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing DVC at the Voxel Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 SEM Annual Conference &amp; Exposition on Experimental &amp; Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lombard, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'amorçage de fissures dans une tôle fine en fatigue oligocyclique et sous sollicitations biaxiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON CHARACTERISTIC PARAMETERS INVOLVED IN DYNAMIC FRAGMENTATION PROCESSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Materials and Interfaces under High Strain Rate and Large Deformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’apport des mesures de champs cinématiques pour l’analyse du comportement dynamique des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pattofatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du groupe de travail MécaDymat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artifact Correction for DVC Measurements Using a Laboratory X‐Ray Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Annual Conference on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Costa Mesa, United States. pp.217-220, </w:t></w:r><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-4235-6_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la corrélation d’images volumiques à la mécanique du matériau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Matériaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Loches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres caractéristiques de processus de fragmentation dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Fragmentation Solide" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'une loi d'endommagement de plâtre à partir de mesures de champs de déplacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE USE OF 3D IMAGES AND 3D DISPLACEMENT MEASUREMENTS FOR THE ANALYSIS OF DAMAGE MECHANISMS IN CONCRETE-LIKE MATERIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Hauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Rebai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Conference on Fracture Mechanics of Concrete and Concrete Structures FraMCoS-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Tolede, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de paramètres d'une loi de plasticité cristalline à partir de mesures cinématiques dans les polycristaux d'acier 316L(N)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, France. 7pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 3D Imaging to Mechanics of Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Imaging and Image Analysis IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing with a crack in concrete&amp;quot;: a hybrid test to control mixed-mode crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Carpiuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyrylo Kazymyrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Measurments of 316L(N) Polycrystals to Identify Parameters of Crystal Plasticity Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, France. pp.27--29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental facility for high cycle thermal fatigue tests using laser shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farcage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Fatigue Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.669--675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Full-field Measurements to Identify Model Parameters of Various Composite Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouldi Ben Azzouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computational and Experimental Mechanics of Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Thuwal, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Fractured Samples with Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Indianapolis, United States. pp.327-330, </w:t></w:r><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-9796-8_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-based Calibration of a 3D DIC System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Beaubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lavernhe Taillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM XII International Congress &amp; Exposition on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de l'amorçage de microfissures en fatigue uniaxiale par corrélation d'images numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Rupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ synchrotron-radiation computed laminography observation of ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Annual Conference on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Uncasville, United States. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation d'images volumiques : quelles limites à la résolution spatiale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la formation de réseaux de fissures par un modèle d'endommagement non local à deux seuils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariush Mohammad Seyedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical properties and fatigue of nanocrystalline Ni/Cu electrodeposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, San Francisco, United States. pp.P7.8.1-6, </w:t></w:r><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-821-P7.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Multiaxial High Cycle Fatigue Limit Predictions using Self-heating-based Probabilistic Multiscale Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of COMPLAS XI, XI International conference on computational plasticity fundamentals and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de champs de déformations par stéréocorrélation - Comparaison entre des mesures par jauges, par corrélation d'images et des résultats de simulations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jaminion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tazeroualti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-local damage model for heterogeneous rocks - application to rock fracturing evaluation under gas injection conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Seyedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALERT Geomaterials Workshop, Geomechanical issues in CO2 storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D fatigue crack propagation understanding through a combined use of 3D X Tomography, eXtended-Finite Element Method and eXtended-Digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hyannis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corrélation d’images : un outil de mécanique expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astelab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voxelwise Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-IMS2010 - 2nd Conference on 3D-Imaging of Materials and Systems, Hourtin (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hourtin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When X-FEM ideas join the gap between experiments measures and numerical simulations: 3D fatigue crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corrélation d'images numériques : un outil de mécanique expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aussois 2010 - Colloque National MECAMAT « Nouvelles approches en mécanique des matériaux », Aussois (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aussois, France. pp.30-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure-aided digital volume correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-N Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.35002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of numerical methods with experiments and measures : application to 3D fatigue crack growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semi-plenary lecture, ECCM 2010, IV European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des facteurs d'intensité de contraintes KI, KII des essais de fissuration en dynamique du matériau composite verre/époxy, unidirectionnel, des éprouvettes de type CLS (Cracked Lap Shear) par la technique de Corrélation d'image et la modélisation d'Elément Finis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fitoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Digital Image Correlation technique applied to in situ loaded foam-like materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC2009 - 7th EUROMECH Solid Mechanics Conference, Lisbon (Portugal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des propriétés élastiques d'un matériau enchevêtré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FE-DIC for identification purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM17 - 17th International Conférence on Composite Materials, Edinburgh (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics-based Volume Correlation: Applications in Mechanics and Biomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Advanced Imaging Methods for Accurate Deformation, Motion and Shape Measurements (SEM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Columbia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la conductivité anisotrope de laines minérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the identification of damage laws using full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC2009 - 7th EUROMECH Solid Mechanics Conference, Lisbon (Portugal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de lois d'endommagement anisotrope à partir de la corrélation d'images numériques = Identification of anisotropic damage laws using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique de joints adhésifs pour composites GLARE estimé par corrélation d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation d'Images Numériques Intégrée pour l'identification de propriétés mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Perie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Beam and Frame Damage from Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimess 2009, Antwerpen (Belgium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Antwerpen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode hybride analytique / éléments finis étendus pour l'estimation directe des facteurs d'intensité des contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de champs de déplacements 3D par corrélation d'images – Etude métrologique et application sur structures composites = 3D displacement field measurement by digital image correlation – Metrological study and application to composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jaminion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tazeroualti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures et suivi d'endommagement en fatigue mécanique par corrélation d'images numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Rupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malesys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three‐dimensional study of fatigue crack propagation using synchrotron X‐ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J y Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICF12, 12th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous measurement of kinematic and complementary fields for MEMS structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Conference and Exposition on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orlando, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the specificity of electrochemically-actuated micromechanical sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kanoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nanomechanical Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Mainz, Germany. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisation of fatigue properties of steel Sheet with surface effect by use of infrared thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Photomechanics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une mesure thermique des effets de surface en fatigue à grand nombre de cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Colloque National Mecamat / Ecole de Mécanique des Matériaux 'Procédés de Transformation des Matériaux de Structure'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of discontinuous displacement fields by extended 3D image correlation using x-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tinnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Congresses on Theoretical and Applied Mechanics (ICTAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Adélaïde, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progrès récents en corrélation d'images : de la mesure de champs à l'identification de propriétés mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probalistic approach for the fatigue life prediction of stuctures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Fatigue Design 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage électro-elastique et adsorption : vers une nouvelle instrumentation en chimie analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kanoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du couplage électro-elastique à partir de mesures de champs multi-physiques à l'échelle micrométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kanoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for millikelvins? Be sensitive and sensible!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of LMT Cachan and CRI-SIMLab Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision d'essais d'auto-échauffement sous chargements multiaxiaux hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Colloque National Mecamat / Ecole de Mécanique des Matériaux "Fatigue des Matériaux et des Structures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du facteur d'intensité des contraintes à partir d'un champ cinématique mesuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision de limite d’endurance sous chargements multiaxiaux hétérogènes par essais d’auto-échauffement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination rapide des propriétés en fatigue à grand nombre de cycles à partir d'essais d'auto-échauffement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Colloque National Mecamat / Ecole de Mécanique des Matériaux "Fatigue des Matériaux et des Structures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue thermique à grand nombre de cycles d'un acier inoxydable austénitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malésys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision du comportement thermomécanique de laines minérales avec des mesures de champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la sensibilité au bruit pour l'identification de facteurs d'intensité des contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de champs de sources de dissipation : application à la détermination rapide de la courbe d’auto-échauffement d’un matériau à partir d’une éprouvette diabolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique des objets micrométriques : quelle mesure pour quelle identification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification from multi-physics full-field measurements at the micrometer scale : the electro-elastic coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kanoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Experimental Mechanics (ICEM 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandroupolis, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of multiaxial fatigue properties by thermal measurements under tension-torsion loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of ICFFM8 2007 - 8th International Conference on Multiaxial Fatigue Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous fatigue properties by use of thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Thermosense XXIX - 29th Annual Infrared Thermography Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast identification of HCF properties by self-heating measurements under cyclic loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Fatigue Design 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of adsorption-induced mechanical loading on microcantilevers using full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Experimental Mechanics (ICEM 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandroupolis, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'allumage mécanique sous impact modéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle probabiliste pour la description du faïençage thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malesys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure simultanée de champs cinématiques et de chargement pour l'identification du couplage électroélastique à l'échelle micrométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kanoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two limestones under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mencacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGS'2006 - 1st Euro-mediterranean Symposium on Advances in Geomaterials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la transformation austénitique au chauffage d'un acier martensitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Billardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Mecamat / Ecole de Mécanique des Matériaux "Approches multiéchelles en mécanique des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Aussois, France. pp.CD rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a damage law by using full field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC 2006 - 6th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de champs cinématiques et identification de paramètres mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Mecamat / Ecole de Mécanique des Matériaux "Approches multiéchelles en mécanique des matériaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de champs de déplacement d'une micro-poutre soumise à l'adsorption de molécules - identification de paramètres mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Mecamat / Ecole de Mécanique des Matériaux "Approches multiéchelles en mécanique des matériaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-mechanism continuum damage model for elasto-(visco) plastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Billardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC 9 Euromech-Mecamat - 9th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Moret-sur-Loing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00070967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la corrélation d'images pour déterminer les paramètres élastiques d'un enrobé bitumeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Mecamat / Ecole de Mécanique des Matériaux "Approches multiéchelles en mécanique des matériaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An identification of high cycle fatigue properties by using temperature measurements under biaxial loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue 2006 - 9th International fatigue Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic approach of the formation of thermal fatigue cracks networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malesys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue 2006 - 9th International fatigue Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'allumage mécanique sous impact modéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Mecamat / Ecole de Mécanique des Matériaux "Approches multiéchelles en mécanique des matériaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la transformation austénitique au chauffage d'un acier martensitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Billardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Mecamat / Ecole de Mécanique des Matériaux "Approches multiéchelles en mécanique des matériaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting constitutive parameters from full-field measurements : a review of identiication methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grediac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cachan, France. pp.CdRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue multiaxiale : un point de vue probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de champs d'endommagement à partir de mesures cinématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de coefficients d'élasticité : utilisation de jauge de contrainte diffuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des paramètres élastiques d'un enrobé bitumineux à partir d'un essai structurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque "Nouveaux Moyens Optiques pour l'Industrie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la limite d'endurance moyenne par thermographie. Exemple sur structure complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque "Nouveaux Moyens Optiques pour l'Industrie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal evaluation of the mean fatigue limit of a complex structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermosense XXVII - 27th Infrared Thermography and Measurements Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation dynamique des roches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mencacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Mecamat "Mécanismes et mécanique du comportement, de la dégradation et de la rupture des matériaux sous sollicitations dynamiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Digital Image Correlation to Analyze the Mechanical Properties of Brittle Matrix Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puyo-Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of digital image correlation to analyze the mechanical properties of brittle matrix composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puyo-Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">107th Annual Meeting, Exposition and Technology Fair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de champs de déplacements pour des MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of elastic moduli and Poisson coefficient of thin silicon-based joint using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puyo-Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cocoa Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and parameter identification using non-contact loading and full-field measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 SEM Annual Conference and Exposition on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse strategy from displacement field measurement and distributed forces using FEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lemosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 SEM Annual Conference and Exposition on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des propriétés élastiques et du chargement d'une structure micrométrique par mesure de champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilité de rupture en fluage à haute température de l'acier 16MND5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vereecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Billardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling and evaluation of rock fragmentation by explosive energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mencacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d EFEE World Conference on Explosives and Blasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic model for the formation and propagation of crack networks in high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mohammad Seyedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malesys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICF 11 - 11th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toughness measurement in brittle materials from digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICF 11 - 11th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue limit evaluations of a complex structure by using temperature measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSSM 2005 - 4th International Conference on Advances in Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and parameter identification using non-contact loading and full-field measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la limite d'endurance moyenne par thermographie. Exemples sur structure complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International Franophone du cub SFO/CMOI "Méthodes et techniques optiques pour l'industrie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting constitutive parameters from full-field measurements: a review of identification methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grediac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Mechanics of Materials Conference on Material and Structural Identification from Full-Field Measurements (EMMC 8: Euromech-Mecamat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving elastic property field and loading pattern on a structure using full-field measurements : identifiability conditions and sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC 8 : Euromech-Mecamat - 8th European Mechanics of Materials Conference on Material and Structural Identification from Full-Field Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal evaluation of the mean fatigue limit of a complex structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ThermoSense XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Orlando, Floride,, United States. pp.255-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stresses in the working lining of a ladle during the steel refining process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Fourth International Symposium Advances in Refractories for the Metallurgical Industries IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Ontario, Canada. pp. 39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">influence of corrosion on the mechanical behaviour of rebars in reinforced concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ouglova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bompard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Petre-Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroccor 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, nice, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical constitutive law for dissymmetric viscous behaviour of refractory materials at high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blumenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unitecr'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Osaka, Japan. pp. 280-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mechanical properties by displacement field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Euromech Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tessalonique, Grèce, France. p 294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization in an elasto-viscoplastic medium subjected to a cyclic thermal loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Blacksburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de couplages mécano-chimiques dans un multimatériau Ni/Cu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the identification of the diffusion ageing mode of Ni/Cu assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Diffusion in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Paris, France. pp.1445-1450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1777"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Hild </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (421)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of raster layup effect on mechanical and fracture properties of material extruded ABS samples under biaxial loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qun Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Marae Djouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Legroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 142, pp.377-397. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-025-17115-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the identification of rigid body boundary conditions from full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 327, pp.113768. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microporosity as key driver of the in-situ properties of a LPBF-AlSi10Mg mesoporous metamaterial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Rocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gabriella Tarantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 214, pp.106665. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2026.106665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05618109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution spatiotemporal DIC based on coupling of high-speed and low-speed cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruirui Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingtao Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yirong Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruomei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 203, pp.115473. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2026.115473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of printing orientation of Inconel 718 specimens on LEFM parameters analyzed via DVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Valmalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Marae Djouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 333, pp.111849. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2026.111849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454947v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of FE-based DVC and Integrated DVC for LEFM parameter calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Valmalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 144, pp.105561. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tafmec.2026.105561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure mechanism identification for multiaxially loaded woven composites using hybrid infrared-visible light correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrija Zaplatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyang Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomičević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.110787. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2026.110787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical reliability performance maps for bond wire interfaces in power modules under cyclic thermomechanical loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chedozeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Vermaak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 178, pp.116027. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2026.116027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking 2D/3D+T myocardial mechanics from cine MRI: a mechanically regularized space-time finite element correlation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haizhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueling Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 109, pp.103944. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2026.103944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the evaluation of in-situ mechanical properties of an additively manufactured BCC lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Valmalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhe Lian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc St-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 215, pp.105602. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2026.105602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of non linear parameters from masonry triplet shear tests using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 59 (4), pp.193. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-026-03052-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of stress intensity factors using meshless integrated digital image / volume correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingtao Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haizhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 337, pp.111989. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2026.111989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Detecting Elastoplastic Shakedown Using Minimal Digital Image Correlation Results and an Elastic Model: Demonstration for AA6061 Auxetic Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Vermaak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 66 (1), pp.67-85. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-025-01210-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking better: How defects activate multiple toughening mechanisms in lattice materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Lingua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 143, pp.105483. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tafmec.2026.105483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-guided PGD-Stereocorrelation for hybrid testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyang Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bodnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Grashorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 435, pp.117672. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brightness and Contrast Corrections for Space-Time Stereocorrelation via Proper Generalized Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyang Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Gourriérec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 224, pp.111946. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage quantification in an AlSi10Mg cellular metamaterial using 4D measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mandic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Kosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gabriella Tarantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (8), pp.085017. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/adf5db⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying damage in an AlSi10Mg porous metamaterial through projection-enhanced DVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Kosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tarantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Wick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (7), pp.075002. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/ade131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescaling and mesoshear deformations of lattice metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Eremeyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Annibale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.113349. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la corrélation d’images pour l’analyse d’essais de compression diagonale sur des panneaux en maçonnerie renforcés ou non</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Destruhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5ème édition des Journées Nationales de la Maçonnerie, 43 (6), pp.5647. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.6.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress intensity factor determination along a kinked crack path by DIC analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Lazarus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 249, pp.42. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-025-00862-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of deformation mechanisms in metal extrusion of 17-4 PH stainless steel: influence of layer thickness and contour number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marae Djouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, pp.467-480. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-024-01138-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented DIC and FE Analyses: A Two-Field Approach to Damage Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.16. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-025-00296-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Design of Masonry Triplet Shear Tests using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (6), pp.203. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-025-02707-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of contours on the mechanical behavior of metal extrusion additive manufacturing parts: A Study on notched 17-4PH stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eldane Yvana Kamani Tienkoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Marae-Djouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48 (10), pp.4339-4351. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.70041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying heterogeneous elastic parameters from full-field measurements with reduced bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Haustrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 305, pp.110682. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2025.110682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Future of Experimental Mechanics in the Digital World: An Eikological Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 113, pp.105654. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2025.105654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced FE-based multimodal correlation analyses for the characterization of woven composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrija Zaplatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomičević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyang Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Kosec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 224, pp.112079. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.112079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image correlation analyses of masonry infilled frame: Uncertainty-based mesh refinement and damage quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Fiocco Sciuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Eugenia Marante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (1), pp.93-115. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10812865231174840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the shear behavior of masonry triplets via digital image correlation, damage quantification and Mohr-Coulomb criterion identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80, pp.109696. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.istruc.2025.109696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Digital Volume Correlation: A Step Forward in Experimental Analyses of Metamaterial Deformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ciallella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Murcia Terranova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10812865251386430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Reinforcement Debonding in Damaged Mortar via Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benboudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Maaroufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fikri Hafid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, pp.799-817. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-025-01166-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of interfacial fracture energy of an environmental barrier coating on ceramic matrix composite substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vandellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (2), pp.116886. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identication of the interfacial fracture energy at high temperature of an environmental barrier coating on a ceramic matrix composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vandellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 330, pp.111570. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter identification of a phase-field fracture model using integrated digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Kosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 420, pp.116689. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile deformation and failure of AlSi10Mg random cellular metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gabriella Tarantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 281, pp.109612. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage detection and quantification via multiview DIC at varying scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israe Hamadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Seyedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, pp.675-689. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-024-01038-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation Into Debonding of Single Polypropylene Fiber Pullout in Concrete Using X-Ray Microtomography and Mechanically Regularized Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haizhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingtao Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaojiao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57, pp.188. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-024-02466-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employing Williams' series for the identification of fracture mechanics parameters from phase-field simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon M. Kolditz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Kosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 307, pp.110298. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D pantographic metamaterial behaving as a mechanical shield: Experimental and numerical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ciallella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Alaimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cattenone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 237, pp.112554. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2023.112554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying 3D Crack Propagation in Nodular Graphite Cast Iron Using Advanced Digital Volume Correlation and X-ray Computed Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haizhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 296, pp.109824. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture mechanisms of an environmental barrier coating under thermomechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Hamadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vandellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (15), pp.116737. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brightness and contrast corrections for space–time stereocorrelation via proper generalized decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyang Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Gourriérec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 224, pp.111946. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical identification with the reconditioned equilibrium gap method: Formulation, analysis and comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pierre Léo Haustrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 432, pp.117343. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brightness and contrast corrections for stereocorrelation: Global and instantaneous formulation with spatial regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyang Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Gourriérec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 208, pp.111057. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.111057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link between b.c.c.–f.c.c. orientation relationship and austenite morphology in CF8M stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mollens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Loisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (5), pp.1598-1608. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576724008392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-window setup for thermomechanical experiments assisted by DIC up to 900°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vargas Maginador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Paganotto Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Fiocco Sciuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Afonso Angélico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (6), </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1980-5373-mr-2024-0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage quantification in concrete under uniaxial compression using microcomputed tomography and digital volume correlation with consideration of heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haizhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingtao Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingjie Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 199, pp.105178. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2024.105178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of laser-induced damage depth from surface image features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Abdelmoumni-Prunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Néauport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (11), pp.2720-2726. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.484277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D full-field measurements over the entire loading history: Evaluation of different temporal interpolations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vrgoč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Kosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomičević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled systems mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (6), pp.503-517. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/csm.2023.12.6.503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proper Generalized Decomposition stereocorrelation to measure kinematic fields for high speed impact on laminated glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyang Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Gourriérec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 415, pp.116217. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal characterization of crack network development in an MgO containing refractory castable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Fiocco Sciuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Bresciani Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (6), pp.490-500. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03093247221141490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale DVC analyses and parameter calibration for pantographic block in 3-point flexure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Valmalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ciallella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101, pp.105063. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2023.105063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of glass fiber reinforced polymer via Digital Volume Correlation: Quantification of strain activity and damage growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vrgoč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomičević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 177, pp.104552. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2023.109932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and validation of constitutive parameters of a Hencky-type discrete model via experiments on millimetric pantographic unit cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele De Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurettin Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erden Yildizdag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.104419. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2023.104419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid infrared-visible multiview correlation to study damage in a woven composite complex-shaped specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrija Zaplatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomičević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyang Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica Skozrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled systems mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (5), pp.445-459. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/csm.2023.12.5.445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Damage Analyses of Red Sandstone in Uniaxial Compression Based on Advanced Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haizhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingtao Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyang Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (12), pp.8623-8641. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-023-03504-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analyses of the interaction of creep with mesoscale damage in cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliaksandra Tsitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernachy-Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 184, pp.104715. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2023.104715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of cohesive parameters for a castable refractory using 4D tomographic data and realistic crack path from in-situ wedge splitting test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Bresciani Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.676-691. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.09.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchically guided in situ nanolaminography for the visualisation of damage nucleation in alloy sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Suhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.1055. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-27035-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage evolution in coal under different loading modes using advanced digital volume correlation based on X-ray computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haizhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingtao Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 275, pp.127447. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2023.127447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary condition effect on the evaluation of stress triaxiality fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrija Zaplatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vrgoč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomičević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 246, pp.108127. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2023.108127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of microscale fracture models for mortar with in-situ tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliaksandra Tsitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernachy-Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 242, pp.107988. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2022.107988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear loading dominated damage mechanisms and strain localization studied by in situ 3D laminography imaging and Digital Volume Correlation for AA2198-T8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.104558. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2023.104558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation mode in 3-point flexure on pantographic block</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Ciallella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele La Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 265-266, pp.112129. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of glass fiber reinforced polymer via Digital Volume Correlation: Investigation of notch sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vrgoč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomičević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 177 (9), pp.104552. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2022.104552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A projection-based approach to extend digital volume correlation for 4D spacetime measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Kosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351, pp.265-280. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical model-based calibration of gray levels for laser damage size assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Fouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Zerrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Néauport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (2), pp.481-484. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.481048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage Detection in a Polymer Matrix Composite from 4D Displacement Field Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Mandić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Kosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomičević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (18), pp.6300. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16186300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Constitutive Models of Bohus Granite with In Situ Spherical Indentation and Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Shariati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Saadati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.7369-7386. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-022-02991-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debonding analysis via digital volume correlation during in-situ pull-out tests on fractal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jänicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.100302. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2022.100302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage Quantification via Digital Volume Correlation with Heterogeneous Mechanical Regularization: Application to an In Situ Meso-Flexural Test on Mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliaksandra Tsitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernachy-Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Al Dandachli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62, pp.333-349. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-021-00778-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Arcan setup for the investigation of thin sheet behavior under shear loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zaplatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Tomičević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Čakmak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62, pp.313-332. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-021-00762-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Verification of 2D Cosserat Chirality with Stretch-Micro-Rotation Coupling in Orthotropic Metamaterials with Granular Motif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emaad Gerami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Misra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126, pp.104020. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2022.104020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An examination of local strain fields evolution in ductile cast iron through micromechanical simulations based on 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.7501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mesoscale Strain Fluctuations in Tensile Tests on Additively Manufactured 17-4PH Stainless Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Marae Djouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (8), pp.688-701. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03093247211060217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Numerical Simulation of Auxetic Metamaterials Based on Force and Deformation Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Ganzenmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gutmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puneeth Jakkula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (13), pp.4490. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15134490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-plane deformation reduction via inelastic hinges in fibrous metamaterials and simplified damage approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Erden Yildizdag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (6), pp.1011-1031. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10812865211052670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On accounting for speckle extinction via DIC and PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R B Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149, pp.106813. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2021.106813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscalar DIC Analyses of Granular String Under Stretch Reveal Non-standard Deformation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Nejadsadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele de Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 239-240, pp.111402. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.111402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into a dual-phase steel microstructure using EBSD and image-processing-based workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mollens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.601-610. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s1600576722004265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of DVC measurement uncertainty on glass fiber reinforced polymers with various fiber architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Bartulović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomičević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Bubalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled systems mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.15-32. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/csm.2022.11.1.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for Structural Health Monitoring by Digital Image Correlation: Proof of concept and case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Capaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp.106842. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2021.106842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local-global DVC analyses confirm theoretical predictions for deformation and damage onset in torsion of pantographic metamaterial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Valmalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gutmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 172, pp.104379. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2022.104379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On elastic anisotropy of 3D printed acrylonitrile butadiene styrene structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Marae Djouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 254, pp.125032. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation for Large Deformations of Soft Tissues: Pipeline and Proof of Concept for the application to Breast ex vivo Deformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pierre Alain Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.105490. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohesive properties of refractory castable at 600°C: Effect of sintering and testing temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R B Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (14), pp.6733-6749. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.06.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability of Ludwik's law parameters depending on the sample geometry via inverse identification procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrija Zaplatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomičević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damjan Čakmak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled systems mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.133-149. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/csm.2022.11.2.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVC Analyses to Study Deformation and Damage mechanisms of Teak in Torsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Valmalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Hounlonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Kouchadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 350, pp.85-98. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A damage model for granite subjected to quasi-static contact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Shariati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Saadati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Weddfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (2), pp.374-391. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.3303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Experimentation to Evaluate Chiral Bars Representative of Granular Motif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Nejadsadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Misra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 221, pp.107184. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2022.107184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized gauging for tire-rim loading identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Cosseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Diebold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.104192. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.104192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displacement Uncertainty Quantifications in T3-Stereocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.771-790. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-021-00690-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward virtual design and optimization of a structural test monitored by a multi-view system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vitse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Eddin Iskef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (2), pp.112-128. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324720910887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Tracking of Laser Damage Sites on Fused Silica Components by Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Néauport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 146, pp.106674. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2021.106674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of different imaging techniques for the characterization of damage in fiber reinforced polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vrgoč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomičević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.106576. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Validation of Homogenized Modeling for Bi-Pantographic Metamaterials via Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 208-209, pp.49-62. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage characterization in fiber reinforced polymer via Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vrgoč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomičević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled systems mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (6), pp.545-560. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/csm.2021.10.6.545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Image Correlation applied to in situ evaluation of surface cracks upon curing of MgO-containing refractory castables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V F Sciuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V C Pandolfelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (1), pp.1003-1014. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.04.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poynting Effects in Pantographic Metamaterial Captured via Multiscale DVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (7), pp.462-477. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324720976625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On crystallographic aspects of heterogeneous plastic flow during ductile tearing: 3D measurements and crystal plasticity simulations for AA7075-T651</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Khadyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144, pp.103028. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2021.103028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Validation of A Priori Estimates of Standard Displacement Uncertainties in T3-Stereocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Minguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lafargue-Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pommies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (2), pp.024004. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/abafe1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale DIC applied to Pantographic Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dell'Isola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.431-443. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-020-00636-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-pixel detection of laser-induced damage and its growth on fused silica optics using registration residuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Parreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Roquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (22), pp.35820-35836. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.433862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Mechanical Post-Treatments on Additive Manufactured 17-4PH Stainless Steel Produced by Bound Powder Extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Chemkhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marae Djouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.957-961. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2021.11.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack growth measurement and J-integral evaluation of additively manufactured polymer using digital image correlation and FE modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Marae Djouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouene Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.1318-1335. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.13431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture Energy Evaluation of Refractories in Wedge Splitting Tests from Notch Opening Displacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R B Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (10), pp.5367-5379. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale modeling and experimental analyses for pantographic cells: effect of hinge deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Andreaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 160, pp.103924. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2021.103924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyramidal Adaptive Meshing for Digital Image Correlation Dealing With Cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V F Sciuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R B Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 256, pp.107931. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2021.107931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Calibration of Cohesive Parameters for Refractories from Notch Opening Displacements in Wedge Splitting Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R B Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (14), pp.7348-7361. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage analysis in glass fiber reinforced epoxy resin via digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vrgoč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomičević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrija Zaplatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of FAMENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (2), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/TOF.452024020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Toughness of Heterogeneous Materials with Rate-Dependent Fracture Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ponson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David S Kammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127 (3), </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.035501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effect of sintering temperature on the fracture energy of an Alumina-Mullite-Zirconia castable at 600°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R B Canto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (7), pp.4406-4418. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global digital image correlation up to very high temperatures with grey level corrections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (2), pp.024003. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/ab461e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid multiview correlation for measuring and monitoring thermomechanical fatigue test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (1), pp.13-33. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-019-00500-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniaxial compression test on ceramic green compact with bending consideration using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caiuã Caldeira de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Canto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 376, pp.136-148. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2020.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the benefits of correcting brightness and contrast in global digital image correlation: Monitoring cracks during curing and drying of a refractory castable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V F Sciuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R B Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136, pp.106316. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2020.106316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereocorrelation Formalism Considering Brightness and Contrast Effects: Application to Torsional Loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Soner S Cinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Vermaak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.727-732. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-019-00576-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of frictional effects of granite subjected to quasi-static contact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Shariati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Saadati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Weddfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Lennart Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lubricants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (12), pp.106. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/lubricants8120106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Acceleration Fields via Regularized Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Le Gourriérec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.30. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-020-00170-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal procedure for the identication of constitutive parameters from experimentally measured displacement fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 184, pp.14-23. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal digital color image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Capaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, pp.105896. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2019.105896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep behavior identification of an environmental barrier coating using full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (15), pp.5704-5718. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the identification of cohesive zone model for curved crack in mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tsitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernachy-Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R B Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (6), pp.e12364. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional continua capable of large elastic extension in two independent directions: asymptotic homogenization, numerical simulations and experimental evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Dell'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Seppecher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103, pp.103466. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2019.103466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displacement uncertainties with multiview correlation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (7-8), pp.199-211. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324720927102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large in-plane elastic deformations of bi-pantographic fabrics: asymptotic homogenization and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon R Eugster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell’isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (3), pp.739-767. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1081286519891228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modal approach for shape defect measurement based on global stereocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quinsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.106030. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2020.106030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Mechanical Regularization Applied to Digital Image and Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 355, pp.27-43. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2019.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically regularized FE DIC for heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Naylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hirsekorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Renollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (8), pp.1159-1170. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-019-00529-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating thermoelastic stress analysis with integrated digital image correlation: Application to fatigue cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Swiergiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (5-6), pp.320--330. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324719874924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of image segmentation methods for micromechanical simulations of ductile damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.43-65. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2018.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Elastic Strain by Integrated Image Correlation on Electron Diffraction Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiwei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.16-33. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Full-Field Multi-Experiment Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.71-84. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating TSA with integrated DIC: Application to fatigue cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Swiergiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (5-6), pp.320-330. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324719874924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal parameterization of tire-rim interaction for aircraft wheels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Cosseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (5), pp.2032-2046. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.C035343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Pantographic Structures: Design, Manufacturing, Models, Experiments and Image Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Seppecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (4), pp.1231-1282. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-019-00806-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental database of mixed-mode crack propagation tests performed on mortar specimens with a hexapod and full-field measurements. Part II: interactive loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Carpiuc-Prisacari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyrylo Kazymyrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.105867. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast four-dimensional tensile test monitored via X-ray computed tomography: Elastoplastic identification from radiographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (1), pp.44-53. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324718810593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of kinematic fields via DIC for impact engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.163-171. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack initiation and propagation under thermal fatigue of austenitic stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.149-166. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2019.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantographic metamaterials: an example of mathematically driven design and of its technological challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Seppecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Lekszycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Grygoruk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (4), pp.851-884. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-018-0689-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Inelastic Mechanical Behavior of Granite: Study Based on Quasi-oedometric and Indentation Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shariati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saadati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Weddfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.645-657. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-018-1646-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a castable refractory using the wedge splitting test and cohesive zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R B Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (13), pp.3903-3914. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-minute in situ Fracture Test in a Lab CT-scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Materials and Manufacturing Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.413-422. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40192-019-00151-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of registration techniques applied to XRD signals for stress evaluations in titanium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Voillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lou Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Billardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (8), pp.1265-1280. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-018-0391-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the analysis of heat haze effects with spacetime DIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.135-153. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the calibration of elastoplastic parameters at the microscale via X-ray microtomography and digital volume correlation for the simulation of ductile damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.287-297. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of SEM correlative tools for in situ mechanical tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiwei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Loisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, Part A, pp.71-87. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On deformation and damage micromechanisms in strong work hardening 2198 T3 aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149, pp.29-45. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the finite element modelling of ductile fracture at mesoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.39-45. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2018.07.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the analysis of canvas wrinkling via isogeometric stereocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.114-123. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Piola–Hencky discrete models for pantographic sheets with pivots without deformation energy: numerics and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Turco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Pawlikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell 'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 147, pp.94-109. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-enhanced space-time DIC: Applications to ultra high-speed imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (12), pp.125008. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/aae3d5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two full-field identification methods for the wedge splitting test on a refractory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R B Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (16), pp.5569-5579. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the validation of integrated DIC with tapered double cantilever beam tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Melo Grabois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ponson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romildo Dias Toledo Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 191, pp.311-323. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of measurement uncertainties of digital volume correlation applied to laminography data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault F Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas F Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53, pp.49-65. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324717748097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data in Experimental Mechanics and Model Order Reduction: Today's Challenges and Tomorrow's Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (1), pp.143-164. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11831-017-9234-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularised digital-level corrections for infrared image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (2), pp.172-193. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17686733.2018.1425955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast 4D tensile test monitored via X-CT: Single projection based Digital Volume Correlation dedicated to slender samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (7), pp.473-484. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324718797765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal regularization for digital image correlation: Application to infrared camera frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 114 (12), pp.1331-1349. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of void arrangement on ductile damage mechanisms in nodular graphite cast iron: In situ 3D measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 192, pp.242-261. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-calibration for lab-μCT using space-time regularized projection-based DVC and model reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, 024003, 13 p. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/aa9818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mechanical behavior of granite material with particular emphasis on the influence from pre-existing cracks and defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saadati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Weddfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. L. L Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Testing and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (1), pp.33-45. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/JTE20160072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring topographies from conventional SEM acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiwei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Loisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 191, pp.18-33. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of compaction in brittle foam with multiscale indentation tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 118, pp.22 - 30. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing fracturing of clay-rich Lower Watrous rock: From laboratory experiments to nonlocal damage-based simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Seyedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (6), pp.1777-1787. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-018-1432-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation: Review of Progress and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (5), pp.661-708. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-018-0390-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the identifiability of Hill-1948 plasticity model with a single biaxial test on very thin sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (5), pp.e12233. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backtracking Depth-Resolved Microstructures for Crystal Plasticity Identification—Part 2: Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiwei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (12), pp.2803 - 2809. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-017-2586-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the identifiability of the Hill-1948 model with one uniaxial tensile test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 345, pp.363 - 369. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2017.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identication of the Crushing Behavior of Brittle Foam: From Indentation to Oedometric Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.181-200. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2016.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of thermal striping in automotive brake discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Augustins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Billardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boudevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (2), pp.267-276. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.12495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual hybrid test control of sinuous crack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Carpiuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyrylo Kazymyrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102, pp.239 - 256. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complex mixed-mode crack propagation test performed with a 6-axis testing machine and full-field measurements propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carpiuc-Prisacari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kazymyrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 176, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale analysis of damage growth in woven composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Doitrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fagiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chiaruttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.77-88. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension of digital volume correlation for multimodality image registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Tudisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tengattini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (9), </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/aa7b48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coincidence of strain-induced TRIP and propagative PLC bands in Medium Mn steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Callahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Perlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hubert Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 704, pp.391 - 400. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2017.08.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between experimental and numerical results of mixed-mode crack propagation in concrete: Influence of boundary conditions choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carpiuc-Prisacari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kazymyrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.329--340. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical validation framework for micromechanical simulations based on synchrotron 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3), pp.419-441. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-016-1357-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving full-field identification using progressive model enrichments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Swiergiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118, pp.213 - 223. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of flat-fields for tomographic reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577516015812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observation of strained bands and ductile damage in thin AA2139-T3 alloy sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault F Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas F Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia IUTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.66-72. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.piutam.2017.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the choice of boundary conditions for micromechanical simulations based on 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.83-96. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backtracking depth-resolved microstructures for crystal plasticity identification – Part 1: Backtracking microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiwei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (12), pp.2810-2818. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11837-017-2585-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of fatigue crack network growth in cast iron for different biaxial loading paths via full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.281-303. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting force sensor based on digital image correlation for segmented chip formation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Campocasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poulachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 238, pp.466-473. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2016.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip activities in polycrystals determined by coupling DIC measurements with crystal plasticity calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.249-266. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the nonlinear behavior of nodular graphite cast iron via inverse identificationeAnalysis of uniaxial tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janos Kodvanj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.140-154. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On strain and damage interactions during tearing: 3D in situ measurements and simulations for a ductile alloy (AA2139-T3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault F Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas F Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.550-571. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2016.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the nonlinear behavior of nodular graphite cast iron via inverse identification: Analysis of biaxial tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janos Kodvanj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.195-209. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2016.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion correlation for tracking crystal motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiwei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.95006 - 95006. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/27/9/095006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Digital Image Correlation considering gray level and blur variations: Application to distortion measurements of IR camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78, pp.75-85. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2015.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soft route toward 4D tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.025501. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.025501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-DIC-based identification strategy of failure criteria: application to titanium and nickel-based alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Paulien-Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51, pp.3149-3165. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11012-016-0555-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D surface measurements with isogeometric stereocorrelation: Application to complex shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.146 - 155. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward 4D Mechanical Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-016-0070-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of wedge splitting test on refractory castable via integrated DIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36, pp.4309 - 4317. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slant strained band development during flat to slant crack transition in AA 2198 T8 sheet: in situ 3D measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 200 (1-2), pp.49-62. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-015-0052-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Cruciform Specimen Geometry for the Identification of Constitutive Parameters Based Upon Full-Field Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.307 - 323. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Mechanisms of Plasterboard in Nail Pull Test Determined by X-ray Microtomography and Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.1427 - 1437. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-016-0168-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated digital image correlation applied to elasto-plastic identification in a biaxial experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (2), pp.118-131. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324715614759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh-Based Shape Measurements with Stereocorrelation Principle and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quinsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.1231-1242. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-016-0158-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive model for flake graphite cast iron automotive brake disks: From macroscopic multiscale models to a 1D rheological description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Augustins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R Billardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.1009-1025. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-015-0448-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification method for the mixed mode interlaminar behavior of a composite thermoset using displacement field measurements and load data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Affagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Guimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91, pp.238 - 249. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of crystal plasticity parameters using DIC measurements and weighted FEMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, pp.55 - 71. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive model for flake graphite cast iron automotive brake discs: induced anisotropic damage model under complex loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Augustins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Billardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.1445 - 1460. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-015-0487-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal plasticity parameter identification with 3D measurements and Integrated Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaowei Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan P M Hoefnagels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.321 - 331. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2016.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Stereocorrelation Using Infrared and Visible Light Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (5), pp.845-860. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-016-0127-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Evaluation of Stress Triaxiality Fields in a Notched Titanium Alloy Sample via Integrated DIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Ha Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82 (7), pp.4030457. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4030457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Photoluminescence Properties of Evaporated SnO2 Thin Films Doped with Rare Earths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Eichenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Stoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84 (23), pp.141-148. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.12.307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface crack network detection on MgO-based refractory castable by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R G M Saracura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R B Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V C Pandolfelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China's Refractories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (1), pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Elastoplastic Parameters via Weighted FEMU and Integrated-DIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (1), pp.105-119. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-014-9888-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage Measurements via DIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, IJF at 50, 191 (1-2), pp.77-105. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-015-0004-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On characteristic parameters involved in dynamic fragmentation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80B, pp.340-350. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-based displacement measurements with stereo-DIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Beaubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (9), pp.1657-1668. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-015-0065-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIC identification and X-FEM simulation of fatigue crack growth based on the Williams’ series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roux-Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.38-47. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage law identification from full field displacement measurement: Application to four-point bending test for plasterboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.60-66. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Asymmetrical Creep of a Ceramic at 1350°C by Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leplay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98 (7), pp.2240-2247. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.13601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved integrated digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. M. Hoefnagels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. D. Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (3), pp.157-182. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of the influence from pre-existing cracks on granite rock fragmentation at percussive drilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Saadati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Weddfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Lennart Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (5), pp.558-570. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.2331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances and Perspectives in Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (1), pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-015-9991-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape, displacement and mechanical properties from isogeometric multiview stereocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (7), pp.470-487. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324715592530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a set of macroscopic elastic parameters in a 3D woven composite: Uncertainty analysis and regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.2-16. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection Savings in CT-based Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (1), pp.275-287. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-014-9871-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of temperature and strain fields during cyclic laser shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17686733.2015.1077544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of masonry infilled frames using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néstor Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Marante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (5), pp.873-884. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-013-0099-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Digital Image Correlation for the Evaluation and Correction of Optical Distortions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.121-133. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2013.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital volume correlation applied to X-ray tomography images from spherical indentation tests on lightweight gypsum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (5), pp.444-453. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Stress-Strain Measurements from Bulged Membranes Using Topography Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Hoenagels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Geers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (5), pp.717-727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized strain ﬁeld measurement on laminography data with mechanical regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 324, pp.70-79. </w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2013.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of SEM speckle pattern marking and imaging distortion by Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (1), pp.015401. </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/25/1/015401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eﬃcient binary tomographic reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (2), pp.335-351. </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-013-0465-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granite rock fragmentation at percussive drilling - experimental and numerical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Saadati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Weddfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Lennart Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (8), pp.828-843. </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.2235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ 3-D observation of early strain localization during failure of thin Al alloy (2198) sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Baumbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.78-91. </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2014.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-Based Calibration and Shape Measurement with StereoDIC Principle and Application on Test and Industrial Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Beaubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (3), pp.329-341. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-013-9794-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Stress Intensity Factor Histories with Digital Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (2), pp.305-314. </w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-013-9790-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum to: Assessment of Digital Image Correlation Measurement Errors: Methodology and Results [Experimental Mechanics 49(3)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, page 1. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-012-9704-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of full-field displacements in a scaffold implant using Digital Volume Correlation and Finite Element Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (9), pp.1298-1312. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation modes of nanostructured thin film under controlled biaxial deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundes Djaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 530, pp.30-34. </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis and mathematical modeling of fracture in RC elements with any aspect ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Perdomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Marante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.407-416. </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2012.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-based identification procedure of a crack propagation law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.48-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of interlaminar fracture properties of a composite laminate using local full-field kinematic measurements and finite element simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aimedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Guimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49, pp.203-213. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2013.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics-Aided Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvonimir Tomicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.330-343. </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324713482457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Digital Volume Correlation of Synchrotron Radiation Laminography images of ductile crack initiation: An initial feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Mubarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.543-556. </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-012-9660-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of In Situ Frictional Properties of Bolted Assemblies with Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan de Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Swiergiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (6), pp.561-572. </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-011-9518-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic nonlocal model for crack initiation and propagation in heterogeneous brittle materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Seyedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (8), pp.1053-1072. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.3362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global digital image correlation enhanced full-field bulge test method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc G. D. Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan P. M. Hoefnagels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia IUTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.73--81. </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.piutam.2012.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'imagerie IR pour l'étude de la fatigue des aciers : Premières observations d'effets de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1-2), pp.107-129. </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/i2m.12.1-2.107-129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioscopies &amp;quot; d'une fissure de fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1-2), pp.131-152. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/I2M.12.1-2.131-152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of image series through global digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Swiergiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (4), pp.214-288. </w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324712441435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a crack propagation law by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.146-154. </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2011.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume changes in a filled elastomer studied via digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan de Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Merckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, p. 663-670. </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2012.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital volume correlation: what are the limits to the spatial resolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, pp.361-371. </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2012025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of local and global approaches to digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (9), pp.1503-1519. </w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-012-9603-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional Analysis of Fatigue Crack Propagation using X-Ray Tomography, Digital Volume Correlation and Extended Finite Element Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia IUTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.151-158. </w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.piutam.2012.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of necking in high speed experiments by stereocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.179-191. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2012.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voxel-Scale Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (4), pp.479-490. </w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-010-9407-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional analysis of a tensile test on a propellant with digital volume correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (5-6), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Imaging Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grediac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (4), pp.401-403. </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-011-9469-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the analysis of notched concrete beams: From measurement with Digital Image Correlation to identification with Boundary Element Method of a cohesive model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel D.C. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78, pp.71-84. </w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2010.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A space-time approach in digital image correlation: Movie-DIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.71-81. </w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2010.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stored and dissipated energies in heterogeneous rate-independent materials. Application to a quasi-brittle energetic material under tensile loading.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.387-407. </w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-011-0185-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue microcrack detection with digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Rupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (6), pp.492-509. </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324711402764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and artifact correction for volume correlation measurements using tomographic images from a laboratory X-ray source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (6), pp.959-970. </w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-010-9397-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and probabilistic modeling of mesocrack initiations in 304L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Rupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (4), pp.445-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of constitutive models of steel beams subject to local buckling by using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néstor Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Marante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Florez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital volume correlation analyses of synchrotron tomographic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.683-695. </w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324711409999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical local energy release rate criterion for fatigue fracture of elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Mzabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berghezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Creton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (21), pp.1518-1524. </w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.22338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined synchrotron X-rays and image correlation analyses of biaxially deformed W/Cu nanocomposite thin films on Kapton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundes Djaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44, pp.1071-1079. </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0021889811030226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Identification and Validation of an Anisotropic Damage Model Using Full-field Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouldi Ben Azzouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Guimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.1130-1150. </w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789510395555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D X-ray Microtomography Volume Correlation to Study Fatigue Crack Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (3), pp.186-193. </w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201000235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal and noise-robust extraction of Fracture Mechanics parameters from kinematic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78, pp.1827-1845. </w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2011.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of necking phenomena in high speed experiments by using a single camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, pp.215956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a synchrotron biaxial tensile device for in-situ characterization of thin films mechanical response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Geandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rado Nirina Randriamazaoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundes Djaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.103903. </w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3488628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heat source fields from infra-red thermography: Determination of ‘self-heating' in a dual-phase steel by using a dog bone sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, pp.55-62. </w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dynamic fragmentation of glass: a meso-damage model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163, pp.121-131. </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-009-9421-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional experimental and numerical multiscale analysis of a fatigue crack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 199, pp.1307-1325. </w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2009.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430486v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue essais-modèle pour l'interprétation des liens entre mesure d'auto-échauffement sous chargement cyclique et fatigue polycyclique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (2-3), pp.75-82. </w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/2010010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched kinematic fields of cracked structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Henninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (24), pp.3305-3316. </w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid analytical and extended finite element method (HAX-FEM): A new enrichment procedure for cracked solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.269-285. </w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.2691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-mode crack propagation using a Hybrid Analytical and eXtended finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 338 (3), pp.121-126. </w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2010.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic multiscale models and measurements of self-heating under multiaxial high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.578-593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of constitutive models of steel beams subject to local buckling by using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Marante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Florez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic damage model of the dynamic fragmentation process in brittle materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44, pp.1-72. </w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0065-2156(10)44001-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of closure on the 3D propagation of fatigue cracks in a nodular cast iron investigated by X-ray tomography and 3D volume correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (8), pp.2957-2967. </w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2010.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453971v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-mechanical modelling of geological CO2 storage and the study of possible caprock fracture mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Seyedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georisk: Assessment and Management of Risk for Engineered Systems and Geohazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.110-117. </w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17499511003676663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation measurements in steel sheets under cyclic loading by use of infrared microthermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46, pp.101-116. </w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2009.00622.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended and integrated digital image correlation technique applied to the analysis of fractured samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.285-306. </w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejcm.18.285-306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D analysis from micro-MRI during in situ compression on cancellous bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42, pp.2381-2386. </w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2009.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic model to predict the formation and propagation of crack networks in thermal fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malesys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (3), pp.565-574. </w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2008.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of digital image correlation measurement errors: methodology and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.353-370. </w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-008-9204-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On probabilistic aspects in the dynamic degradation of ductile materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Patrick Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.1980-1998. </w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack closure and stress intensity factor measurements in nodular graphite cast iron using three-dimensional correlation of laboratory X-ray microtomography images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.4090-4101. </w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2009.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displacement Measurement Technique for Beam Kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néstor Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Marante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.495-503. </w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2008.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional analysis of a compression test on stone wool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.3310-3320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Digital Image Correlation for the Identification of Mechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5496, pp.161-171. </w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01811-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stored and dissipated energies in heterogeneous rate-independent systems. Theory and simple examples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (7), pp.411-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge redistribution in electrochemically-actuated mechanical sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kanoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 152, pp.88-95. </w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2009.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of adhesive properties in GLARE assemblies using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumedijen Raka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.1003-1016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the virtual fields method to mechanical characterization of elastomeric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattawit Promma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumedijen Raka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grediac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46, pp.698-715. </w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of shear localization in a Zr-based bulk metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aimedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Txxxx Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61, pp.1145-1148. </w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2009.08.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Image Correlation and biaxial test on composite material for anisotropic damage law identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46, pp.2388-2396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Image Correlation and Fracture: An Advanced Technique for Estimating Stress Intensity Factors of 2D and 3D Cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42, pp.214004:1-21. </w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/21/214004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter choice for optimized digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Triconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Baptiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.728-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler une machine d'essai avec une caméra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (5), pp.447-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Fragmentation of an Ultra-High Strength Concrete during Edge-On Impact Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 134 (4), pp.302-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Dynamic Fragmentation of two Limestones using Edge-on Impact Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Mencacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.957-991. </w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2007.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional image correlation from X-Ray computed tomography of solid foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Viot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (8), pp.1253-1265. </w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Image Mechanical Identification (DIMI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (4), pp.495-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of identification methods of mechanical parameters based on full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grediac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (4), pp.381-402. </w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-008-9148-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274639v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dynamic fragmentation of two limestones using edge-on impact tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mencacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (9), pp.977. </w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2007.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of localisation in dual-phase high-strength steels under dynamic loading using digital image correlation and FE analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tarigopula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.S. Hopperstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45, pp.601-619. </w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2007.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended digital image correlation with crack shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 73 (2), pp.248-272. </w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.2070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIGH-CYCLE FATIGUE DEVICE FOR LOW STIFFNESS COMPONENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (5), pp.17-25. </w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1747-1567.2007.00292.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended three-dimensional digital image correlation (X3D-DIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tinnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 336, pp.643-649. </w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2008.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of localized phenomena using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (28-29), pp.3339-3355. </w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430802263111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of crimped mineral wools: Identication from digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130, pp.021016-1-7. </w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2884575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler une machine d'essai avec une caméra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (5), pp.447-457. </w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2009008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of large plastic deformations in dual phase steel using digital image correlation and FE analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkat Tarigopula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odd Sture Hopperstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Langseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arild H. Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.181-196. </w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9066-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-consistent scheme for toughness homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 154 (1-2), pp.159-166. </w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-008-9271-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise-robust Stress Intensity Factor Determination from Kinematic Field Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 75 (13), pp.3763-3781. </w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2007.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the electro-elastic coupling from full multi-physical fields measured at the micrometer scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Kanoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.3314-3325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fissuration quasi-statique et dynamique de céramiques SiC. Utilisation d'une technique de corrélation d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (1), pp.37-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress Intensity Factor Gauging by Digital Image Correlation: Application in Cyclic Fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43, pp.181-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Damage Law by Using Full-Field Displacement Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.179-197. </w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789506064940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of self-heating measurements under proportional and non-proportional multiaxial cyclic loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 335, pp.81-86. </w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2007.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of elastic property and loading fields from full-field displacement measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44, pp.2863-2887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Damage Law by Using Full-field Displacement Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane G. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.179-197. </w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789506064940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00571156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROLLING TESTING MACHINES WITH DIGITAL IMAGE CORRELATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (3), pp.57-63. </w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1747-1567.2007.00152.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From pictures to extended finite elements: extended digital image correlation (X-DIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 335, pp.131-137. </w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2007.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Model for Multiaxial High Cycle Fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (2), pp.107-114. </w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-2695.2006.01087.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETERMINATION OF AN HCF CRITERION BY THERMAL MEASUREMENTS UNDER BIAXIAL CYCLIC LOADING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.748-757. </w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2006.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local anisotropy analysis for non-smooth images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bergonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (2), pp.544-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-band capturing using a multiscale extended digital image correlation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 196 (49-52), pp.5016-5030. </w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2007.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Slag Impregnation on Thermal Degradations in Refractories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blumenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90 (1), pp.154-162. </w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2006.01348.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00299449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock enhancement of cellular structures under impact loading: Part II Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pattofatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Elnasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elli Tsitsiris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (12), pp.2672-2686. </w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2007.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock enhancement of cellular structures under impact loading: Part I Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Elnasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pattofatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elli Tsitsiris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (12), pp.2652-2671. </w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2007.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-element&amp;quot; displacement fields analysis from digital images : application to Portevin-Le Châtelier bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.789-804. </w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-006-9824-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image correlation analysis of crack behavior in a reinforced concrete beam during a load test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Küntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian journal of civil engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.1418-1425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress intensity factor measurements from digital image correlation: post-processing and integrated approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140 (1-4), pp.141-157. </w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-006-6631-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Image Correlation: From Displacement Measurement to Identification of Elastic Properties - A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (2), pp.69-80. </w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2006.00258.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of crack propagation and shielding effects in a striping network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seyedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 236, Issue 9, pp.954-964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material-independent crack arrest statistics: Application to indentation experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vandembroucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 142, pp.51-67. </w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-006-9022-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022299v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the formation of crack networks in high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malesys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seyedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334, pp.419-424. </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring stress intensity factors with a camera: Integrated digital image correlation (I-DIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334, pp.8-12. </w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2005.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image correlation used for mechanical tests on crimped glass wool samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bergonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40 (2), pp.185-197. </w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/030932405X7773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic-deterministic transition involved in a fragmentation process of brittle materials: Application to a high performance concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PROBABILISTIC TWO-SCALE MODEL FOR HIGH CYCLE FATIGUE LIFE PREDICTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cugy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28, pp.279-288. </w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-2695.2005.00854.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain heterogeneities and local anisotropy in crimped glass wool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bergonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane G. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40, pp.5949-5954. </w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-005-5068-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'un mode de vieillissement dans un assemblage ceramique/metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.101-115. </w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2005011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stress scale in full-field identification procedures: A diffuse stress gauge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.442-451. </w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2005.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue limit evaluations of a complex structure by using temperature measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3-4, pp.71-76. </w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.3-4.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of high temperature asymmetric creep behavior of ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blumenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (11), pp.1819-1827. </w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2004.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de champs de déplacement micrométrique d'une surface par corrélation de sa topographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PROBABILISTIC APPROACH TO PREDICT CRACKING IN LIGHTLY REINFORCED MICROCONCRETE PANELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Cordeiro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Proença</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Billardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 130, pp.931-941. </w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9399(2004)130:8(931)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material independent crack arrest statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vandembroucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane G. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.1651-1659. </w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2003.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Determine the Macroscopic Toughness Scatter of Brittle Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 125, pp.171-187. </w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:FRAC.0000021076.76987.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the scatter in high cycle fatigue from temperature measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cugy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 332, pp.795-801. </w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2004.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalent material parameters governing spalling of a slag-impregnated refractory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blumenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 264-268, pp.1751-1754. </w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.264-268.1751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite element formulation to identify damage fields: The equilibrium gap method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 62, pp.189-208. </w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.1057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Aluminum Reinforcement on the Dynamic Fragmentation of SiC Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Louvigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 28, pp.1061-1076. </w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0734-743X(03)00034-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage of slag-impregnated refractory in steel ladles, influence of interstitial pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blumenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicates Industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (1-2), pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Reliability of Brittle Materials: The Issue of Crack Arrest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 125, pp.333-340. </w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.1580854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of saturated porous media to cyclic thermal loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27, pp.883-904. </w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Effects and Deconvolution in Submicrometre EPMA: Application to Binary Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32, pp.345-362. </w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/xrs.651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of surface and volume defects in the fracture of glass under quasi-static and dynamic loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 316, pp.42-53. </w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3093(02)01936-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Probabilistic-Deterministic Transition Involved in a Fragmentation Process of Brittle Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brajer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81, pp.1241-1253. </w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7949(03)00039-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and modelling of the compressive behaviour of two SiC ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (10), pp.987-1002. </w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-6636(02)00321-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and multiple fragmentation of brittle geomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Cordeiro da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Génie Civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7, pp.973-2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la correlation d'images numériques à l'identification de champs de propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Societe Francaise de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 139, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective toughness of heterogeneous brittle materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vandembroucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.743-749. </w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0997-7538(03)00078-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Displacement Field Measurements of Compressed Mineral Wool Samples by Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumedijen Raka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Baudequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cantelaube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, IP 41, pp.6815-6828. </w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.41.006815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Fragmentation of Brittle Solids: A Multi-Scale Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (1), pp.105-120. </w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0997-7538(01)01187-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPMA Measurements of Diffusion Profiles at the Submicrometre Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mikrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 139, pp.3-10. </w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s006040200032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of elastic parameters by displacement field measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 330, pp.403-408. </w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01476-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002934v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation Image Velocimetry: A Spectral Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41, pp.108-115. </w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.41.000108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relevance of Mean Field to Continuum Damage Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 116, pp.219-229. </w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1020131031404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of damage fields using kinematic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 330, pp.729-734. </w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01524-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On crack arrest in ceramic / metal assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 115, pp.251-272. </w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:101639991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Approach to Displacement Evaluation From Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Wagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17, pp.247-252. </w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2002019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Life of Ni/Cu Bellows: Effect of Diffusion on Thermomechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defect and Diffusion Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 203-205, pp.61-80. </w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.203-205.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de modèles de comportement de matériaux solides : utilisation d'essais et de calculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies et Formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 100, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Multiaxial Test on a C/C Composite by Using Digital Image Correlation and a Damage Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (3), pp.318-328. </w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02410989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isochronous analysis of the behaviour of ceramic-matrix composites under thermomechanical cyclic loading conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick A Leckie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 61 (15), pp.2231-2238. </w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0266-3538(01)00117-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Image Correlation used to Analyze the Multiaxial Behavior of Rubber-like Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, pp.169-187. </w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0997-7538(00)01135-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement et de la rupture des matériaux sous sollicitations dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (5), pp.521-537. </w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1296-2139(00)01057-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental approach and modeling of the compressive behaviour of two SiC grades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (PR9), pp.Pr9-735-Pr9-740. </w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20009122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the measurement by EDX of diffusion profiles of Ni/Cu assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, European Edition, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic approach to predict the very high-cycle fatigue behaviour of spheroidal graphite cast iron structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Billardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23 (2), pp.173-180. </w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1460-2695.2000.00228.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Damage Model for the Dynamic Fragmentation of Brittle Solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 183, pp.247-258. </w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(99)00221-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile Damage in Concrete: Analysis of Experimental Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Boudon-Cussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 125 (8), pp.906-913. </w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9399(1999)125:8(906)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mechanical behaviour under cyclic loading of ceramic matrix composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick A Leckie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 250 (2), pp.256-263. </w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(98)00599-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIGH-CYCLE FATIGUE BEHAVIOUR OF SPHEROIDAL GRAPHITE CAST IRON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Yaacoub Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Billardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 21 (3), pp.287-296. </w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1460-2695.1998.00293.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the characteristic scales involved in a fragmentation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2nd European Mechanics of Materials Conference on Mechanics of Materials with Intrinsic Length Scale : Physics, Experiments, Modelling and Applications, 08 (PR8), pp.Pr8-119-Pr8-126. </w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1998815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The behavior of ceramic-matrix composites under thermo-mechanical cyclic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick A Leckie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 58 (5), pp.779-783. </w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0266-3538(97)00169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre descriptions probabiliste et continue du comportement mécanique de composites à matrice fragile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8, pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mechanical behavior of fiber-reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Feillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 39 (3-4), pp.273-282. </w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0263-8223(97)00119-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimate strength properties of fiber-reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Feillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 56 (3), pp.225-235. </w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0951-8320(97)00094-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Approach for Fragmentation of Brittle Materials under Dynamic Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 325 (12), pp.685-691. </w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8069(97)82333-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum Description of Damage in Ceramic-Matrix Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick A. Leckie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16 (1), pp.53-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix cracking and debonding of ceramic-matrix composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick A Leckie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 33 (8), pp.1209-1220. </w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0020-7683(95)00067-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue failure maps of heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Billardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 22 (1), pp.11-21. </w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0167-6636(95)00022-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Failure of Ceramics Due to Subcritical Crack Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kadouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lambelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 118 (3), pp.343-348. </w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2806816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Potential to Model the Behavior of Fiber-Reinforced Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Feillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 323, pp.377-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization due to Damage in Two-Direction Fiber-Reinforced Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-L. Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Leckie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 63 (2), </w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2788867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité de matériaux avec défauts en propagation stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 320, pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimate tensile strength during fatigue of fiber-reinforced ceramic-matrix composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 22 (4), pp.401-406. </w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0093-6413(95)00042-P⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-mechanics and continuum damage mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. A. Leckie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 65 (7), pp.437 - 456. </w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00835656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncoupled and coupled approaches to predict macrocrack initiation in fiber reinforced ceramic matrix composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Lennart Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick A Leckie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 29 (4), pp.365-377. </w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0263-8223(94)90104-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile and flexural ultimate strength of fiber-reinforced ceramic-matrix composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick A. Leckie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony G. Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 31 (7), pp.1035 - 1045. </w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0020-7683(94)90010-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Breakage and Fiber Pull-Out of Fiber-Reinforced Ceramic-Matrix Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick A. Leckie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13 (6), pp.731-749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCALIZATION AND ULTIMATE TENSILE STRENGTH OF FIBER-REINFORCED CERAMIC-MATRIX COMPOSITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 21 (4), pp.297-302. </w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0093-6413(94)90051-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Average Pull−Out length of Fiber−Reinforced Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 319, pp.1123-1128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress Heterogeneity Effect on the Strength of Silicon Nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 75 (3), pp.700-702. </w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1151-2916.1992.tb07861.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Approach to the Rupture of Brittle Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 11 (6), pp.753-765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des contraintes et rupture des matériaux fragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Billardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 315, pp.1293-1298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization due to damage in fiber-reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per-Lennart Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick A. Leckie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 29 (24), pp.3221-3238. </w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0020-7683(92)90037-T⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue initiation in heterogeneous brittle materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 18 (6), pp.409-414. </w:t></w:r><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0093-6413(91)90054-Z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current-conductance and stress-elastic modulus correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fokwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusepe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1 (3), pp.265-272. </w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp2:1991167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00247515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre la distribution des défauts et la distribution de la contrainte à rupture pour des matériaux à comportement fragile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 311, pp.573-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance mécanique des matériaux et des structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. 2016, 978-2100749317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corrélation d’images : un outil de mécanique expérimentale. Première partie: Principes généraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Essais &amp; Simulations. Num 108, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance mécanique des solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Collection Sciences Sup, 978-2100507122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive full-field measurements via Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vadim Silberschmidt (Edt.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Elsevier, pp.3-56, 2024, 978-0-323-90647-0. </w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-90646-3.00021-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-disciplinary Approach for Mechanical Metamaterial Synthesis: A Hierarchical Modular Multiscale Cellular Structure Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Erden Yildizdag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuong Anthony Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holm Altenbach; Andreas Öchsner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Art and Future Trends in Material Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 100, Springer, pp.485-505, 2019, Advanced Structured Materials, 978-3-030-30354-9. </w:t></w:r><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30355-6_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Digital Image Correlation for the Analysis of the Dynamic Behavior of Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Micro-World Observed by Ultra High-Speed Cameras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-206, 2018, 978-3-319-61490-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early strain localization in strong work hardening aluminum alloy (2198 T3): 3D laminography and DVC measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Lamberti, M.-T. Lin, C. Furlong, C. Sciammarella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancement of optical methods in experimental mechanics, volume 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.15-17, 2018, Proceedings of the 2017 Annual Conference on Experimental and Applied Mechanics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental-Numerical Validation Framework for Micromechanical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jurica Sorić, Peter Wriggers, Olivier Allix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling of Heterogeneous Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86, Springer, pp.147-161, 2018, Lecture Notes in Applied and Computational Mechanics book series (LNACM), </w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65463-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Stereocorrelation for 3D Thermomechanical Field Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancement of Optical Methods in Experimental Mechanics vol.3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.83-88, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02442317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of regularized DVC to analyze strain localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Jin, C. Sciammarella, S. Yoshida, L. Lamberti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancement of optical methods in experimental mechanics, volume 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for experimental mechanics, pp.161-166, 2015, 978-3-319-06985-2. </w:t></w:r><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06986-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Damage with Digital Image Correlation: C. Applications to Composite Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano to Macro Scale for Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1301-1322, 2014, </w:t></w:r><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-5589-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study of 3D Digital Volume Correlation of synchrotron radiation laminography data for displacement field measurement during ductile crack initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Jin, C.Sciammarella, C. Furlong, S. Yoshida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging methods for novel materials and challenging applications, volume 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for experimental mechanics, pp.211-215, 2013, 978-1-4614-4234-9. </w:t></w:r><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-4235-6_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full-field measurements and identification in solid mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.157-190, 2013, Mechanical engineering and solid mechanics series, 978-1-84821-294-7. </w:t></w:r><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118578469.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital X-ray tomography Volume Correlation of Rock Wool During Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of Imaging Techniques to Mechanics of Materials and Structures, Volume 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.315--316, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rupture des materiaux à comportement fragile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Pierre et Marie Curie - Paris VI, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00460367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDOMMAGEMENT, RUPTURE ET CHANGEMENTS D'ÉCHELLES DANS LES MATÉRIAUX HÉTÉROGÈNES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Pierre et Marie Curie - Paris VI, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00460369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (232)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination expérimentale de l’énergie de fissuration de bétons coquillers par corrélation d’images numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Arinloye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martin--Cavaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Toolset to Calibrate Models from Heterogeneous Experimental Data: What are the Industrial Requirements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science, DTE - AICOMAS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifiability Classes: A Novel Framework for Evaluating Parameter Identifiability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Experimental Mechanics Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par essais virtuels de l'instrumentation multivue et multiéchelle des essais en compression diagonale sur des panneaux en maçonnerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Boundary Conditions: Application to the Ariane 6 Dual Launch Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pradelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary conditions and constitutive parameter identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics - iDICs 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de paramètres élastiques hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pierre Léo Haustrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debonding quantification via Digital Volume Correlation. Application to a mortar reinforcement pull-out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benboudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Maaroufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics - iDICs 2024 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of fracture properties at the interface between CMC and EBC at room and high temperatures using full field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vandellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 - 21st European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.54-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test optimization for the identification of elastic and orthotropic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ballere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Swiergiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 - 21st European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de longueur de fissure d'interface en température entre une barrière environnementale et un substrat composite à matrice céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vandellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental mechanics and fracture: Toward a big data approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental mechanics and fracture: Toward a big data approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de longueur de fissure d'interface en température entre une barrière environnementale et un substrat composite à matrice céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vandellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2023 - JNC23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation techniques for patient-specific simulation of vertebrae with metastasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Nadal Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ródenas Juan José</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Gothenborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear loading dominated damage mechanisms and strain localization studied by multiscale in situ 3D laminography imaging, EBSD and Digital Volume Correlation for AA2198-T8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC18 – 18th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided hierarchical in situ X-ray nano-laminography enabling the investigation of damage nucleation in alloy sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Suhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jussi-Petteri Suuronen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Conference for Research with Synchrotron Radiation, Neutrons and Ion Beams at Large Facilities (SNI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical region-of-interest tracking for in situ nano-scale X-ray laminography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Suhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jussi-Petteri Suuronen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Tomography of Materials &amp; Structures (ICTMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de réseaux de fissures par fatigue thermique à grand nombre de cycles d aciers inoxydables austénitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rouesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04596660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corrélation d'images numériques pour le suivi de l'endommagement des optiques du Laser MégaJoule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Néauport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2022 - 25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ tensile tests for mechanical characterization of steels with complex microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mollens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress and Exhibition on Advances Materials and Processes - EUROMAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASMET, Sep 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the identification and validation of fracture mechanics models for curved crack in mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliaksandra Tsitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernachy-Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Bresciani Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Computational Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Baton Rouge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain and damage interactions under plane strain conditions: 3D in situ measurements for different microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Aluminum Alloys ICAA17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observation of damage evolution in alloy sheet materials via synchrotron micro- and nanolaminography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Shkarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In situ observation of damage evolution in alloy sheet materials via synchrotron micro- and nanolaminography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nd: Phosphate split-slab liquid cooled kJ amplifier for high power laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chonion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid State Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, France. pp.JTu3A.30, </w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2019.JTu3A.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation of Laminographic and Tomographic Images: Results and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Colloqium of IRTG 1627 ViVaCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du chargement et de l'endommagement d'un acier inoxydable sous sollicitations de fatigue thermique à grand nombre de cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02394070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation d’images tomographiques : état de l’art et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of global digital volume correlation: What has been achieved?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipe Eikologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nonlinear Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage à partir de mesures de champs de lois de plasticité cristalline pour les aciers des réacteurs nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Mesures de champs en mécanique expérimentale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation: Progress and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference and Exposition on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Reno, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection-based measurement and identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reno, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developpement d'un algorithme de FEMU-TU pour l'identification de propriétés thermomécaniques d'un CMC à hautes températures à partir de mesures de champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of FE-based DIC to measure the kinematics of metamaterials at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Barchiesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell'Isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint MEMOCS Workshop on Models of Complex Materials and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Arpino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D analysis of void coalescence mechanisms in nodular cast iron based on finite element computation driven by digital volume correlation and laminography in-situ observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of void arrangement on ductile damage mechanisms in nodular cast iron: in situ 3D measurements and micromechanical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Size-Effects in Microstructure and Damage Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lyngby, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical field measurements by hybrid stereocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PM2018 - Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02417318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of local strain in nodular graphite cast iron at the onset of coalescence by means of 3D numerical modeling combined with X-Ray laminography and digital volume correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantifications for Multiview Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 SEM annual conference and exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Greenville, SC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Relevant Mechanical Information From 4D Tomography Data Using Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Madi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From big data to key data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Volume Correlation: Review of Progress and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Workshop on Advances in X-ray Imaging: Expanding the Frontiers of Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Harwell, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified framework for the identification of constitutive parameters from experimentally measured displacement fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and mechanics of random structures: from morphology to material properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Saint-Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of imaging and kinematic field measurements for the study of the dynamic behavior of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pattofatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Impact Loading of Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-instrumentation of very high temperature tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Greenville, United States. </w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95074-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On deformation and damage micromechanisms in strong work hardening 2198 T3 aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Annual Technical Meeting of the Society of Engineering Science (SES2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Leganés, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Big Data to Key Data: Today's Challenges and Tomorrow's Opportunities in Experimental Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Annual Technical Meeting of the Society of Engineering Science (SES2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Leganés, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High cycle thermal fatigue of austenitic stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intégration de données mesurées dans les simulations numériques à l’échelle microscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es journées multiéchelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiography-based mechanical identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau dispositif expérimental pour la réalisation d'essais de fatigue thermique à grand nombre de cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Franciliennes de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical simulations and analyses based on synchrotron 3D imaging for nodular cast iron tested under different stress states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M (Société Française de Métallurgie et des Matériaux), Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics-Based 4D Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th annual Tomography for Scientific Advancement (ToScA) symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Portsmouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Validation Framework for Micromechanical Simulations Based on 3D Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th GACM Colloquium on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intégration de données mesurées dans la simulation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eikology Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of ductile fracture at the microscale combined with x-ray laminography and digital volume correlation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 20th International ESAFORM Conference on Material Forming (ESAFORM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp.Article number 160016, </w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5008191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-model dialectic: the case of 4D mechanical tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Data-BEST 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the integration of measured data in numerical simulations at the microscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDICs conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et quantification de l'endommagement dans des composites particulaires par tomographie et corrélation d'images volumiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault de Francqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Mécanique de l’endommagement et de la rupture en l’honneur d’André Dragon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Futuroscope Chasseneuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image correlation & Fracture mechanics: Brittle Fracture of Ceramics and Refractories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carpiuc-Prisacari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMENIMA, Graduiertenkolleg GRK 1860</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage evaluation and measurement via correlation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eikology Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Kolloquium, Graduiertenkolleg 2075</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses en fatigue à grand nombre de cycles : Apport des approches probabilistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix années d'eikologie : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eikology Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans de l'Institut Farman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Validation Framework for Micromechanical Simulations Based on Synchrotron Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement ductile : mesures volumiques et simulations micromécaniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modesar Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental database with full field measurements for mixed-mode crack propagation in concrete: comparison between experimental and numerical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Carpiuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kyrylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of 9th International Conference on Fracture Mechanics of Concrete and Concrete Structures (FraMCoS-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'apport de l'imagerie et des mesures de champs cinématiques pour l'analyse du comportement dynamique des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pattofatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du groupe de travail MécaDymat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Illkirch-Graffenstaden, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape, displacement and mechanical properties from isogeometric multiview stereocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based 4D tomography for mechanical testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM XIII International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Validation of Crystal Plasticity Models for the Nuclear Energy Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-scale and multi-physics materials modeling for advanced industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la corrélation d'images volumiques à l'étude de l'endommagement de mousses fragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques d'Imagerie pour la Caractérisation des Matériaux et des Structures du Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observations of strained bands and ductile damage in thin aluminum alloy sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of 3D displacement field from few tomographic projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of 3rd International Congress on 3D Materials Science (3DMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Via XRD of Residual Stresses Due to Mechanical Treatment of Ti5553 Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Voillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lou Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Billardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.1599-1603, </w:t></w:r><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119296126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Digital Volume Correlation for the Identification of the Crushing Behavior of Plaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Brajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging of Construction Materials and Geomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure d'efforts de coupe par corrélation d'image (DIC) avec caméra ultra-rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Campocasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poulachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Manufacturing'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Validation Framework for Micromechanical Simulations based on Synchrotron Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A F Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Shakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of heterogeneous structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Evaluation of Stress Triaxiality Fields via Integrated DIC: Influence of Mesh Discretization and Mesh Type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Paulien-Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Annual International-Digital-Imaging-Correlation-Society Conference / Society-for-Experimental-Mechanics Fall Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Philadelphia, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized InfraRed Image Correlation Applied to Laser-Induced Thermal Shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QIRT 2016 - Quantitative InfraRed Thermography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation de la tomographie en mécanique des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Smaniotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérisation et Métrologie des Formes Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE ANALYSIS OF CANVAS WRINKLING VIA ISOGEOMETRIC STEREOCORRELATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech Colloquium 569 - Multiscale Modeling of Fribrous and Textile Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Châtenay Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of XRD Stress Analyses Combining in-situ Tests and Integrated Peak Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Voillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Billardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lou Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Residual Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sydney, Australia. pp.91 - 96, </w:t></w:r><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781945291173-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of 3D displacement fields from few tomographic projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Brussels, France. </w:t></w:r><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2227904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable control for mixed-mode concrete fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carpiuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kazymyrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Innovations in Nuclear Civil Engineering (TINCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isogeometric Stereocorrelation: An Optical Tool for Structural Engineering Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Processes in Combined Digital Optical and Imaging Methods applied to Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Monte Verita, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo-DIC using high magnification infrared and visible cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation et identification intégrée à la corrélation d'images de paramètres de lois élastoplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet DICCIT : des outils pour la comparaison essai/calcul et l'identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of ductile failure under low triaxialities early strain localization precedes crack path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ante Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Taillandier-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on DUCTILE FAILURE AND LOCALIZATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres caractéristiques de processus de fragmentation dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endommagement et loi de comportement sous sollicitations dynamiques : Modélisation et expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre mesures de champs et calculs de plasticité cristalline à la surface de polycristaux d'acier austénitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de fatigue thermique par chocs laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farcage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02500836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo-DIC using high magnification infrared and visible cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02500831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual hybrid test to control mixed-mode crack propagation in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Carpiuc-Prisacari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyrylo Kazymyrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of volume correlation to the study of brittle and ductile damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Buljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP MIST Friction, Fracture, Failure [ Microstructural Effects]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging kinematic measurements and crystal plasticity models in austenitic stainless steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2015 Annual Conference and Exposition on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Costa Mesa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMIZATION AND IDENTIFICATION OF A BIAXIAL TENSILE TEST BASED UPON SENSITIVITY TO MATERIAL PARAMETERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMIZATION AND VALIDATION OF A CRUCIFORM GEOMETRY FOR THE IDENTIFICATION OF ELASTOPLASTIC MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de fatigue thermique par choc laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Kinematic Measurements and Crystal Plasticity Models in Austenitic Stainless Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mechanical Engineering Congress &amp; Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Nov 2015, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques enjeux en simulation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMT-Cachan : 40 ans d'Expérimentation - Modélisation – Simulation en mécanique des matériaux et des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique fait son cinéma : De l'apport de l'imagerie et des mesures de champs cinématiques pour l'analyse du comportement dynamique des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pattofatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT : Matériaux sous sollicitations intenses grandes vitesses et fortes pressions : de l'impact à la planétologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of E-Beam Microlithography and SEM Imaging Distortions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM Annual Conference and Exposition on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Greenville, United States. pp.297 - 302, </w:t></w:r><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06986-9_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing with a crack in concrete&amp;quot;: A hybrid test to control mixed-mode crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Carpiuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kazymyrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of ICEM16 - 16th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Image Correlation as a Tool for Monitoring Crack Networks on the Surface of MgO-Based Refractory Castables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael G.M. Saracura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Carlos Pandolfelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Ceramics Congress (CIMTEC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montecatini Terme, Italy. pp.242 - 247, </w:t></w:r><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.92.242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative tests for characterizing mixed-mode concrete fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Carpiuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kazymyrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of 2nd International Conference on Technological Innovations in Nuclear Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corrélation d'images numériques : Une technique multiéchelle au service du Génie Civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagerie quantitative pour la caractérisation des matériaux et des structures du génie civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of crystal plasticity law parameters using kinematic measurements in polycrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM XI - 11th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain. 8 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01037915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of temperature and strain fields during cyclic laser shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Charbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farcage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of 12th International Conference on Quantitative InfraRed Thermography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On 3D Analyses of Crack Initiation and Propagation in Fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lachambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of the fracture toughness on a limestone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Suhett Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sulem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siavash Ghabezloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRM European Symposium - EUROCK 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISRM, Spanish Soc Rock Mech, Univ Vigo, Sch Min Engn, May 2014, Vigo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mécanique en images : mieux que du cinéma ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'AUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Validation of Crystal Plasticity Models: Opportunities and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Behavior of metallic materials used in the nuclear field: from microstructures to structural integrity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Moret-sur-Loing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'amorçage de fissures dans une tôle fine en fatigue oligocyclique et sous sollicitations biaxiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres caractéristiques de processus de fragmentation dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Fragmentation Solide" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'une loi d'endommagement de plâtre à partir de mesures de champs de déplacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouterf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’apport des mesures de champs cinématiques pour l’analyse du comportement dynamique des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pattofatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du groupe de travail MécaDymat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artifact Correction for DVC Measurements Using a Laboratory X‐Ray Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Annual Conference on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Costa Mesa, United States. pp.217-220, </w:t></w:r><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-4235-6_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la corrélation d’images volumiques à la mécanique du matériau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Matériaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Loches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON CHARACTERISTIC PARAMETERS INVOLVED IN DYNAMIC FRAGMENTATION PROCESSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Materials and Interfaces under High Strain Rate and Large Deformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing with a crack in concrete&amp;quot;: a hybrid test to control mixed-mode crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Carpiuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyrylo Kazymyrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE USE OF 3D IMAGES AND 3D DISPLACEMENT MEASUREMENTS FOR THE ANALYSIS OF DAMAGE MECHANISMS IN CONCRETE-LIKE MATERIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Hauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Rebai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Conference on Fracture Mechanics of Concrete and Concrete Structures FraMCoS-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Tolede, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de paramètres d'une loi de plasticité cristalline à partir de mesures cinématiques dans les polycristaux d'acier 316L(N)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, France. 7pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 3D Imaging to Mechanics of Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Imaging and Image Analysis IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental facility for high cycle thermal fatigue tests using laser shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farcage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Fatigue Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.669--675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Measurments of 316L(N) Polycrystals to Identify Parameters of Crystal Plasticity Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, France. pp.27--29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Fractured Samples with Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Indianapolis, United States. pp.327-330, </w:t></w:r><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-9796-8_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Full-field Measurements to Identify Model Parameters of Various Composite Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouldi Ben Azzouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computational and Experimental Mechanics of Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Thuwal, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CORRELATION D’IMAGES NUMERIQUES : UN MOYEN CND ? LIENS AVEC LES CALCULS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier CND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Courbevoie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing DVC at the Voxel Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 SEM Annual Conference &amp; Exposition on Experimental &amp; Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lombard, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-based Calibration of a 3D DIC System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Beaubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lavernhe Taillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM XII International Congress &amp; Exposition on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la formation de réseaux de fissures par un modèle d'endommagement non local à deux seuils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariush Mohammad Seyedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical properties and fatigue of nanocrystalline Ni/Cu electrodeposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, San Francisco, United States. pp.P7.8.1-6, </w:t></w:r><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-821-P7.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Multiaxial High Cycle Fatigue Limit Predictions using Self-heating-based Probabilistic Multiscale Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of COMPLAS XI, XI International conference on computational plasticity fundamentals and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de champs de déformations par stéréocorrélation - Comparaison entre des mesures par jauges, par corrélation d'images et des résultats de simulations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jaminion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tazeroualti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-local damage model for heterogeneous rocks - application to rock fracturing evaluation under gas injection conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Seyedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALERT Geomaterials Workshop, Geomechanical issues in CO2 storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ synchrotron-radiation computed laminography observation of ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo F. Morgeneyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Annual Conference on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Uncasville, United States. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de l'amorçage de microfissures en fatigue uniaxiale par corrélation d'images numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Rupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation d'images volumiques : quelles limites à la résolution spatiale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corrélation d'images numériques : un outil de mécanique expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aussois 2010 - Colloque National MECAMAT « Nouvelles approches en mécanique des matériaux », Aussois (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aussois, France. pp.30-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure-aided digital volume correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-N Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.35002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When X-FEM ideas join the gap between experiments measures and numerical simulations: 3D fatigue crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corrélation d’images : un outil de mécanique expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astelab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voxelwise Digital Volume Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-IMS2010 - 2nd Conference on 3D-Imaging of Materials and Systems, Hourtin (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hourtin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of numerical methods with experiments and measures : application to 3D fatigue crack growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Baietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semi-plenary lecture, ECCM 2010, IV European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D fatigue crack propagation understanding through a combined use of 3D X Tomography, eXtended-Finite Element Method and eXtended-Digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hyannis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics-based Volume Correlation: Applications in Mechanics and Biomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Advanced Imaging Methods for Accurate Deformation, Motion and Shape Measurements (SEM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Columbia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FE-DIC for identification purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM17 - 17th International Conférence on Composite Materials, Edinburgh (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation d'Images Numériques Intégrée pour l'identification de propriétés mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Perie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de lois d'endommagement anisotrope à partir de la corrélation d'images numériques = Identification of anisotropic damage laws using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique de joints adhésifs pour composites GLARE estimé par corrélation d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la conductivité anisotrope de laines minérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the identification of damage laws using full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC2009 - 7th EUROMECH Solid Mechanics Conference, Lisbon (Portugal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Beam and Frame Damage from Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimess 2009, Antwerpen (Belgium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Antwerpen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode hybride analytique / éléments finis étendus pour l'estimation directe des facteurs d'intensité des contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three‐dimensional study of fatigue crack propagation using synchrotron X‐ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Limodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J y Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICF12, 12th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de champs de déplacements 3D par corrélation d'images – Etude métrologique et application sur structures composites = 3D displacement field measurement by digital image correlation – Metrological study and application to composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jaminion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tazeroualti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures et suivi d'endommagement en fatigue mécanique par corrélation d'images numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Rupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malesys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des facteurs d'intensité de contraintes KI, KII des essais de fissuration en dynamique du matériau composite verre/époxy, unidirectionnel, des éprouvettes de type CLS (Cracked Lap Shear) par la technique de Corrélation d'image et la modélisation d'Elément Finis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fitoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Digital Image Correlation technique applied to in situ loaded foam-like materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC2009 - 7th EUROMECH Solid Mechanics Conference, Lisbon (Portugal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des propriétés élastiques d'un matériau enchevêtré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the specificity of electrochemically-actuated micromechanical sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kanoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nanomechanical Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Mainz, Germany. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous measurement of kinematic and complementary fields for MEMS structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Conference and Exposition on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orlando, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisation of fatigue properties of steel Sheet with surface effect by use of infrared thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Photomechanics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of discontinuous displacement fields by extended 3D image correlation using x-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tinnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Congresses on Theoretical and Applied Mechanics (ICTAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Adélaïde, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une mesure thermique des effets de surface en fatigue à grand nombre de cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Colloque National Mecamat / Ecole de Mécanique des Matériaux 'Procédés de Transformation des Matériaux de Structure'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du facteur d'intensité des contraintes à partir d'un champ cinématique mesuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for millikelvins? Be sensitive and sensible!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of LMT Cachan and CRI-SIMLab Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision d'essais d'auto-échauffement sous chargements multiaxiaux hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Colloque National Mecamat / Ecole de Mécanique des Matériaux "Fatigue des Matériaux et des Structures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination rapide des propriétés en fatigue à grand nombre de cycles à partir d'essais d'auto-échauffement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Colloque National Mecamat / Ecole de Mécanique des Matériaux "Fatigue des Matériaux et des Structures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision de limite d’endurance sous chargements multiaxiaux hétérogènes par essais d’auto-échauffement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous fatigue properties by use of thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Thermosense XXIX - 29th Annual Infrared Thermography Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of multiaxial fatigue properties by thermal measurements under tension-torsion loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of ICFFM8 2007 - 8th International Conference on Multiaxial Fatigue Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de champs de sources de dissipation : application à la détermination rapide de la courbe d’auto-échauffement d’un matériau à partir d’une éprouvette diabolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique des objets micrométriques : quelle mesure pour quelle identification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification from multi-physics full-field measurements at the micrometer scale : the electro-elastic coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kanoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Experimental Mechanics (ICEM 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandroupolis, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la sensibilité au bruit pour l'identification de facteurs d'intensité des contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue thermique à grand nombre de cycles d'un acier inoxydable austénitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malésys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision du comportement thermomécanique de laines minérales avec des mesures de champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast identification of HCF properties by self-heating measurements under cyclic loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Fatigue Design 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of adsorption-induced mechanical loading on microcantilevers using full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Experimental Mechanics (ICEM 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandroupolis, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'allumage mécanique sous impact modéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle probabiliste pour la description du faïençage thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malesys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure simultanée de champs cinématiques et de chargement pour l'identification du couplage électroélastique à l'échelle micrométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kanoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progrès récents en corrélation d'images : de la mesure de champs à l'identification de propriétés mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage électro-elastique et adsorption : vers une nouvelle instrumentation en chimie analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kanoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du couplage électro-elastique à partir de mesures de champs multi-physiques à l'échelle micrométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kanoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probalistic approach for the fatigue life prediction of stuctures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Fatigue Design 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la transformation austénitique au chauffage d'un acier martensitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Billardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Mecamat / Ecole de Mécanique des Matériaux "Approches multiéchelles en mécanique des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Aussois, France. pp.CD rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a damage law by using full field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC 2006 - 6th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-mechanism continuum damage model for elasto-(visco) plastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Billardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC 9 Euromech-Mecamat - 9th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Moret-sur-Loing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00070967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de champs de déplacement d'une micro-poutre soumise à l'adsorption de molécules - identification de paramètres mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Mecamat / Ecole de Mécanique des Matériaux "Approches multiéchelles en mécanique des matériaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de champs cinématiques et identification de paramètres mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Mecamat / Ecole de Mécanique des Matériaux "Approches multiéchelles en mécanique des matériaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la corrélation d'images pour déterminer les paramètres élastiques d'un enrobé bitumeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Mecamat / Ecole de Mécanique des Matériaux "Approches multiéchelles en mécanique des matériaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An identification of high cycle fatigue properties by using temperature measurements under biaxial loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue 2006 - 9th International fatigue Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic approach of the formation of thermal fatigue cracks networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malesys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue 2006 - 9th International fatigue Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'allumage mécanique sous impact modéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Mecamat / Ecole de Mécanique des Matériaux "Approches multiéchelles en mécanique des matériaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la transformation austénitique au chauffage d'un acier martensitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Billardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Mecamat / Ecole de Mécanique des Matériaux "Approches multiéchelles en mécanique des matériaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two limestones under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mencacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGS'2006 - 1st Euro-mediterranean Symposium on Advances in Geomaterials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of elastic moduli and Poisson coefficient of thin silicon-based joint using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puyo-Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cocoa Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and parameter identification using non-contact loading and full-field measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 SEM Annual Conference and Exposition on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse strategy from displacement field measurement and distributed forces using FEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lemosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 SEM Annual Conference and Exposition on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des propriétés élastiques et du chargement d'une structure micrométrique par mesure de champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de champs de déplacements pour des MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Digital Image Correlation to Analyze the Mechanical Properties of Brittle Matrix Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puyo-Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of digital image correlation to analyze the mechanical properties of brittle matrix composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puyo-Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">107th Annual Meeting, Exposition and Technology Fair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des paramètres élastiques d'un enrobé bitumineux à partir d'un essai structurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hammoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hamlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque "Nouveaux Moyens Optiques pour l'Industrie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal evaluation of the mean fatigue limit of a complex structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermosense XXVII - 27th Infrared Thermography and Measurements Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la limite d'endurance moyenne par thermographie. Exemple sur structure complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque "Nouveaux Moyens Optiques pour l'Industrie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation dynamique des roches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mencacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Mecamat "Mécanismes et mécanique du comportement, de la dégradation et de la rupture des matériaux sous sollicitations dynamiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de coefficients d'élasticité : utilisation de jauge de contrainte diffuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilité de rupture en fluage à haute température de l'acier 16MND5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vereecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Billardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling and evaluation of rock fragmentation by explosive energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mencacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d EFEE World Conference on Explosives and Blasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic model for the formation and propagation of crack networks in high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Mohammad Seyedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malesys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICF 11 - 11th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toughness measurement in brittle materials from digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICF 11 - 11th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue limit evaluations of a complex structure by using temperature measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSSM 2005 - 4th International Conference on Advances in Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and parameter identification using non-contact loading and full-field measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la limite d'endurance moyenne par thermographie. Exemples sur structure complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International Franophone du cub SFO/CMOI "Méthodes et techniques optiques pour l'industrie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting constitutive parameters from full-field measurements: a review of identification methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grediac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Mechanics of Materials Conference on Material and Structural Identification from Full-Field Measurements (EMMC 8: Euromech-Mecamat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving elastic property field and loading pattern on a structure using full-field measurements : identifiability conditions and sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC 8 : Euromech-Mecamat - 8th European Mechanics of Materials Conference on Material and Structural Identification from Full-Field Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal evaluation of the mean fatigue limit of a complex structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ThermoSense XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Orlando, Floride,, United States. pp.255-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue multiaxiale : un point de vue probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting constitutive parameters from full-field measurements : a review of identiication methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grediac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cachan, France. pp.CdRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de champs d'endommagement à partir de mesures cinématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">influence of corrosion on the mechanical behaviour of rebars in reinforced concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ouglova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bompard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Petre-Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroccor 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, nice, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stresses in the working lining of a ladle during the steel refining process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Fourth International Symposium Advances in Refractories for the Metallurgical Industries IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Ontario, Canada. pp. 39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mechanical properties by displacement field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Euromech Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tessalonique, Grèce, France. p 294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization in an elasto-viscoplastic medium subjected to a cyclic thermal loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Blacksburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical constitutive law for dissymmetric viscous behaviour of refractory materials at high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blumenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unitecr'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Osaka, Japan. pp. 280-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de couplages mécano-chimiques dans un multimatériau Ni/Cu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the identification of the diffusion ageing mode of Ni/Cu assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Diffusion in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Paris, France. pp.1445-1450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1786"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Marae Djouda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legroux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-17115-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrija Zaplati&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Chang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvonimir Tomi&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2026.110787" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Valmalle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2026.105561" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490427v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chedozeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Ouhab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Vermaak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degrenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2026.116027" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizhou Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueling Qin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Jin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Jiang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2026.103944" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454947v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Touz&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2026.111849" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vintache" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mathieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113768" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhe Lian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc St-Pierre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2026.105602" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590889v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-026-03052-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Hao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingtao Mao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ju" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2026.111989" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01210-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504583v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lingua" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sanner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kammer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2026.105483" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Huchette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Archer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vandellos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116886" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111570" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830346v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bodnar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Grashorn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117672" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kosin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Smaniotto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tarantino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ade131" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694801v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Gourri&#233;rec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111946" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193661v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mandic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Kosin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salvi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabriella Tarantino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/adf5db" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498249v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Destruhaut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085982v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-025-00862-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024057v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spagnuolo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Eremeyev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Annibale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113349" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058826v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-025-00296-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913244v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marae Djouda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Bouaziz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01138-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118956v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02707-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Haustrate" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110682" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002391v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105654" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835449v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Kosec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.112079" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156452v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldane Yvana Kamani Tienkoue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Marae-Djouda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouaziz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.70041" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Fiocco Sciuti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vargas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Guerrero" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Marante" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865231174840" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962046v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Langlois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01166-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282203v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ciallella" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Murcia Terranova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865251386430" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180848v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2025.109696" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743622v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangyu Yang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangao Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingjie Wei" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105178" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343331v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wick" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116689" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663846v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gabriella Tarantino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109612" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691909v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Bi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Liu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Liu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02466-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642699v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon M. Kolditz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Dray" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110298" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436627v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israe Hamadouche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Seyedi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01038-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367117v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109824" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653493v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hamadouche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116737" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367094v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giorgio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barchiesi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Alaimo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cattenone" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112554" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781834v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361420v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.111057" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04677962v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pierre L&#233;o Haustrate" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117343" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572922v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vargas Maginador" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Paganotto Zago" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Furlan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Afonso Ang&#233;lico" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-mr-2024-0072" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780543v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mollens" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guery" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loisnard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576724008392" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216079v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mandi&#263;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16186300" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367049v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vrgo&#269;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/csm.2023.12.6.503" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216084v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hallo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Abdelmoumni-Prunes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grosjean" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me N&#233;auport" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lacombe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.484277" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368666v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-023-03504-y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079561v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele De Angelo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurettin Yilmaz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erden Yildizdag" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Misra" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2023.104419" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950455v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2023.109932" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367067v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Skozrit" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/csm.2023.12.5.445" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956964v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bresciani Canto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03093247221141490" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367595v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Spagnuolo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105063" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216087v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Turpin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Berny" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116217" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367138v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksandra Tsitova" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104715" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950491v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hurst" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Morgeneyer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Suhonen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Buljac" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-27035-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782687v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.09.040" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216100v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127447" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951335v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele La Valle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112129" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950471v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108127" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916417v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104552" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911646v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Fouchier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zerrad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.481048" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881223v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2022.107988" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211215v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Kong" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104558" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079703v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.192" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594926v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Nejadsadeghi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2022.107184" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494441v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Shariati" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saadati" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Weddfelt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L Larsson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3303" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750879v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J&#228;nicke" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vintache" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farina" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2022.100302" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705005v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouterf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-022-02991-9" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358134v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Al Dandachli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-021-00778-7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723417v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576722004265" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482296v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Angelo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111402" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494141v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Erden Yildizdag" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinelli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cazzani" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865211052670" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358220v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R B Canto" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2021.106813" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708860v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Roth" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Ganzenm&#252;ller" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gutmann" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneeth Jakkula" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15134490" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626799v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Manuel Trejo-Navas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7501" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494994v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03093247211060217" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300104v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zaplati&#263;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Tomi&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D &#268;akmak" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-021-00762-1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847610v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emaad Gerami" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2022.104020" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482354v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Bartulovi&#263;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Bubalo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/csm.2022.11.1.015" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490633v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Curt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Capaldo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2021.106842" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792835v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavigne" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perney" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre Alain Bordas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105490" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706227v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutmann" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104379" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723672v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Kasmi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125032" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613282v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pin Hounlonon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Kouchad&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.107" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705439v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vargas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.06.070" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482356v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan &#268;akmak" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/csm.2022.11.2.133" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110419v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berny" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Archer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mavel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-021-00690-0" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300140v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106576" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456755v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vitse" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddin Iskef" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324720910887" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235738v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2021.106674" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066228v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Cosseron" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mell&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Diebold" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104192" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491141v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parreault" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Roquin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Donval" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.433862" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118861v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouene Zouaoui" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13431" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884633v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Misra" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dell'Isola" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-020-00636-y" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621119v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Chemkhi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bouaziz" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kauffmann" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.11.161" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250030v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Khadyko" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2021.103028" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916960v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Minguet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soulas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lafargue-Tallet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chalumeau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pommies" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/abafe1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555028v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V F Sciuti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V C Pandolfelli" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Santos" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smaniotto" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.04.055" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974410v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auger" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324720976625" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954418v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.09.036" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482350v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/csm.2021.10.6.545" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154244v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.02.055" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230384v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Andreaus" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2021.103924" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310448v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.107931" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358024v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Albertini" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Kammer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.035501" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282215v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.07.011" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300109v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/TOF.452024020" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104704v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Pinelli" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.01.023" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440185v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etievant" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quinsat" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thiebaut" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2020.106030" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311432v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauchene" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ab461e" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061580v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charbal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Dufour" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00500-8" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910810v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neggers" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2020.106316" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425134v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charbal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Soner S Cinoglu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00576-2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066086v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Shariati" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Saadati" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Weddfelt" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Lennart Larsson" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants8120106" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910819v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiu&#227; Caldeira de Melo" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Canto" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.08.002" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884648v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00170-5" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916243v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.11.008" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310247v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Curt" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capaldo" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2019.105896" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555911v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tsitova" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bary" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12364" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02783261v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.06.009" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404383v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barchiesi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dell'Isola" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2019.103466" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555887v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324720927102" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424569v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R Eugster" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell&#8217;isola" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286519891228" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189645v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00151-6" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148780v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.06.005" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010262v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiwei Shi" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Latourte" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.02.001" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01950835v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante F Buljac" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.11.039" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156727v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Naylor" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagiano" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hirsekorn" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Renollet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00529-9" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261225v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gamot" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasserre" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Richard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Swiergiel" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324719874924" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156824v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00806-x" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266570v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150077v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C035343" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055605v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathieu" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.03.001" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049870v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vincent" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.02.036" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926380v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324718810593" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273328v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Carpiuc-Prisacari" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrylo Kazymyrenko" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105867" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096299v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.04.007" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829943v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Alibert" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Lekszycki" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Grygoruk" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-018-0689-8" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924594v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shariati" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saadati" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouterf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Weddfelt" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Larsson" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-018-1646-3" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055553v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Rodrigues" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.03.009" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698500v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guy" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-018-1432-2" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744752v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Neggers" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taillandier-Thomas" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0390-7" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767392v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2018.04.010" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744738v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Voillot" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lou Lebrun" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Billardon" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0391-6" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809213v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mavel" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2018.06.004" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674568v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault F Taillandier-Thomas" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas F Helfen" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324717748097" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674562v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Melo Grabois" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romildo Dias Toledo Filho" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.12.015" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849282v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.07.039" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878095v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roux" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aae3d5" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674565v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gonnet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grau" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.06.037" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791894v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Turco" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Pawlikowski" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell 'Isola" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.05.015" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710066v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.01.026" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674581v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.08.005" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858266v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.07.167" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636255v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-017-9234-3" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710068v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2018.1425955" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847191v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324718797765" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633741v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa9818" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710075v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5788" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710087v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.01.008" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674573v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forquin" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. L Larsson" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20160072" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674574v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Brajer" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.12.004" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970210v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.04.006" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674542v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-017-2585-2" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549229v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Bertin" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.04.001" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383929v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brajer" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hild" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.09.011" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674577v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12233" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674541v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-017-2586-1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591751v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Callahan" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perlade" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Schmitt" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.08.042" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549224v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Carpiuc" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.03.001" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480982v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doitrand" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fagiano" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.02.018" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480988v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpiuc-Prisacari" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kazymyrenko" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.01.013" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633737v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tudisco" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tengattini" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E And&#242;" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa7b48" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481782v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Augustins" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Billardon" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boudevin" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12495" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549237v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.03.013" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576722v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.05.003" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-231Q1H9C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480980v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1357-0" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380003v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577516015812" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01471645v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.02.018" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518925v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2017.03.009" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383922v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.07.012" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303523v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.01.008" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303532v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvonimir Tomicevic" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Kodvanj" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.02.010" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383909v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.07.013" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361336v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baizeau" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Campocasso" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rossi" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulachon" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2016.07.016" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383958v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schneider" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.02.018" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480976v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Lindner" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paulien-Camy" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0555-3" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303516v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2015.09.011" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383970v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Taillandier-Thomas" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.025501" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383950v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/27/9/095006" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304031v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.03.006" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385406v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0052-z" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310582v2" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0070-z" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383975v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12178" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383919v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B Canto" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.07.007" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310297v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Dubreuil" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0158-x" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383905v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0168-8" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303519v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324715614759" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383890v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R Billardon" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-015-0448-z" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387657v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Affagard" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Guimard" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.10.007" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383934v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.06.007" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383893v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-015-0487-5" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383887v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaowei Du" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan P M Hoefnagels" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.06.039" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335740v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charbal" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poncelet" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0127-4" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166765v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gras" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leclerc" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hild" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.12.023" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303513v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2015.1077544" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166750v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9871-5" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198947v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beaubier" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0065-6" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167018v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.11.012" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166755v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9888-9" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166736v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0004-7" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166848v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Ha Minh" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030457" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960906v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eichenberger" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouch&#233;" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.307" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710044v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R G M Saracura" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710062v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux-Langlois" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gravouil" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Baietto" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.10.026" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068546v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vivier" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.06.001" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218659v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. M. Hoefnagels" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. D. Geers" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4882" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218666v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leplay" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafforgue" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13601" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2A166944DE8AA96B0EF5904DA339455F12ED059/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198921v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324715592530" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710049v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2331" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709487v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Sutton" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-9991-6" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947480v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fayolle" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9790-x" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947401v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2013.12.015" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974365v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Guerrero" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martinez" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Picon" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Marante" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0099-0" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003490v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Weddfelt" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2235" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B345A74DD7010BA64501B41CC0FC3D8260AEA3F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003479v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0465-0" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956440v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.09.033" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947399v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/1/015401" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068402v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12101" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003511v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hoenagels" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geers" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974363v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9794-6" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952176v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Baumbach" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Sinclair" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.01.033" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947392v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundes Djaziri" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudeau" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.05.051" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01133567v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9704-3" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947398v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Madi" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Tozzi" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghang Zhang" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Jong" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cossey" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2013.02.001" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848724v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.02.015" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733122v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Perdomo" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.07.005" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848725v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848729v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324713482457" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848726v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Mubarak" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9660-y" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722694v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lagrange" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinuzzi" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2012.03.005" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713446v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan de Crevoisier" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9518-8" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07AD8424713A43868C4C6C67ACD232072439824D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694320v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3362" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750767v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Doudard" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Weber" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.12.1-2.107-129" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261189v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G. D. Geers" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan P. M. Hoefnagels" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.05.009" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694332v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324712441435" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694317v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.08.004" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749122v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Merckel" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Zhang" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillard" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.04.003" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713478v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.12.1-2.131-152" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848721v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012025" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717486v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limodin" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.05.017" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750756v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9603-7" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36C06A8E35B37C075FFC4F9FC40C12CBDE496839/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614886v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2011.01.012" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818812v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000235" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWJLRLW8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634714v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fanget" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521193v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9407-6" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615472v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rupil" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324711402764" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614875v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel D.C. Ferreira" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Venturini" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.10.008" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521203v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gu&#233;rard" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2010.08.012" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624444v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Trumel" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-011-0185-x" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5515F19DF27849AB7F9C082743E519B32FE01EDF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345111v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Sutton" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Jin" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Li" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9469-0" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521190v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9397-4" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624445v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811030226" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2XRSP0V7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614889v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521187v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Florez-Lopez" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2010.09.007" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345098v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mzabi" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berghezan" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.22338" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7WZVMZP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624446v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324711409999" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947496v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Ben Azzouna" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789510395555" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356522v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2009.00622.x" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497354v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voltz" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465676v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.001" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430488v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2691" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535952v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henninger" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.08.012" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430489v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.09.005" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430487v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-009-9421-9" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521207v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2010010" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PCTXX9HK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430486v2" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.09.013" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624448v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Nirina Randriamazaoro" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiron" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3488628" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696138v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521184v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2156(10)44001-6" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453971v2" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.01.024" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453966v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453969v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17499511003676663" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381646v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/21/214004" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334368v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Triconnet" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Derrien" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baptiste" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200643v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.18.285-306" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355836v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194289v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leclerc" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01811-4_15" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QGP5M60N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410324v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roy" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Patrick Pellegrini" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2009.07.001" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410325v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.05.005" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322196v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2008.03.006" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371354v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410326v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benoit" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Guillot" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.06.034" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CK5R5GM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322191v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malesys" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.03.026" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881043v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9204-7" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388422v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kanoufi" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roger" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.03.009" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376485v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fedele" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumedijen Raka" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322526v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattawit Promma" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.025" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430490v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Txxxx Zhang" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2009.08.041" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355838v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392389v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009008" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326970v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkat Tarigopula" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Sture Hopperstad" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Langseth" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arild H. Clausen" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9066-4" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355837v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-008-9271-x" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200631v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2007.04.018" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198126v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viot" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.11.011" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322192v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grange" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mencacci" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2007.07.006" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324977v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322193v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200974v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274639v2" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bretelle" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9148-y" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3ZZWHLF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499105v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grange" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mencacci" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200976v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tarigopula" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Hopperstad" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langseth" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clausen" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.08.021" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199378v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2070" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199384v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2007.00292.x" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322190v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tinnes" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.06.006" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322197v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802263111" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322194v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rieunier" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2884575" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199385v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Elnasri" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pattofatto" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Tsitsiris" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhao" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.04.005" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144426v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kanoufi" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Roger" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322199v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Hamam" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139547v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199382v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.01.002" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013813v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claire" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789506064940" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138298v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497859v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2006.01087.x" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WQFQ0CC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571156v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199383v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2007.00152.x" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199381v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.02.003" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014052v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bergonnier" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322198v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bou&#233;" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2006.06.009" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199386v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.04.004" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199380v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.06.019" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299449v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blumenfeld" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2006.01348.x" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086961v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taheri" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seyedi" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013816v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2006.00258.x" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013818v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-006-6631-2" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124513v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besnard" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-006-9824-8" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138367v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#252;ntz" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolin" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bastien" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perez" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022299v2" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-006-9022-9" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109705v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.05.005" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322201v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.11.002" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023349v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013799v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/030932405X7773" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322496v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugy" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2005.00854.x" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023348v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017630v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-5068-8" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322499v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duval" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005011" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013815v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.02.002" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546634v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;mond" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.3-4.71" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020513v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.06.004" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002899v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1057" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002928v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Cordeiro da Silva" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Proen&#231;a" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2004)130:8(931)" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002927v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.06.002" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002912v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rota" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:FRAC.0000021076.76987.62" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002755v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2003.12.004" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020484v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.264-268.1751" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002911v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002926v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002754v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(03)00078-0" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344988v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Cottenot" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6636(02)00321-6" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020297v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002909v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tran" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Louvign&#233;" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0734-743X(03)00034-4" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002907v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1580854" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002908v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.301" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002920v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.651" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002910v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(03)00039-7" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322503v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gy" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01936-1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013792v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02410989" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002919v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s006040200032" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013965v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(01)01187-1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002901v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Baudequin" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cantelaube" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.006815" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002936v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020131031404" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002900v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.000108" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002902v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01524-3" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002934v2" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01476-6" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322654v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:101639991" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002903v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Wagne" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002019" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002921v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.203-205.61" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002923v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342797v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick A Leckie" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(01)00117-8" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVTHB394-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014019v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)01135-9" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342795v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chantier" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bobet" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2000.00228.x" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C21BRCT5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200457v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200456v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dragon" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(00)01057-5" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342796v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoual" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cottenot" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rota" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20009122" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013966v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(99)00221-2" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342789v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Boudon-Cussac" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(1999)125:8(906)" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342787v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yaacoub Agha" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Beranger" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Billardon" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.1998.00293.x" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FP5026JG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342757v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)00599-1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTJZQFJD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342763v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1998815" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PF6FN918-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342761v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(97)00169-3" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG248CDS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342777v1" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342785v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Feillard" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(97)00119-0" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXM0CKH3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342261v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barbier" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(97)82333-0" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKMV1NG4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342283v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0951-8320(97)00094-X" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJBSZRBZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342279v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick A. Leckie" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636234v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Larsson" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Leckie" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2788867" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636229v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;ranger" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-6636(95)00022-4" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ9S44NJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636233v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquis" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kadouch" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lambelin" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2806816" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636231v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-7683(95)00067-4" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09VQD98C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342256v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636227v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Leckie" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00835656" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-JNQQPD18-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636225v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0093-6413(95)00042-P" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSN5K4W5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342249v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342210v1" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0263-8223(94)90104-X" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JMDDZ0X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342243v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636223v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G. Evans" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-7683(94)90010-8" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SJ460FN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342217v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636217v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0093-6413(94)90051-5" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3SXFKCQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635994v1" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-7683(92)90037-T" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTJ2SKSV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635993v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Amar" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.1992.tb07861.x" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQSBFBF4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342205v1" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342204v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247515v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fokwa" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Breysse" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusepe Geymonat" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1991167" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635992v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0093-6413(91)90054-Z" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B965BD456BBC6E1183C5DE257155599DAB968B7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635384v1" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674738v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lemaitre" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191711v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698152v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367710v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90646-3.00021-6" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916966v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Erden Yildizdag" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuong Anthony Tran" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30355-6_20" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01656323v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65463-8_8" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674588v1" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01634158v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442317v1" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Dufour" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112870v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06986-9_17" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055825v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5589-9_26" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01728998v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118578469.ch6" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112842v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Helfen" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4235-6_29" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D98FMHXN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538215v1" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460367v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460369v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498375v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mas" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arinloye" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin--Cavaill&#233;" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156496v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156576v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pradelli" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176577v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149975v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148584v1" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ballere" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148635v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610949v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231451v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668748v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385104v1" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606801v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410245v1" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415557v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385572v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Person" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Nadal Soriano" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;denas Juan Jos&#233;" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280158v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890458v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Kong" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890281v1" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi-Petteri Suuronen" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890227v1" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04596660v1" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouesne" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03582768v1" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103481v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Shkarin" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483777v1" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103368v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632817v1" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chonion" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sajer" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2019.JTu3A.30" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114052v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152314v1" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipe Eikologie" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342916v1" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342908v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394070v1" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139138v1" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Shi" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latourte" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342917v1" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152272v1" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132459v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420734v1" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herb" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lacombe" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152322v1" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960376v1" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Buljac" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814112v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960477v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858264v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980054v1" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980051v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02417318v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980046v1" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980083v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pattofatto" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980039v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Taillandier Thomas" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980061v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632540v1" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95074-7_14" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980068v1" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339069v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980077v1" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504482v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674839v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674829v1" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eikology Team" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674746v1" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01625141v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419650v1" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674837v1" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674833v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558442v1" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008191" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674825v1" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault de Francqueville" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576724v1" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674832v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674842v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674822v1" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674818v1" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385436v1" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576732v1" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kyrylo" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723624v1" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baizeau" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossi" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulachon" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385442v1" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adrien" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Brajer" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674783v1" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385643v1" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385439v1" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Taillandier-Thomas" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385426v1" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Besnard" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pattofatto" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385425v1" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guery" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Latourte" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385420v1" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385418v1" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576731v1" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385416v1" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Buljac" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shakoor" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746000v1" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lindner" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paulien-Cam" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445730v1" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674806v1" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291173-16" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385417v1" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674798v1" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485073v1" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpiuc" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jailin" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800794v1" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2227904" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385639v1" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385208v1" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674777v1" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444891v1" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385624v1" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189806v1" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444719v1" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bellec" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385640v1" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188785v1" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500831v1" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500836v1" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farcage" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706204v1" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446383v1" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171687v1" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168070v1" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151221v1" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385630v1" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Helfen" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385655v1" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088145v1" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06986-9_33" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576739v1" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037915v1" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385644v1" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Bouterf" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576738v1" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716052v1" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael G.M. Saracura" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carlos Pandolfelli" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.92.242" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385648v1" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576740v1" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04609152v1" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Suhett Helmer" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385650v1" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385658v1" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385681v1" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440671v1" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385671v1" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385679v1" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lagrange" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668877v1" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4235-6_30" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF67A50CFA6F349869484FB631A79476F4707A44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385672v1" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385675v1" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439803v1" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385670v1" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hauss" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rebai" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859197v1" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385668v1" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440386v1" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zheng" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottoni" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858676v1" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576648v1" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385674v1" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668796v1" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9796-8_42" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/597E38F8DBA08217230CFCBA921F721A73F7A45B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727879v1" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lavernhe Taillard" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421282v1" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00640128v1" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sinclair" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592898v1" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422722v1" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariush Mohammad Seyedi" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961195v1" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-821-P7.8" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576658v1" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598118v1" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chambard" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaminion" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tazeroualti" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosquet" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00613173v1" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Nicolas" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meunier" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granet" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521447v1" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193745v1" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193811v1" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952478v1" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193752v1" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538058v1" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fanget" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952479v1" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391489v1" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Tran" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fitoussi" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194596v1" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391368v1" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mangematin" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194386v1" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194594v1" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390970v1" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194622v1" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385791v1" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412133v1" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391239v1" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Perie" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194625v1" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avon" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guerrero" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422164v1" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385770v1" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galerne" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391328v1" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668808v1" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Limodin" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Buffi&#232;re" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441940v1" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garraud" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teissier" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373498v1" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576569v1" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576568v1" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669949v1" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361137v1" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576662v1" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galtier" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361779v1" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kanoufi" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roger" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360467v1" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576667v1" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576664v1" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360379v1" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362118v1" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576663v1" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404154v1" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mal&#233;sys" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaise" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361776v1" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495632v1" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362414v1" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361752v1" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331616v1" TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576661v1" TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576660v1" TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576668v1" TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331625v1" TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362372v1" TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362127v1" TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331633v1" TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068980v1" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437200v1" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Roux" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095854v1" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claire" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019273v1" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019271v1" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070967v1" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P&#233;try" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019270v1" TargetMode="External"/><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cuisinier" TargetMode="External"/><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois" TargetMode="External"/><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammoum" TargetMode="External"/><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122458v1" TargetMode="External"/><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122457v1" TargetMode="External"/><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019283v1" TargetMode="External"/><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vivier" TargetMode="External"/><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trumel" TargetMode="External"/><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019278v1" TargetMode="External"/><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514581v1" TargetMode="External"/><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270511v1" TargetMode="External"/><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514585v1" TargetMode="External"/><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514584v1" TargetMode="External"/><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022516v1" TargetMode="External"/><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamlat" TargetMode="External"/><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022515v1" TargetMode="External"/><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bremond" TargetMode="External"/><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022512v1" TargetMode="External"/><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016342v1" TargetMode="External"/><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013814v1" TargetMode="External"/><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamon" TargetMode="External"/><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puyo-Pain" TargetMode="External"/><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022518v1" TargetMode="External"/><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamon" TargetMode="External"/><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puyo-Pain" TargetMode="External"/><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262523v1" TargetMode="External"/><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022513v1" TargetMode="External"/><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014025v1" TargetMode="External"/><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014023v1" TargetMode="External"/><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pagnacco" TargetMode="External"/><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemosse" TargetMode="External"/><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262515v1" TargetMode="External"/><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216343v1" TargetMode="External"/><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vereecke" TargetMode="External"/><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022505v1" TargetMode="External"/><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022713v1" TargetMode="External"/><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Seyedi" TargetMode="External"/><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022712v1" TargetMode="External"/><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022517v1" TargetMode="External"/><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013812v1" TargetMode="External"/><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546640v1" TargetMode="External"/><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#233;mond" TargetMode="External"/><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023111v1" TargetMode="External"/><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023110v1" TargetMode="External"/><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546958v1" TargetMode="External"/><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020601v1" TargetMode="External"/><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282683v1" TargetMode="External"/><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ouglova" TargetMode="External"/><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bompard" TargetMode="External"/><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petre-Lazar" TargetMode="External"/><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020590v1" TargetMode="External"/><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blumenfeld" TargetMode="External"/><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poirier" TargetMode="External"/><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514588v1" TargetMode="External"/><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020585v1" TargetMode="External"/><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960049v1" TargetMode="External"/><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960175v1" TargetMode="External"/><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Marae Djouda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legroux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-17115-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vintache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mathieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113768" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618109v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rocco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabriella Tarantino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2026.106665" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624789v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruirui Feng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingtao Mao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiang Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yirong Cao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruomei Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2026.115473" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454947v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Valmalle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Touz&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2026.111849" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2026.105561" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578798v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrija Zaplati&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Chang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvonimir Tomi&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2026.110787" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490427v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chedozeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Ouhab" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Vermaak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degrenne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2026.116027" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487110v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizhou Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueling Qin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Jin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Jiang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2026.103944" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhe Lian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc St-Pierre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2026.105602" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-026-03052-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537480v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Hao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ju" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2026.111989" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01210-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504583v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lingua" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sanner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kammer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2026.105483" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830346v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bodnar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Grashorn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117672" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Gourri&#233;rec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111946" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mandic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Kosin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salvi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/adf5db" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190486v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kosin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Smaniotto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tarantino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wick" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ade131" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024057v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spagnuolo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Eremeyev" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Annibale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113349" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498249v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Destruhaut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-025-00862-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913244v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marae Djouda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Bouaziz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01138-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-025-00296-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118956v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02707-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156452v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldane Yvana Kamani Tienkoue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Marae-Djouda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouaziz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.70041" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193412v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Haustrate" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110682" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002391v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105654" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835449v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Kosec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.112079" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079689v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Fiocco Sciuti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vargas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Guerrero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Marante" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865231174840" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180848v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2025.109696" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282203v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ciallella" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Murcia Terranova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865251386430" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962046v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Langlois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01166-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Huchette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Archer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vandellos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116886" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348092v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111570" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343331v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wick" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116689" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663846v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gabriella Tarantino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109612" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436627v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israe Hamadouche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Seyedi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01038-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691909v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Bi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Liu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02466-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642699v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon M. Kolditz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Dray" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110298" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367094v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giorgio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barchiesi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Alaimo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cattenone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112554" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367117v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109824" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653493v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hamadouche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116737" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781834v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04677962v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pierre L&#233;o Haustrate" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117343" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361420v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.111057" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780543v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mollens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guery" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loisnard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576724008392" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572922v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vargas Maginador" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Paganotto Zago" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Furlan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Afonso Ang&#233;lico" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-mr-2024-0072" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743622v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangyu Yang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangao Li" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingjie Wei" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105178" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216084v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hallo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Abdelmoumni-Prunes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grosjean" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me N&#233;auport" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lacombe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.484277" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367049v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vrgo&#269;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/csm.2023.12.6.503" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216087v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Turpin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Berny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116217" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956964v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bresciani Canto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03093247221141490" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367595v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Spagnuolo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105063" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950455v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2023.109932" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079561v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele De Angelo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurettin Yilmaz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erden Yildizdag" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Misra" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2023.104419" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367067v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Skozrit" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/csm.2023.12.5.445" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368666v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-023-03504-y" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367138v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksandra Tsitova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104715" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782687v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.09.040" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950491v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hurst" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Morgeneyer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Suhonen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Buljac" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-27035-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216100v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127447" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950471v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108127" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881223v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2022.107988" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211215v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Kong" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104558" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951335v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele La Valle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112129" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916417v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104552" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079703v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.192" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911646v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Fouchier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Zerrad" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.481048" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216079v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mandi&#263;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16186300" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705005v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Shariati" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouterf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saadati" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L Larsson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-022-02991-9" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750879v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J&#228;nicke" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vintache" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farina" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2022.100302" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358134v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Al Dandachli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-021-00778-7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300104v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zaplati&#263;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Tomi&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D &#268;akmak" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-021-00762-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847610v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emaad Gerami" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2022.104020" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626799v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Manuel Trejo-Navas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7501" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494994v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03093247211060217" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708860v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Roth" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Ganzenm&#252;ller" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gutmann" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneeth Jakkula" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15134490" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494141v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Erden Yildizdag" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinelli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cazzani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865211052670" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358220v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R B Canto" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2021.106813" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482296v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Nejadsadeghi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Angelo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111402" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723417v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576722004265" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482354v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Bartulovi&#263;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Bubalo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/csm.2022.11.1.015" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490633v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Curt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Capaldo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2021.106842" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706227v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutmann" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104379" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723672v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Kasmi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125032" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792835v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavigne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perney" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre Alain Bordas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105490" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705439v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vargas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.06.070" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482356v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan &#268;akmak" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/csm.2022.11.2.133" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613282v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pin Hounlonon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Kouchad&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.107" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494441v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Weddfelt" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3303" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594926v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2022.107184" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066228v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Cosseron" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mell&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Diebold" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104192" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110419v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berny" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Archer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mavel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-021-00690-0" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456755v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vitse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddin Iskef" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324720910887" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235738v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2021.106674" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300140v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106576" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954418v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.09.036" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482350v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/csm.2021.10.6.545" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555028v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V F Sciuti" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V C Pandolfelli" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Santos" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smaniotto" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.04.055" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974410v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auger" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324720976625" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250030v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Khadyko" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2021.103028" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916960v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Minguet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soulas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lafargue-Tallet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chalumeau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pommies" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/abafe1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884633v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Misra" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dell'Isola" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-020-00636-y" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491141v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parreault" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Roquin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Donval" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.433862" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621119v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Chemkhi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bouaziz" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kauffmann" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.11.161" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118861v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouene Zouaoui" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13431" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154244v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.02.055" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230384v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Andreaus" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2021.103924" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310448v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2021.107931" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282215v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.07.011" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300109v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/TOF.452024020" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358024v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Albertini" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Kammer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.035501" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104704v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Pinelli" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.01.023" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311432v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauchene" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ab461e" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061580v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charbal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Dufour" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00500-8" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910819v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiu&#227; Caldeira de Melo" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Canto" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.08.002" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910810v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neggers" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2020.106316" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425134v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charbal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Soner S Cinoglu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00576-2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066086v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Shariati" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Saadati" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Weddfelt" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Lennart Larsson" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants8120106" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884648v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00170-5" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916243v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.11.008" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310247v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Curt" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capaldo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2019.105896" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02783261v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.06.009" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555911v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tsitova" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bary" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12364" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404383v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barchiesi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dell'Isola" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2019.103466" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555887v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324720927102" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424569v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R Eugster" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell&#8217;isola" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286519891228" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440185v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etievant" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quinsat" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thiebaut" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2020.106030" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148780v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.06.005" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156727v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Naylor" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagiano" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hirsekorn" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Renollet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00529-9" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261225v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gamot" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasserre" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Richard" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Swiergiel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324719874924" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01950835v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante F Buljac" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.11.039" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010262v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiwei Shi" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Latourte" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.02.001" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055605v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathieu" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.03.001" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266570v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150077v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C035343" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156824v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00806-x" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273328v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Carpiuc-Prisacari" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrylo Kazymyrenko" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105867" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926380v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324718810593" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096299v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.04.007" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049870v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vincent" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.02.036" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829943v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Alibert" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Lekszycki" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Grygoruk" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-018-0689-8" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924594v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shariati" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saadati" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouterf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Weddfelt" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Larsson" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-018-1646-3" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055553v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Rodrigues" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.03.009" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189645v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40192-019-00151-6" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744738v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Voillot" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lou Lebrun" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Billardon" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0391-6" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809213v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mavel" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2018.06.004" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767392v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2018.04.010" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674581v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.08.005" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710066v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.01.026" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858266v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.07.167" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674565v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gonnet" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grau" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.06.037" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791894v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Turco" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Pawlikowski" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell 'Isola" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.05.015" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878095v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roux" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aae3d5" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849282v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.07.039" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674562v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Melo Grabois" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romildo Dias Toledo Filho" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.12.015" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674568v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault F Taillandier-Thomas" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas F Helfen" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324717748097" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636255v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-017-9234-3" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710068v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2018.1425955" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847191v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324718797765" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710075v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5788" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710087v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.01.008" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633741v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa9818" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674573v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forquin" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. L Larsson" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20160072" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970210v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.04.006" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674574v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Brajer" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.12.004" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698500v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guy" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-018-1432-2" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744752v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Neggers" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taillandier-Thomas" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0390-7" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674577v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Bertin" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12233" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674541v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-017-2586-1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549229v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.04.001" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383929v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brajer" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hild" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.09.011" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481782v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Augustins" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Billardon" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boudevin" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12495" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549224v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Carpiuc" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.03.001" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480988v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpiuc-Prisacari" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kazymyrenko" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.01.013" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480982v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doitrand" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fagiano" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.02.018" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633737v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tudisco" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tengattini" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E And&#242;" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa7b48" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591751v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Callahan" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perlade" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Schmitt" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.08.042" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576722v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.05.003" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-231Q1H9C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480980v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1357-0" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549237v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.03.013" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380003v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577516015812" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518925v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2017.03.009" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01471645v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.02.018" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674542v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-017-2585-2" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383909v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvonimir Tomicevic" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.07.013" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361336v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baizeau" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Campocasso" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rossi" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulachon" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2016.07.016" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303523v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.01.008" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303532v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Kodvanj" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.02.010" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383922v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.07.012" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304031v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.03.006" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383950v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/27/9/095006" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303516v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2015.09.011" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383970v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Taillandier-Thomas" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.025501" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480976v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Lindner" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paulien-Camy" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0555-3" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383958v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leclercq" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schneider" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.02.018" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310582v2" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0070-z" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383919v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B Canto" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.07.007" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385406v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0052-z" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383975v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12178" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383905v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0168-8" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303519v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324715614759" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310297v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Dubreuil" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0158-x" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383890v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R Billardon" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-015-0448-z" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387657v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Affagard" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Guimard" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.10.007" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383934v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.06.007" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383893v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-015-0487-5" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383887v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaowei Du" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan P M Hoefnagels" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.06.039" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335740v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charbal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poncelet" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0127-4" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166848v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Ha Minh" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030457" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960906v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eichenberger" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouch&#233;" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.307" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710044v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R G M Saracura" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166755v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9888-9" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166736v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0004-7" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167018v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.11.012" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198947v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beaubier" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0065-6" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710062v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roux-Langlois" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gravouil" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Baietto" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.10.026" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068546v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vivier" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.06.001" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218666v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leplay" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafforgue" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13601" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2A166944DE8AA96B0EF5904DA339455F12ED059/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218659v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. M. Hoefnagels" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. D. Geers" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4882" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710049v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2331" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709487v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Sutton" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-9991-6" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198921v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324715592530" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166765v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gras" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leclerc" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hild" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.12.023" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166750v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9871-5" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303513v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2015.1077544" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974365v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Guerrero" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martinez" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Picon" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Marante" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0099-0" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947401v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2013.12.015" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068402v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12101" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003511v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hoenagels" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geers" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956440v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.09.033" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947399v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/1/015401" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003479v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0465-0" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003490v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Weddfelt" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2235" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B345A74DD7010BA64501B41CC0FC3D8260AEA3F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952176v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Baumbach" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Sinclair" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.01.033" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974363v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9794-6" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947480v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fayolle" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9790-x" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01133567v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9704-3" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947398v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Madi" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Tozzi" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghang Zhang" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Jong" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cossey" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2013.02.001" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947392v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundes Djaziri" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faurie" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudeau" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.05.051" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733122v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Perdomo" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.07.005" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848725v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848724v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.02.015" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848729v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324713482457" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848726v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Mubarak" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9660-y" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713446v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan de Crevoisier" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9518-8" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07AD8424713A43868C4C6C67ACD232072439824D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694320v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3362" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261189v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G. D. Geers" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan P. M. Hoefnagels" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.05.009" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750767v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Doudard" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Weber" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.12.1-2.107-129" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713478v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.12.1-2.131-152" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694332v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324712441435" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694317v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.08.004" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749122v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Merckel" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Zhang" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillard" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.04.003" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848721v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012025" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750756v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9603-7" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36C06A8E35B37C075FFC4F9FC40C12CBDE496839/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717486v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limodin" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.05.017" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722694v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lagrange" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinuzzi" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2012.03.005" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521193v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9407-6" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634714v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fanget" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345111v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Sutton" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Jin" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Li" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9469-0" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614875v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel D.C. Ferreira" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Venturini" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.10.008" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521203v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gu&#233;rard" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2010.08.012" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624444v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Trumel" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-011-0185-x" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5515F19DF27849AB7F9C082743E519B32FE01EDF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615472v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rupil" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324711402764" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521190v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9397-4" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614889v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521187v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Florez-Lopez" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2010.09.007" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624446v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324711409999" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345098v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mzabi" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berghezan" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.22338" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7WZVMZP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624445v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811030226" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2XRSP0V7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947496v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Ben Azzouna" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789510395555" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818812v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000235" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWJLRLW8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614886v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2011.01.012" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497354v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voltz" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624448v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Nirina Randriamazaoro" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiron" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3488628" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430489v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.09.005" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430487v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-009-9421-9" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430486v2" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.09.013" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521207v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2010010" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PCTXX9HK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535952v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henninger" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.08.012" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430488v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2691" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465676v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.001" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453966v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696138v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521184v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2156(10)44001-6" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453971v2" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.01.024" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453969v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17499511003676663" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356522v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2009.00622.x" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200643v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.18.285-306" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410326v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benoit" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Guillot" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.06.034" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CK5R5GM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322191v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malesys" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.03.026" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881043v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9204-7" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410324v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roy" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Patrick Pellegrini" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoual" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2009.07.001" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410325v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.05.005" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322196v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2008.03.006" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371354v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194289v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leclerc" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01811-4_15" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QGP5M60N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355836v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388422v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kanoufi" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roger" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.03.009" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376485v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fedele" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumedijen Raka" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322526v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattawit Promma" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.025" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430490v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Txxxx Zhang" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2009.08.041" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355838v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381646v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/21/214004" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334368v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Triconnet" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Derrien" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baptiste" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324977v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322193v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322192v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grange" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mencacci" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2007.07.006" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198126v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viot" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.11.011" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200974v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274639v2" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bretelle" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9148-y" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3ZZWHLF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499105v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grange" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mencacci" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200976v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tarigopula" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Hopperstad" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langseth" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clausen" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.08.021" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199378v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2070" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199384v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2007.00292.x" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322190v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tinnes" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.06.006" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322197v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802263111" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322194v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rieunier" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2884575" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392389v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009008" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326970v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkat Tarigopula" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Sture Hopperstad" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Langseth" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arild H. Clausen" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9066-4" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355837v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-008-9271-x" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200631v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2007.04.018" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144426v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kanoufi" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Roger" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139547v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322199v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Hamam" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013813v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claire" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789506064940" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199382v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.01.002" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138298v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571156v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199383v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2007.00152.x" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199381v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.02.003" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497859v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2006.01087.x" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WQFQ0CC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322198v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bou&#233;" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2006.06.009" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014052v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bergonnier" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199380v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.06.019" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299449v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blumenfeld" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2006.01348.x" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199386v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pattofatto" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Elnasri" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhao" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Tsitsiris" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.04.004" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199385v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.04.005" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124513v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besnard" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-006-9824-8" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138367v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#252;ntz" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolin" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bastien" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perez" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013818v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-006-6631-2" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013816v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2006.00258.x" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086961v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taheri" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seyedi" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022299v2" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-006-9022-9" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109705v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.05.005" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322201v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.11.002" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013799v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/030932405X7773" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023348v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322496v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugy" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2005.00854.x" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017630v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-5068-8" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322499v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duval" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005011" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013815v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.02.002" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546634v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;mond" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.3-4.71" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020513v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.06.004" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023349v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002928v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Cordeiro da Silva" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Proen&#231;a" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2004)130:8(931)" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002755v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2003.12.004" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002912v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rota" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:FRAC.0000021076.76987.62" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002927v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.06.002" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020484v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.264-268.1751" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002899v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1057" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002909v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tran" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Louvign&#233;" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0734-743X(03)00034-4" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020297v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002907v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1580854" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002908v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.301" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002920v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.651" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322503v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gy" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01936-1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002910v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(03)00039-7" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344988v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Cottenot" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6636(02)00321-6" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002911v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002926v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002754v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(03)00078-0" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002901v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Baudequin" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cantelaube" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.006815" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013965v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(01)01187-1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002919v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s006040200032" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002934v2" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01476-6" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002900v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.000108" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002936v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020131031404" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002902v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01524-3" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322654v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:101639991" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002903v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Wagne" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002019" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002921v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.203-205.61" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002923v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013792v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02410989" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342797v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick A Leckie" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(01)00117-8" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVTHB394-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014019v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)01135-9" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200456v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dragon" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(00)01057-5" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342796v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoual" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cottenot" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rota" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20009122" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200457v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342795v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chantier" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bobet" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2000.00228.x" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C21BRCT5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013966v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(99)00221-2" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342789v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Boudon-Cussac" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(1999)125:8(906)" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342757v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)00599-1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTJZQFJD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342787v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yaacoub Agha" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Beranger" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Billardon" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.1998.00293.x" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FP5026JG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342763v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1998815" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PF6FN918-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342761v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(97)00169-3" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG248CDS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342777v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342785v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Feillard" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(97)00119-0" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXM0CKH3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342283v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0951-8320(97)00094-X" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJBSZRBZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342261v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barbier" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(97)82333-0" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKMV1NG4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342279v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick A. Leckie" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636231v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-7683(95)00067-4" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09VQD98C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636229v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;ranger" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-6636(95)00022-4" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ9S44NJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636233v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquis" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kadouch" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lambelin" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2806816" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342256v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636234v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Larsson" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Leckie" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2788867" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342249v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636225v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0093-6413(95)00042-P" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSN5K4W5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636227v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Leckie" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00835656" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-JNQQPD18-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342210v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0263-8223(94)90104-X" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JMDDZ0X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636223v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G. Evans" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-7683(94)90010-8" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SJ460FN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342243v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636217v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0093-6413(94)90051-5" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3SXFKCQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342217v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635993v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Amar" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.1992.tb07861.x" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQSBFBF4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342205v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342204v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635994v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-7683(92)90037-T" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTJ2SKSV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635992v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0093-6413(91)90054-Z" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B965BD456BBC6E1183C5DE257155599DAB968B7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247515v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fokwa" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Breysse" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusepe Geymonat" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1991167" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635384v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674738v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lemaitre" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191711v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698152v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367710v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90646-3.00021-6" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916966v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Erden Yildizdag" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuong Anthony Tran" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30355-6_20" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674588v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01634158v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01656323v1" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65463-8_8" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442317v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Dufour" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112870v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06986-9_17" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055825v1" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5589-9_26" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112842v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Helfen" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4235-6_29" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D98FMHXN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01728998v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118578469.ch6" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538215v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460367v1" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460369v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498375v1" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mas" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arinloye" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin--Cavaill&#233;" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156496v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149975v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176577v1" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156576v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pradelli" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148635v1" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610949v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231451v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668748v1" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148584v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ballere" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606801v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385104v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410245v1" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415557v1" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385572v1" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Person" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Nadal Soriano" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;denas Juan Jos&#233;" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890458v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Kong" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890281v1" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi-Petteri Suuronen" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890227v1" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04596660v1" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouesne" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280158v1" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03582768v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483777v1" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103368v1" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103481v1" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Shkarin" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632817v1" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chonion" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sajer" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2019.JTu3A.30" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342916v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394070v1" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342908v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152314v1" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipe Eikologie" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139138v1" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Shi" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latourte" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342917v1" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152272v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132459v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420734v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herb" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lacombe" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152322v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114052v1" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814112v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02417318v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858264v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980054v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980051v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960477v1" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980039v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Taillandier Thomas" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980046v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980083v1" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pattofatto" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632540v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95074-7_14" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980061v1" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980068v1" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339069v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980077v1" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960376v1" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Buljac" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419650v1" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01625141v1" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674842v1" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674832v1" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674833v1" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eikology Team" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558442v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008191" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576724v1" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674837v1" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674825v1" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault de Francqueville" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674822v1" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674818v1" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674746v1" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674829v1" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674839v1" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504482v1" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576732v1" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kyrylo" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385426v1" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Besnard" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pattofatto" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385643v1" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385439v1" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Taillandier-Thomas" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385425v1" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guery" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Latourte" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385420v1" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385418v1" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576731v1" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674783v1" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385442v1" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adrien" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Brajer" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723624v1" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baizeau" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossi" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulachon" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385416v1" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Buljac" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shakoor" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746000v1" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lindner" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paulien-Cam" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445730v1" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674798v1" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385417v1" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674806v1" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291173-16" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800794v1" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2227904" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485073v1" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpiuc" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jailin" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385436v1" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444891v1" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188785v1" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444719v1" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bellec" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385640v1" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385624v1" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189806v1" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500836v1" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farcage" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500831v1" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706204v1" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385630v1" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Helfen" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171687v1" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168070v1" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151221v1" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446383v1" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674777v1" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385208v1" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385639v1" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088145v1" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06986-9_33" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576739v1" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716052v1" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael G.M. Saracura" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carlos Pandolfelli" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.92.242" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576738v1" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385644v1" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Bouterf" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01037915v1" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576740v1" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385648v1" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04609152v1" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Suhett Helmer" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385650v1" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385655v1" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440671v1" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385675v1" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439803v1" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385679v1" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lagrange" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668877v1" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4235-6_30" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF67A50CFA6F349869484FB631A79476F4707A44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385672v1" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385671v1" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440386v1" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zheng" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottoni" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385670v1" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hauss" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rebai" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859197v1" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385668v1" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576648v1" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858676v1" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668796v1" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9796-8_42" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/597E38F8DBA08217230CFCBA921F721A73F7A45B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385674v1" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385658v1" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385681v1" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727879v1" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lavernhe Taillard" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422722v1" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariush Mohammad Seyedi" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961195v1" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-821-P7.8" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576658v1" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598118v1" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chambard" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaminion" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tazeroualti" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosquet" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00613173v1" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Nicolas" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meunier" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granet" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00640128v1" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sinclair" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421282v1" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592898v1" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193752v1" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538058v1" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fanget" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952478v1" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193745v1" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193811v1" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952479v1" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521447v1" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194594v1" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194386v1" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391239v1" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Perie" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385791v1" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412133v1" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390970v1" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mangematin" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194622v1" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194625v1" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avon" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guerrero" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422164v1" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668808v1" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Limodin" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Buffi&#232;re" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385770v1" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galerne" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391328v1" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391489v1" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Tran" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fitoussi" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194596v1" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391368v1" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373498v1" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441940v1" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garraud" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teissier" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576569v1" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669949v1" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576568v1" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360379v1" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576667v1" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576664v1" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576663v1" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galtier" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362118v1" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576660v1" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576661v1" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362414v1" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361752v1" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331616v1" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495632v1" TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404154v1" TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mal&#233;sys" TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaise" TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez" TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361776v1" TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576668v1" TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331625v1" TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362372v1" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362127v1" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331633v1" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361137v1" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361779v1" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kanoufi" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roger" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360467v1" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576662v1" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437200v1" TargetMode="External"/><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Roux" TargetMode="External"/><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095854v1" TargetMode="External"/><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claire" TargetMode="External"/><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070967v1" TargetMode="External"/><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P&#233;try" TargetMode="External"/><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019271v1" TargetMode="External"/><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019273v1" TargetMode="External"/><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019270v1" TargetMode="External"/><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cuisinier" TargetMode="External"/><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois" TargetMode="External"/><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammoum" TargetMode="External"/><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122458v1" TargetMode="External"/><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122457v1" TargetMode="External"/><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019283v1" TargetMode="External"/><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vivier" TargetMode="External"/><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trumel" TargetMode="External"/><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019278v1" TargetMode="External"/><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068980v1" TargetMode="External"/><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022513v1" TargetMode="External"/><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puyo-Pain" TargetMode="External"/><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamon" TargetMode="External"/><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014025v1" TargetMode="External"/><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014023v1" TargetMode="External"/><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pagnacco" TargetMode="External"/><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemosse" TargetMode="External"/><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262515v1" TargetMode="External"/><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262523v1" TargetMode="External"/><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013814v1" TargetMode="External"/><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamon" TargetMode="External"/><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puyo-Pain" TargetMode="External"/><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022518v1" TargetMode="External"/><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022516v1" TargetMode="External"/><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamlat" TargetMode="External"/><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022512v1" TargetMode="External"/><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bremond" TargetMode="External"/><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022515v1" TargetMode="External"/><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016342v1" TargetMode="External"/><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514584v1" TargetMode="External"/><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216343v1" TargetMode="External"/><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vereecke" TargetMode="External"/><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022505v1" TargetMode="External"/><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022713v1" TargetMode="External"/><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Seyedi" TargetMode="External"/><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022712v1" TargetMode="External"/><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022517v1" TargetMode="External"/><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013812v1" TargetMode="External"/><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546640v1" TargetMode="External"/><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#233;mond" TargetMode="External"/><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023111v1" TargetMode="External"/><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023110v1" TargetMode="External"/><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546958v1" TargetMode="External"/><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270511v1" TargetMode="External"/><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514581v1" TargetMode="External"/><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514585v1" TargetMode="External"/><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282683v1" TargetMode="External"/><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ouglova" TargetMode="External"/><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bompard" TargetMode="External"/><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petre-Lazar" TargetMode="External"/><Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020601v1" TargetMode="External"/><Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514588v1" TargetMode="External"/><Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020585v1" TargetMode="External"/><Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020590v1" TargetMode="External"/><Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blumenfeld" TargetMode="External"/><Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poirier" TargetMode="External"/><Relationship Id="rId1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960049v1" TargetMode="External"/><Relationship Id="rId1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960175v1" TargetMode="External"/><Relationship Id="rId1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>