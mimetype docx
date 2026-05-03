--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (188)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (189)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -298,5522 +298,5479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in Persistent Inward Current Contribution to Spinal Motor Neuron Behaviour Between Early Morning and Late Afternoon</w:t>
+                <w:t xml:space="preserve">Synergistic yet different: Rethinking the gastrocnemii as two functionally distinct muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Bontemps</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Avrillon</w:t>
+                <w:t xml:space="preserve">Jeroen Aeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00981.2025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.113303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2026.113303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460716v1</w:t>
+                <w:t xml:space="preserve">hal-05589575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non‐homogeneous distribution of inhibitory inputs among motor units in response to nociceptive stimulation at moderate contraction intensity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences in Persistent Inward Current Contribution to Spinal Motor Neuron Behaviour Between Early Morning and Late Afternoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cattagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP288504⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00981.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05091539v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound Shear Wave Velocity of Peripheral Nerves: A Possible Non‐Invasive Biomarker for Demyelinating Neuropathies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non‐homogeneous distribution of inhibitory inputs among motor units in response to nociceptive stimulation at moderate contraction intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dernoncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Thorstensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Andrade</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean‐philippe Plançon</w:t>
+                <w:t xml:space="preserve">Manuela Besomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Peripheral Nervous System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jns.70015⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP288504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022768v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible control of motor units: is the multidimensionality of motor unit manifolds a sufficient condition?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Avrillon</w:t>
+                <w:t xml:space="preserve">Ultrasound Shear Wave Velocity of Peripheral Nerves: A Possible Non‐Invasive Biomarker for Demyelinating Neuropathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Couloume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tijn Logtens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dario Farina</w:t>
+                <w:t xml:space="preserve">Jean‐philippe Plançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP287857⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Peripheral Nervous System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jns.70015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959711v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of persistent inward currents in alpha motoneurons with joint angle depends on muscle length</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible control of motor units: is the multidimensionality of motor unit manifolds a sufficient condition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dernoncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijn Logtens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cattagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Goreau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gross</w:t>
+                <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00097.2025⟩</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP287857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138745v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-Spin live, an open-source software based on blind-source separation for real-time decoding of motor unit activity in humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of persistent inward currents in alpha motoneurons with joint angle depends on muscle length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rossato</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+                <w:t xml:space="preserve">Raphaël Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.88670⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00097.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719211v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorial on MUedit: An open-source software for identifying and analysing the discharge timing of motor units from electromyographic signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Avrillon</w:t>
+                <w:t xml:space="preserve">Consensus for experimental design in electromyography (CEDE) project: Application of EMG to estimate muscle force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor J. M. Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Besomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap van Dieën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 77, pp.102886. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102886⟩</w:t>
+              <w:t xml:space="preserve">, 2024, pp.102910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581855v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal foot orientation affects the distribution of neural drive between gastrocnemii during plantarflexion, without changing neural excitability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">I-Spin live, an open-source software based on blind-source separation for real-time decoding of motor unit activity in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Crouzier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ciara Gibbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00536.2023⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.88670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395854v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motoneuron persistent inward current contribution to increased torque responses to wide-pulse high-frequency neuromuscular electrical stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothée Popesco</w:t>
+                <w:t xml:space="preserve">Tutorial on MUedit: An open-source software for identifying and analysing the discharge timing of motor units from electromyographic signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Bet da Rosa Orssatto</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stuart Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara Gibbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Farina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-024-05538-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 77, pp.102886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671726v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The volitional control of individual motor units is constrained within low-dimensional neural manifolds by common inputs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Horizontal foot orientation affects the distribution of neural drive between gastrocnemii during plantarflexion, without changing neural excitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cattagni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0702-24.2024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00536.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671724v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency of muscle activation signatures across different walking speeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The identification of extensive samples of motor units in human muscles reveals diverse effects of neuromodulatory inputs on the rate coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger M Enoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Sarcher</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thibault Deschamps</w:t>
+                <w:t xml:space="preserve">Arnault Hd Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2023.09.001⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.97085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736544v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus for experimental design in electromyography (CEDE) project: Application of EMG to estimate muscle force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor J. M. Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Besomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap van Dieën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.102910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The identification of extensive samples of motor units in human muscles reveals diverse effects of neuromodulatory inputs on the rate coding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The volitional control of individual motor units is constrained within low-dimensional neural manifolds by common inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/elife.97085⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e0702242024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0702-24.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828319v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus for experimental design in electromyography (CEDE) project: Application of EMG to estimate muscle force</w:t>
+                <w:t xml:space="preserve">Motoneuron persistent inward current contribution to increased torque responses to wide-pulse high-frequency neuromuscular electrical stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor J. M. Dick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kylie Tucker</w:t>
+                <w:t xml:space="preserve">Timothée Popesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bet da Rosa Orssatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jaap van Dieën</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony John Blazevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Siqueira Trajano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102910⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-024-05538-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703579v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates of persistent inward currents in lower limb muscles are not different between inactive, resistance-trained and endurance-trained young males</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Goreau</w:t>
+                <w:t xml:space="preserve">Consistency of muscle activation signatures across different walking speeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sarcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moissenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Jannou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibault Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107, pp.155-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.00278.2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2023.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357040v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of internal muscle properties on muscle shape change and gearing in the human gastrocnemii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuromechanical Properties of the Vastus Medialis and Vastus Lateralis in Adolescents With Patellofemoral Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Kelp</w:t>
+                <w:t xml:space="preserve">Frances T Sheehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christofer Clemente</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+                <w:t xml:space="preserve">Natalie J Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Pinel</w:t>
+                <w:t xml:space="preserve">Kay Crossley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 134 (6), pp.1520-1529. </w:t>
+              <w:t xml:space="preserve">Orthopaedic Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00080.2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/23259671231155894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188695v1</w:t>
+                <w:t xml:space="preserve">hal-04188693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of neural control of the biarticular gastrocnemius muscles between knee flexion and ankle plantar flexion</w:t>
+                <w:t xml:space="preserve">Toward a generalizable deep CNN for neural drive estimation across muscles and participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Hamard</w:t>
+                <w:t xml:space="preserve">Yue Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Aeles</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sangjoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor J M Dick</w:t>
+                <w:t xml:space="preserve">Jackson Levine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 135 (2), pp.394-404. </w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.016006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00075.2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/acae0b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395083v1</w:t>
+                <w:t xml:space="preserve">hal-04188699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus for experimental design in electromyography (CEDE) project: Single motor unit matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two motor neuron synergies, invariant across ankle joint angles, activate the triceps surae during plantarflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackson Levine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Martinez-Valdes</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2022.102726⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP284503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188698v1</w:t>
+                <w:t xml:space="preserve">hal-04188692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common synaptic input between motor units from the lateral and medial posterior soleus compartments does not differ from that within each compartment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Sarcher</w:t>
+                <w:t xml:space="preserve">Estimates of persistent inward currents in lower limb muscles are not different between inactive, resistance-trained and endurance-trained young males</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dernoncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00587.2022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00278.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188700v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptability of the load sharing between the longissimus and components of the multifidus muscle during isometric trunk extension in healthy individuals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of internal muscle properties on muscle shape change and gearing in the human gastrocnemii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Kelp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christofer Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Tier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabrina Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-023-05193-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134 (6), pp.1520-1529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00080.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188696v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency of Muscle Activitation Signatures Across Different Walking Speeds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Moissenet</w:t>
+                <w:t xml:space="preserve">A comparison of neural control of the biarticular gastrocnemius muscles between knee flexion and ankle plantar flexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Aeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor J M Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2023.09.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 135 (2), pp.394-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00075.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204727v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common synaptic input, synergies and size principle: Control of spinal motor neurons for movement generation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Consensus for experimental design in electromyography (CEDE) project: Single motor unit matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Martinez-Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Enoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleš Holobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mcgill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP283698⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68, pp.102726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2022.102726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188702v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in imaging for assessing the design and mechanics of skeletal muscle in vivo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taylor J.M. Dick</w:t>
+                <w:t xml:space="preserve">Common synaptic input between motor units from the lateral and medial posterior soleus compartments does not differ from that within each compartment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Aeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sarcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2023.111640⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134 (1), pp.105-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00587.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188694v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Forces Generated by Agonist Muscles during Isometric Contractions Arise from Motor Unit Synergies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptability of the load sharing between the longissimus and components of the multifidus muscle during isometric trunk extension in healthy individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Nuccio</w:t>
+                <w:t xml:space="preserve">Louise Tier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauro Salomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Besomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hodges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1265-22.2023⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-023-05193-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188697v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromechanical Properties of the Vastus Medialis and Vastus Lateralis in Adolescents With Patellofemoral Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Crouzier</w:t>
+                <w:t xml:space="preserve">Consistency of Muscle Activitation Signatures Across Different Walking Speeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sarcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moissenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedic Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/23259671231155894⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2023.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188693v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two motor neuron synergies, invariant across ankle joint angles, activate the triceps surae during plantarflexion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Common synaptic input, synergies and size principle: Control of spinal motor neurons for movement generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Farina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP284503⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 601 (1), pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP283698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188692v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a generalizable deep CNN for neural drive estimation across muscles and participants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jackson Levine</w:t>
+                <w:t xml:space="preserve">Advances in imaging for assessing the design and mechanics of skeletal muscle in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor J.M. Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/acae0b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 155, pp.111640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2023.111640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188699v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion of image-based in vivo experimental data into the Hill-type muscle model affects the estimation of individual force-sharing strategies during walking.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Hamard</w:t>
+                <w:t xml:space="preserve">The Forces Generated by Agonist Muscles during Isometric Contractions Arise from Motor Unit Synergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Marconi Germer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kinfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Nuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeroen Aeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2022.111033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (16), pp.2860-2873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1265-22.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618632v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation networks of spinal motor neurons that innervate lower limb muscles during a multi‐joint isometric task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of experience on kinematics of upper limbs during sewing gesture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dario Farina</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Proquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP283040⟩</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 102, pp.103737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2022.103737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577805v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamstring muscle activation strategies during eccentric contractions are related to the distribution of muscle damage</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moving Is Not as Simple as You May Think</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor Dick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.14191⟩</w:t>
+              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frym.2022.626219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075585v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength capacity of lower-limb muscles in world-class cyclists: new insights into the limits of sprint cycling performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+                <w:t xml:space="preserve">Handedness is associated with less common input to spinal motor neurons innervating different hand muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14763141.2021.2024243⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (4), pp.778-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00237.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538398v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic quadriceps and patellae segmentation of MRI with cascaded U 2 ‐Net and SASSNet deep learning model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Crouzier</w:t>
+                <w:t xml:space="preserve">Inclusion of image-based in vivo experimental data into the Hill-type muscle model affects the estimation of individual force-sharing strategies during walking.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Juneau</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Kelp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Feigean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Aeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.15335⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, pp.111033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2022.111033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538435v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less common synaptic input between muscles from the same group allows for more flexible coordination strategies during a fatiguing task</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Automatic quadriceps and patellae segmentation of MRI with cascaded U 2 ‐Net and SASSNet deep learning model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruida Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ales Holobar</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Juneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00453.2021⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (1), pp.443-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.15335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538393v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus for experimental design in electromyography (CEDE) project: High-density surface electromyography matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strength capacity of lower-limb muscles in world-class cyclists: new insights into the limits of sprint cycling performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Sachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Peter Brochner Nygaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Gallina</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2022.102656⟩</w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2021.2024243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736545v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variation in mechanical properties along the sciatic and tibial nerves: an ultrasound shear wave elastography study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandro Freitas</w:t>
+                <w:t xml:space="preserve">Hamstring muscle activation strategies during eccentric contractions are related to the distribution of muscle damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Pigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eva Sierra-Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2022.111075⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (9), pp.1335 - 1345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629109v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of experience on kinematics of upper limbs during sewing gesture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation networks of spinal motor neurons that innervate lower limb muscles during a multi‐joint isometric task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sarcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2022.103737⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 601 (15), pp.3201-3219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP283040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076003v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving Is Not as Simple as You May Think</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Less common synaptic input between muscles from the same group allows for more flexible coordination strategies during a fatiguing task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ales Holobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frym.2022.626219⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00453.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237497v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handedness is associated with less common input to spinal motor neurons innervating different hand muscles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consensus for experimental design in electromyography (CEDE) project: High-density surface electromyography matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Rossi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessio Gallina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disselhorst-Klug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Merletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Besomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00237.2022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2022.102656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075570v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of transducer orientation on shear wave velocity measurements of the iliotibial band</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wolbert van den Hoorn</w:t>
+                <w:t xml:space="preserve">Spatial variation in mechanical properties along the sciatic and tibial nerves: an ultrasound shear wave elastography study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo J. Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bill Vicenzino</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coppieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Sierra-Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 120, pp.110346. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2021.110346⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 136, pp.111075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2022.111075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289195v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantity versus quality: Age-related differences in muscle volume, intramuscular fat, and mechanical properties in the triceps surae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Muscle architecture and shape changes in the gastrocnemii of active younger and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Kelp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bart Bolsterlee</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christofer Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2021.111594⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129, pp.110823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2021.110823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538444v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle architecture and shape changes in the gastrocnemii of active younger and older adults</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kylie Tucker</w:t>
+                <w:t xml:space="preserve">Influence of transducer orientation on shear wave velocity measurements of the iliotibial band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Besomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Thomaz de Aquino Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolbert van den Hoorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Vicenzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 129, pp.110823. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2021.110823⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 120, pp.110346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2021.110346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538440v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term adaptations in the mechanical properties of human peripheral nerves and skeletal muscles to stretching interventions - 2020 PNS Congress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandro Freitas</w:t>
+                <w:t xml:space="preserve">Quantity versus quality: Age-related differences in muscle volume, intramuscular fat, and mechanical properties in the triceps surae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Kelp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bugeja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Bolsterlee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Peripheral Nervous System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (1), pp.118-144. </w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.111594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jns.12427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2021.111594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579937v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface EMG crosstalk quantified at the motor unit population level for muscles of the hand, thigh, and calf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Marconi Germer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Abdala Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Nuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5864,90 +5821,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the unique features of each individual's muscle activation signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Aeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Horst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Lapuschkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6092,2164 +6049,2194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional variation in lateral and medial gastrocnemius muscle fibre lengths obtained from diffusion tensor imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Taylor Dick</w:t>
+                <w:t xml:space="preserve">Long-term adaptations in the mechanical properties of human peripheral nerves and skeletal muscles to stretching interventions - 2020 PNS Congress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 240 (1), pp.131-144. </w:t>
+              <w:t xml:space="preserve">Journal of the Peripheral Nervous System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (1), pp.118-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joa.13539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jns.12427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785631v1</w:t>
+                <w:t xml:space="preserve">hal-04579937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A convolutional neural network to identify motor units from high-density surface electromyography signals in real time</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sangjoon Kim</w:t>
+                <w:t xml:space="preserve">Regional variation in lateral and medial gastrocnemius muscle fibre lengths obtained from diffusion tensor imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Aeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Bolsterlee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Kelp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/abeead⟩</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 240 (1), pp.131-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.13539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298395v1</w:t>
+                <w:t xml:space="preserve">hal-04785631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of motor unit spike trains estimated from high-density surface electromyography is highly reliable across operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Casolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 58, pp.102548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jelekin.2021.102548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear modulus of multifidus and longissimus muscles measured using shear wave elastography correlates with muscle activity, but depends on image quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sauro Salomoni</w:t>
+                <w:t xml:space="preserve">A convolutional neural network to identify motor units from high-density surface electromyography signals in real time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Hernandez-Pavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangjoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 56, pp.102505. </w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (5), pp.056003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2020.102505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/abeead⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298661v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual differences in the distribution of activation among the hamstring muscle heads during stiff-leg Deadlift and Nordic hamstring exercises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muscles from the same muscle group do not necessarily share common drive: evidence from the human triceps surae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2021.1899405⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (2), pp.342-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00635.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215789v1</w:t>
+                <w:t xml:space="preserve">hal-03298614v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscles from the same muscle group do not necessarily share common drive: evidence from the human triceps surae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shear modulus of multifidus and longissimus muscles measured using shear wave elastography correlates with muscle activity, but depends on image quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Tier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauro Salomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kylie Tucker</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Besomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hodges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00635.2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56, pp.102505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2020.102505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298614v2</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of shear wave elastography measures of the iliotibial band during different tasks in pain-free runners</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sauro Salomoni</w:t>
+                <w:t xml:space="preserve">Individual differences in the distribution of activation among the hamstring muscle heads during stiff-leg Deadlift and Nordic hamstring exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Therapy in Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50, pp.121-129. </w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (16), pp.1830-1837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ptsp.2021.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2021.1899405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289203v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-uniform Effects of Nociceptive Stimulation to Motoneurones during Experimental Muscle Pain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Poortvliet</w:t>
+                <w:t xml:space="preserve">Exploration of shear wave elastography measures of the iliotibial band during different tasks in pain-free runners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Besomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauro Salomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Tier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Vicenzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2021.03.024⟩</w:t>
+              <w:t xml:space="preserve">Physical Therapy in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50, pp.121-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ptsp.2021.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297186v1</w:t>
+                <w:t xml:space="preserve">hal-03289203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus for experimental design in electromyography (CEDE) project : Terminology matrix</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuela Besomi</w:t>
+                <w:t xml:space="preserve">Non-uniform Effects of Nociceptive Stimulation to Motoneurones during Experimental Muscle Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hodges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Macdonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Poortvliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2021.102565⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 463, pp.45-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2021.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178312v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual differences in the neural strategies to control the lateral and medial head of the quadriceps during a mechanically constrained task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 130 (1), pp.269-281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/japplphysiol.00653.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does different activation between the medial and the lateral gastrocnemius during walking translate into different fascicle behavior?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Aeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Kelp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feigean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 224 (12), pp.jeb242626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.242626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03297170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related differences in gastrocnemii muscles and Achilles tendon mechanical properties in vivo</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Consensus for experimental design in electromyography (CEDE) project : Terminology matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Mcmanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Lowery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Merletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Søgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Besomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2020.110067⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59, pp.102565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2021.102565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298640v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Review of Instrumented Measures of Skeletal Muscle Mechanical Properties: Evidence for the Application of Shear Wave Elastography with Children</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leanne Johnston</w:t>
+                <w:t xml:space="preserve">Age-related differences in gastrocnemii muscles and Achilles tendon mechanical properties in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">India Lindemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke Coombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kylie Tucker</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor J.M. Dick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2020.04.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.110067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2020.110067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298536v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic effects of muscle and nerve-directed stretching on tissue mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 129 (5), pp.1011-1023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/japplphysiol.00239.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation and Cultural Adaptation of PROactive Instruments for COPD in French and Influence of Weather and Pollution on Its Difficulty Score.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Thomas-Ollivier</w:t>
+                <w:t xml:space="preserve">Systematic Review of Instrumented Measures of Skeletal Muscle Mechanical Properties: Evidence for the Application of Shear Wave Elastography with Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miran Goo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/COPD.S214410⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (8), pp.1831-1840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2020.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04563466v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilateral differences in hamstring coordination in previously injured elite athletes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Avrillon</w:t>
+                <w:t xml:space="preserve">Translation and Cultural Adaptation of PROactive Instruments for COPD in French and Influence of Weather and Pollution on Its Difficulty Score.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trija Vaidya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Thomas-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 128 (3), pp.688-697. </w:t>
+              <w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, pp.471-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00411.2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/COPD.S214410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02975022v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus for experimental design in electromyography (CEDE) project: Amplitude normalization matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Besomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hodges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Clancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap van Dieën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8300,90 +8287,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force-sharing within the Triceps Surae: An Achilles Heel in Achilles Tendinopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8428,3760 +8415,3760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamstring muscle elasticity differs in specialized high‐performance athletes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bilateral differences in hamstring coordination in previously injured elite athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.13564⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (3), pp.688-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00411.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325056v1</w:t>
+                <w:t xml:space="preserve">hal-02975022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between cardiovascular disease risk factors and Achilles tendon structural and mechanical properties in people with Type 2 Diabetes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Tucker</w:t>
+                <w:t xml:space="preserve">Do individual differences in the distribution of activation between synergist muscles reflect individual strategies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Geytenbeek</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle Ligaments and Tendons Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32098/mltj.03.2019.14⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 237 (3), pp.625-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-018-5445-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325137v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of toe dorsiflexion on the regional distribution of plantar fascia shear wave velocity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yasuhiro Suzuki</w:t>
+                <w:t xml:space="preserve">Relationships between cardiovascular disease risk factors and Achilles tendon structural and mechanical properties in people with Type 2 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.K. Coombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Geytenbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2018.11.003⟩</w:t>
+              <w:t xml:space="preserve">Muscle Ligaments and Tendons Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 09 (03), pp.395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32098/mltj.03.2019.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333739v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Active Muscle Stiffness after Intermittent Submaximal Isometric Contractions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
+                <w:t xml:space="preserve">Hamstring muscle elasticity differs in specialized high‐performance athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thibault Besson</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002080⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.83-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.13564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409444v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reorganization of muscle synergies in 2 individuals with C5 and C6 tetraplegia after biceps-triceps and posterior deltoid-triceps tendon transfers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of toe dorsiflexion on the regional distribution of plantar fascia shear wave velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kentaro Chino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Sasahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiro Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.09.008⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61, pp.11-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2018.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192368v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying cervical and axioscapular muscle stiffness using shear wave elastography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucy Thomas</w:t>
+                <w:t xml:space="preserve">Reduced Active Muscle Stiffness after Intermittent Submaximal Isometric Contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pournot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2019.06.009⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (12), pp.2603-2609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324924v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of low muscle activation levels on the ankle torque and muscle shear modulus during plantar flexor stretching</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reorganization of muscle synergies in 2 individuals with C5 and C6 tetraplegia after biceps-triceps and posterior deltoid-triceps tendon transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sarcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Perrouin-Verbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Touchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gadbled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2019.06.018⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (2), pp.128-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324589v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individuals have unique muscle activation signatures as revealed during gait and pedaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying cervical and axioscapular muscle stiffness using shear wave elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanfei Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venerina Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke Coombes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 127 (4), pp.1165-1174. </w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.94-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01101.2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2019.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563380v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do individual differences in the distribution of activation between synergist muscles reflect individual strategies?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Crouzier</w:t>
+                <w:t xml:space="preserve">Influence of low muscle activation levels on the ankle torque and muscle shear modulus during plantar flexor stretching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 237 (3), pp.625-635. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93, pp.111-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-018-5445-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2019.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563348v1</w:t>
+                <w:t xml:space="preserve">hal-03324589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of stroke injury on the shear modulus of the lower leg muscle during passive dorsiflexion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individuals have unique muscle activation signatures as revealed during gait and pedaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lecharte</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 126 (1), pp.11-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00968.2017⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 127 (4), pp.1165-1174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01101.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191405v1</w:t>
+                <w:t xml:space="preserve">hal-03563380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to considerations on “Achilles tendinopathy and patellar tendinopathy display opposite changes in elastic properties”</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Between-muscle differences in coactivation assessed using elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.13025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43, pp.88-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2018.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430147v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of passive elastic properties within the quadriceps femoris muscle–tendon unit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wolbert van den Hoorn</w:t>
+                <w:t xml:space="preserve">Functional behaviour of spinal muscles after training with an exercise device developed to recruit and train postural muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauro Salomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Debuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-017-3763-1⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.189-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2018.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347307v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hip abductor muscle activity during walking in individuals with gluteal tendinopathy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+                <w:t xml:space="preserve">Response to considerations on “Achilles tendinopathy and patellar tendinopathy display opposite changes in elastic properties”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Coombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vicenzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vuvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mellor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28 (2), pp.686-695. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.12942⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 28 (4), pp.1471-1472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.13025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347197v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of upper limb muscle activation in children with unilateral spastic cerebral palsy: Variability and detection of deviations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Raison</w:t>
+                <w:t xml:space="preserve">Heterogeneity of passive elastic properties within the quadriceps femoris muscle–tendon unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke Coombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Ziegenfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohitha Badya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolbert van den Hoorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2018.09.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118 (1), pp.213-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-017-3763-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352484v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mouvement humain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hip abductor muscle activity during walking in individuals with gluteal tendinopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Allison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wrigley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/201834s202⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (2), pp.686-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984714v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryotherapy induces an increase in muscle stiffness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+                <w:t xml:space="preserve">Effects of stroke injury on the shear modulus of the lower leg muscle during passive dorsiflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Frey</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecharte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.12872⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126 (1), pp.11-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00968.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569863v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-wave velocity of the patellar tendon and quadriceps muscle is increased immediately after maximal eccentric exercise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brandon Ziegenfuss</w:t>
+                <w:t xml:space="preserve">Cryotherapy induces an increase in muscle stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeff Coombes</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-018-3903-2⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (1), pp.260-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335182v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential role of sciatic nerve stiffness in the limitation of maximal ankle range of motion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandro Freitas</w:t>
+                <w:t xml:space="preserve">Patterns of upper limb muscle activation in children with unilateral spastic cerebral palsy: Variability and detection of deviations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sarcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-32873-6⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp.85-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2018.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329543v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do insertional and mid-portion Achilles tendinopathy display different material properties?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le mouvement humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.13265⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34, pp.6-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/201834s202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430123v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of hamstrings is individual specific and is related to motor performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+                <w:t xml:space="preserve">Do insertional and mid-portion Achilles tendinopathy display different material properties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke Coombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Vicenzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viana Vuvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Barthelemy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rebecca Mellor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 125 (4), pp.1069-1079. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (10), pp.2247-2248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00133.2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.13265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983807v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness of individual quadriceps muscle assessed using ultrasound shear wave elastography during passive stretching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jingfei Xu</w:t>
+                <w:t xml:space="preserve">Shear-wave velocity of the patellar tendon and quadriceps muscle is increased immediately after maximal eccentric exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Heales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohitha Badya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Ziegenfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Coombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jshs.2016.07.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118 (8), pp.1715-1724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-018-3903-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602088v1</w:t>
+                <w:t xml:space="preserve">hal-03335182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achilles and patellar tendinopathy display opposite changes in elastic properties: A shear wave elastography study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Mellor</w:t>
+                <w:t xml:space="preserve">The potential role of sciatic nerve stiffness in the limitation of maximal ankle range of motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.12986⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.14532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-32873-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409609v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromechanical coupling within the human triceps surae and its consequence on individual force sharing strategies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kylie Tucker</w:t>
+                <w:t xml:space="preserve">Stiffness of individual quadriceps muscle assessed using ultrasound shear wave elastography during passive stretching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingfei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siu Ngor Fu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.187260⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (2), pp.245-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jshs.2016.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409623v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance fatigability does not impact the inhibitory control</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Achilles and patellar tendinopathy display opposite changes in elastic properties: A shear wave elastography study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Coombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vicenzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vuvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mellor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (3), pp.1201-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neures.2018.10.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03341843v1</w:t>
+                <w:t xml:space="preserve">hal-03409609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between-muscle differences in coactivation assessed using elastography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Coordination of hamstrings is individual specific and is related to motor performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125 (4), pp.1069-1079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00133.2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2018.09.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03329517v1</w:t>
+                <w:t xml:space="preserve">hal-02983807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional behaviour of spinal muscles after training with an exercise device developed to recruit and train postural muscles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Debuse</w:t>
+                <w:t xml:space="preserve">Neuromechanical coupling within the human triceps surae and its consequence on individual force sharing strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2018.08.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221 (Pt 21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.187260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352506v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear wave elastography reveals different degrees of passive and active stiffness of the neck extensor muscles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance fatigability does not impact the inhibitory control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-016-3509-5⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146, pp.48 - 53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neures.2018.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337491v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la variabilité spatiale de la raideur au sein des muscles fléchisseurs plantaires lors de l’étirement passif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Shear wave elastography reveals different degrees of passive and active stiffness of the neck extensor muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Dieterich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandro Freitas</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Falla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Petzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (184), pp.37-38. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (1), pp.171-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2017.02.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-016-3509-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579940v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nervous system does not compensate for an acute change in the balance of passive force between synergist muscles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Mesure de la variabilité spatiale de la raideur au sein des muscles fléchisseurs plantaires lors de l’étirement passif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 220 (Pt19), pp.3455-63. </w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (184), pp.37-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.163303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2017.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347462v1</w:t>
+                <w:t xml:space="preserve">hal-04579940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Isoinertial-Pneumatic Mixed Resistances on Force-Velocity Relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Jidovtseff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (3), pp.385-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12209,974 +12196,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of shear-wave elastography to estimate the stiffness of the male striated urethral sphincter during voluntary contractions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafeef Aljuraifani</w:t>
+                <w:t xml:space="preserve">The nervous system does not compensate for an acute change in the balance of passive force between synergist muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Hodges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJU International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bju.13688⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (Pt19), pp.3455-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.163303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338405v1</w:t>
+                <w:t xml:space="preserve">hal-03347462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor adaptations to unilateral quadriceps fatigue during a bilateral pedaling task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Duchenne muscular dystrophy on muscle stiffness and response to electrically-induced muscle contraction: A 12-month follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N.-P. Brøchner Nielsen</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Péréon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.12811⟩</w:t>
+              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.214-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nmd.2017.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347243v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle Coordination and the Development of Musculoskeletal Disorders</w:t>
+                <w:t xml:space="preserve">Motor adaptations to unilateral quadriceps fatigue during a bilateral pedaling task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-P. Brøchner Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exercise and Sport Sciences Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/JES.0000000000000122⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (12), pp.1724-1738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347424v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Duchenne muscular dystrophy on muscle stiffness and response to electrically-induced muscle contraction: A 12-month follow-up</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muscle Coordination and the Development of Musculoskeletal Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nmd.2017.01.001⟩</w:t>
+              <w:t xml:space="preserve">Exercise and Sport Sciences Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (4), pp.201-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/JES.0000000000000122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337682v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early detection of exercise-induced muscle damage using elastography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Application of shear-wave elastography to estimate the stiffness of the male striated urethral sphincter during voluntary contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafeef Aljuraifani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hodges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-017-3695-9⟩</w:t>
+              <w:t xml:space="preserve">BJU International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (4), pp.619-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bju.13688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570060v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Muscular Structures Can Limit the Maximal Joint Range of Motion during Stretching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Early detection of exercise-induced muscle damage using elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Doguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 47 (10), pp.1925-1929. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (10), pp.2047-2056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40279-017-0703-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-017-3695-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191421v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness mapping of lower leg muscles during passive dorsiflexion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Non-Muscular Structures Can Limit the Maximal Joint Range of Motion during Stretching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 230 (5), pp.639-650. </w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (10), pp.1925-1929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joa.12589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40279-017-0703-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191262v1</w:t>
+                <w:t xml:space="preserve">hal-04191421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female striated urogenital sphincter contraction measured by shear wave elastography during pelvic floor muscle activation: Proof of concept and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafeef Aljuraifani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hodges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurourology and Urodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (1), pp.206-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13223,77 +13180,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor adaptations to local muscle pain during a bilateral cyclic task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels-Peter Brøchner Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13334,9083 +13291,9113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of muscle co-contraction using supersonic shear wave imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brent Raiteri</w:t>
+                <w:t xml:space="preserve">Stiffness mapping of lower leg muscles during passive dorsiflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.12.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 230 (5), pp.639-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.12589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601860v1</w:t>
+                <w:t xml:space="preserve">hal-04191262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle coordination during breaststroke swimming: Comparison between elite swimmers and beginners</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pedro Pezarat-Correia</w:t>
+                <w:t xml:space="preserve">Motor Adaptations to Pain during a Bilateral Plantarflexion Task: Does the Cost of Using the Non-Painful Limb Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hodges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico de Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2016.1143109⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0154524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0154524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601965v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered force-generating capacity is well-perceived regardless of the pain presence.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Jubeau</w:t>
+                <w:t xml:space="preserve">The effects of acute experimental hip muscle pain on dynamic single-limb balance performance in healthy middle-aged adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Sorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xhp0000232⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.201-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2016.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341836v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is synergistic organisation of muscle coordination altered in people with lateral epicondylalgia? A case–control study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability of Abdominal Muscle Stiffness Measured Using Elastography during Trunk Rehabilitation Exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Mcphee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul William Hodges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2016.04.017⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (4), pp.1018-1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2015.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353568v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of damaging exercise on electromechanical delay</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentin Doguet</w:t>
+                <w:t xml:space="preserve">Quantification of muscle co-contraction using supersonic shear wave imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent Raiteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Cresswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glen Lichtwark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54 (1), pp.136-141. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (3), pp.493-495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mus.25024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01491997v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Maximal Force during Acute Anterior Knee Pain Is Associated with Deficits in Voluntary Muscle Activation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+                <w:t xml:space="preserve">Muscle coordination during breaststroke swimming: Comparison between elite swimmers and beginners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Mcphee</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bjørn Harald Olstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Cabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per-Ludvik Kjendlie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Pezarat-Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0161487⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (20), pp.1941-1948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2016.1143109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353406v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptations du mouvement à la douleur : objectifs et conséquences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altered force-generating capacity is well-perceived regardless of the pain presence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Magnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2015.10.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (9), pp.1363 - 1371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xhp0000232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579478v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Upper Trapezius Muscle Stiffness in Overhead Athletes with Rotator Cuff Tendinopathy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is synergistic organisation of muscle coordination altered in people with lateral epicondylalgia? A case–control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Siu Ngor Fu</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Vicenzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke James Heales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alan Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul William Hodges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155187⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35, pp.124-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2016.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353659v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor Adaptations to Pain during a Bilateral Plantarflexion Task: Does the Cost of Using the Non-Painful Limb Matter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced Maximal Force during Acute Anterior Knee Pain Is Associated with Deficits in Voluntary Muscle Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauro Salomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Mcphee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hodges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0154524. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0154524⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 11 (8), pp.e0161487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0161487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353643v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of acute experimental hip muscle pain on dynamic single-limb balance performance in healthy middle-aged adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Hatton</w:t>
+                <w:t xml:space="preserve">Effect of damaging exercise on electromechanical delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Doguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 50, pp.201-206. </w:t>
+              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (1), pp.136-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2016.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mus.25024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353525v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of Abdominal Muscle Stiffness Measured Using Elastography during Trunk Rehabilitation Exercises</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptations du mouvement à la douleur : objectifs et conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2015.12.002⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (170), pp.2-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2015.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601824v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle shear elastic modulus is linearly related to muscle torque over the entire range of isometric contraction intensity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filiz Ates</w:t>
+                <w:t xml:space="preserve">Increased Upper Trapezius Muscle Stiffness in Overhead Athletes with Rotator Cuff Tendinopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hio Teng Leong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siu Ngor Fu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2015.02.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (5), pp.e0155187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407750v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive assessment of muscle stiffness in patients with duchenne muscular dystrophy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Massage induces an immediate, albeit short-term, reduction in muscle stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eriksson Crommert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Heales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; nerve. Supplement.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (5), pp.e490-e496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mus.24445⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407900v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute experimental hip muscle pain alters single-leg squat balance in healthy young adults</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastography for Muscle Biomechanics : Toward the Estimation of Individual Muscle Force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Bouma</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mickaël Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2015.02.013⟩</w:t>
+              <w:t xml:space="preserve">Exercise and Sport Sciences Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (3), pp.125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/JES.0000000000000049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601309v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors that influence muscle shear modulus during passive stretch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscle shear elastic modulus is linearly related to muscle torque over the entire range of isometric contraction intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiz Ates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terry Koo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Killian Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.05.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (4), pp.703-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2015.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601419v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the immediate effects of glycerine-filled insoles, contoured prefabricated orthoses and flat insoles on single-leg balance, gait patterns and perceived comfort in healthy adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Hatton</w:t>
+                <w:t xml:space="preserve">Non-invasive assessment of muscle stiffness in patients with duchenne muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacob Hughes</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Péréon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Foot and Ankle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13047-015-0107-4⟩</w:t>
+              <w:t xml:space="preserve">Muscle &amp; nerve. Supplement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (2), pp.284-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mus.24445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601372v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of the coupling between neural drive and force-generating capacity in the human quadriceps muscle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acute experimental hip muscle pain alters single-leg squat balance in healthy young adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Crossley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Bouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Goupille</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul Hodges</w:t>
+                <w:t xml:space="preserve">Bonnie Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2015.1908⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (4), pp.871-876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2015.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601620v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of acute noxious stimulation to the leg or back on muscle synergies during walking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jaap van Dieën</w:t>
+                <w:t xml:space="preserve">Factors that influence muscle shear modulus during passive stretch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Koo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 113 (1), pp.244-254. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (12), pp.3539-3542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.00557.2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601484v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle Force Cannot Be Directly Inferred From Muscle Activation: Illustrated by the Proposed Imbalance of Force Between the Vastus Medialis and Vastus Lateralis in People With Patellofemoral Pain</w:t>
+                <w:t xml:space="preserve">Nature of the coupling between neural drive and force-generating capacity in the human quadriceps muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent Raiteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hodges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of orthopaedic and sports physical therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2519/jospt.2015.5905⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 282 (1819), pp.20151908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2015.1908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601398v1</w:t>
+                <w:t xml:space="preserve">hal-03601620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of noxious stimulation to the back or calf muscles on gait stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wolbert van den Hoorn</w:t>
+                <w:t xml:space="preserve">A study of the immediate effects of glycerine-filled insoles, contoured prefabricated orthoses and flat insoles on single-leg balance, gait patterns and perceived comfort in healthy adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Foot and Ankle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13047-015-0107-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.10.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03601894v1</w:t>
+                <w:t xml:space="preserve">hal-03601372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massage induces an immediate, albeit short-term, reduction in muscle stiffness</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Tucker</w:t>
+                <w:t xml:space="preserve">Effect of acute noxious stimulation to the leg or back on muscle synergies during walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolbert van den Hoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hodges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap van Dieën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.12341⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113 (1), pp.244-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00557.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03601570v1</w:t>
+                <w:t xml:space="preserve">hal-03601484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastography for Muscle Biomechanics : Toward the Estimation of Individual Muscle Force</w:t>
+                <w:t xml:space="preserve">Muscle Force Cannot Be Directly Inferred From Muscle Activation: Illustrated by the Proposed Imbalance of Force Between the Vastus Medialis and Vastus Lateralis in People With Patellofemoral Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hodges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylie Tucker</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exercise and Sport Sciences Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/JES.0000000000000049⟩</w:t>
+              <w:t xml:space="preserve">Journal of orthopaedic and sports physical therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (5), pp.360-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2519/jospt.2015.5905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407595v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of experimental pain on the perception of action capabilities and performance of a maximal single-leg hop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Deschamps</w:t>
+                <w:t xml:space="preserve">Effects of noxious stimulation to the back or calf muscles on gait stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolbert van den Hoorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hodges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kylie Tucker</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjoerd Bruijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap van Dieën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (3), pp.271.e1-271.e7. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (15), pp.4109-4115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpain.2013.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599465v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deloading Tape Reduces Muscle Stress at Rest and during Contraction</w:t>
+                <w:t xml:space="preserve">Insight into motor adaptation to pain from between-leg compensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hodges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauro Salomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000363⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (5), pp.1057-1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-014-2840-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03600177v1</w:t>
+                <w:t xml:space="preserve">hal-03599504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of vastus lateralis fatigue on load sharing between quadriceps femoris muscles during isometric knee extensions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Between-muscle differences in the adaptation to experimental pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hodges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolbert van Den Hoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 111 (4), pp.768-776. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117 (10), pp.1132-1140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.00595.2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00561.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409072v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on contraction efficiency in patients with Duchenne muscular dystrophy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Time-course effect of exercise-induced muscle damage on localized muscle mechanical properties assessed using elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Armelle Magot</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dibie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00544.2014⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211 (1), pp.135-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apha.12272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407908v1</w:t>
+                <w:t xml:space="preserve">hal-01616669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-course effect of exercise-induced muscle damage on localized muscle mechanical properties assessed using elastography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Effect of vastus lateralis fatigue on load sharing between quadriceps femoris muscles during isometric knee extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (4), pp.768-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00595.2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apha.12272⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01616669v1</w:t>
+                <w:t xml:space="preserve">hal-03409072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Stress within a Muscle Change in Response to an Acute Noxious Stimulus?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">New insights on contraction efficiency in patients with Duchenne muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Péréon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (3), pp.e91899. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117 (6), pp.658-662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0091899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00544.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409022v1</w:t>
+                <w:t xml:space="preserve">hal-03407908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task dependency of motor adaptations to an acute noxious stimulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of experimental pain on the perception of action capabilities and performance of a maximal single-leg hop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hodges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 111 (11), pp.2298-2306. </w:t>
+              <w:t xml:space="preserve">The Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.271.e1-271.e7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.00911.2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpain.2013.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599493v1</w:t>
+                <w:t xml:space="preserve">hal-03599465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analgesic effects of dyspnoea: “Air hunger” does not inhibit the spinal nociception reflex in humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deloading Tape Reduces Muscle Stress at Rest and during Contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Morélot-Panzini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Similowski</w:t>
+                <w:t xml:space="preserve">Adam Ouellette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Vicenzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hodges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2013.09.012⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (12), pp.2317-2325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03600630v1</w:t>
+                <w:t xml:space="preserve">hal-03600177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into motor adaptation to pain from between-leg compensation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Stress within a Muscle Change in Response to an Acute Noxious Stimulus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hodges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolbert van den Hoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-014-2840-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.e91899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0091899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599504v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between-muscle differences in the adaptation to experimental pain</w:t>
+                <w:t xml:space="preserve">Task dependency of motor adaptations to an acute noxious stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hodges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00561.2014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (11), pp.2298-2306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00911.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600119v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Passive Muscle Tension on Electromechanical Delay in Humans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+                <w:t xml:space="preserve">Analgesic effects of dyspnoea: “Air hunger” does not inhibit the spinal nociception reflex in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Morélot-Panzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mayaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Willer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Similowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 190, pp.81-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2013.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03594284v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slack length of gastrocnemius medialis and Achilles tendon occurs at different ankle angles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Air-Pulsed Cryotherapy on Neuromuscular Recovery Subsequent to Exercise-Induced Muscle Damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maïsetti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2013.07.015⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (8), pp.1942-1951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0363546513490648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409215v1</w:t>
+                <w:t xml:space="preserve">hal-01491762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of stimulus intensity on electromechanical delay and its mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Slack length of gastrocnemius medialis and Achilles tendon occurs at different ankle angles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maïsetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (14), pp.2534-2538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2013.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2012.06.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03409853v1</w:t>
+                <w:t xml:space="preserve">hal-03409215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyspnea and surface inspiratory electromyograms in mechanically ventilated patients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Raux</w:t>
+                <w:t xml:space="preserve">Influence of stimulus intensity on electromechanical delay and its mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-013-2910-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.51-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2012.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03596319v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered muscle coordination when pedaling with independent cranks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dyspnea and surface inspiratory electromyograms in mechanically ventilated patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Kindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stewart Gottfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, </w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (8), pp.1368-1376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2013.00232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00134-013-2910-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594178v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pain location on spatial reorganisation of muscle activity</w:t>
+                <w:t xml:space="preserve">Altered muscle coordination when pedaling with independent cranks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kylie Tucker</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2013.00232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2013.08.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03594205v1</w:t>
+                <w:t xml:space="preserve">hal-03594178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Ramadan intermittent fasting on body composition and neuromuscular performance in young athletes: a pilot study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of pain location on spatial reorganisation of muscle activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hodges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Rhythm Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09291016.2012.730891⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (6), pp.1413-1420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2013.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599310v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiguing handgrip exercise alters maximal force-generating capacity of plantar-flexors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Ramadan intermittent fasting on body composition and neuromuscular performance in young athletes: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashleigh Kennedy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+                <w:t xml:space="preserve">Haithem Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi Sveistrup</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zouhair Tabka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113 (3), pp.559-566. </w:t>
+              <w:t xml:space="preserve">Biological Rhythm Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (5), pp.697-709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-012-2462-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09291016.2012.730891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03594265v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Air-Pulsed Cryotherapy on Neuromuscular Recovery Subsequent to Exercise-Induced Muscle Damage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+                <w:t xml:space="preserve">Influence of Passive Muscle Tension on Electromechanical Delay in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0363546513490648⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.e53159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491762v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear elastic modulus can be used to estimate an index of individual muscle force during a submaximal isometric fatiguing contraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Killian Bouillard</w:t>
+                <w:t xml:space="preserve">Fatiguing handgrip exercise alters maximal force-generating capacity of plantar-flexors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashleigh Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Sveistrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (3), pp.559-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-012-2462-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00858.2012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03409848v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of changes in load sharing during isometric elbow flexion with ramped torque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId436" w:history="1">
+                <w:t xml:space="preserve">Prediction of time-to-exhaustion in the first dorsal interosseous muscle from early changes in surface electromyography parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
+                <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45 (8), pp.1424-1429. </w:t>
+              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (6), pp.835-840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.02.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mus.23253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409845v1</w:t>
+                <w:t xml:space="preserve">hal-03592184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothing of electromyographic signals can influence the number of extracted muscle synergies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shear elastic modulus can be used to estimate an index of individual muscle force during a submaximal isometric fatiguing contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2012.01.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113 (9), pp.1353-1361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00858.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592343v1</w:t>
+                <w:t xml:space="preserve">hal-03409848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of heavy isokinetic intermittent exercise on acute neuromuscular fatigue in knee extensors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smoothing of electromyographic signals can influence the number of extracted muscle synergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isokinetics and Exercise Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/IES-2012-0450⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 123 (9), pp.1895-1896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2012.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592956v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of passive elastic properties of the human medial gastrocnemius muscle belly using supersonic shear imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maïsetti</w:t>
+                <w:t xml:space="preserve">Evidence of changes in load sharing during isometric elbow flexion with ramped torque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hodges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 45 (6), pp.978-984. </w:t>
+              <w:t xml:space="preserve">, 2012, 45 (8), pp.1424-1429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409813v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catapult Effect in Pole Vaulting: Is Muscle Coordination Determinant?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beat Göpfert</w:t>
+                <w:t xml:space="preserve">Characterization of passive elastic properties of the human medial gastrocnemius muscle belly using supersonic shear imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maïsetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.10.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (6), pp.978-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01467313v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustment of muscle coordination during an all-out sprint cycling task</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Couturier</w:t>
+                <w:t xml:space="preserve">Effect of heavy isokinetic intermittent exercise on acute neuromuscular fatigue in knee extensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Tabka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182625423⟩</w:t>
+              <w:t xml:space="preserve">Isokinetics and Exercise Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (2), pp.121-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/IES-2012-0450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616637v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between-subject variability of muscle synergies during a complex motor skill</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Frère</w:t>
+                <w:t xml:space="preserve">Adjustment of muscle coordination during an all-out sprint cycling task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncom.2012.00099⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (11), pp.2154-2164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182625423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228034v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supersonic shear imaging provides a reliable measurement of resting muscle shear elastic modulus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+                <w:t xml:space="preserve">Catapult Effect in Pole Vaulting: Is Muscle Coordination Determinant?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beat Göpfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (1), pp.145-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0967-3334/33/3/N19⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409840v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of time-to-exhaustion in the first dorsal interosseous muscle from early changes in surface electromyography parameters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId553" w:history="1">
+                <w:t xml:space="preserve">Between-subject variability of muscle synergies during a complex motor skill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mus.23253⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2012.00099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03592184v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electromyographic fatigue threshold is not a valid tool to assess muscle function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId436" w:history="1">
+                <w:t xml:space="preserve">Supersonic shear imaging provides a reliable measurement of resting muscle shear elastic modulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hogrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (3), pp.N19-N28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0967-3334/33/3/N19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2010.10.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03590960v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of power output on muscle coordination during rowing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electromechanical delay measured during a voluntary contraction should be interpreted with caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (5), pp.838-838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mus.22139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-011-1928-x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954143v1</w:t>
+                <w:t xml:space="preserve">hal-03409803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Recovery Strategies on Maximal Force-Generating Capacity and Electromyographic Activity Level of the Knee Extensor Muscles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nizar Souissi</w:t>
+                <w:t xml:space="preserve">No evidence of expertise-related changes in muscle synergies during rowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Athletic Training</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4085/1062-6050-46.4.386⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (6), pp.1030-1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591649v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can muscle coordination be precisely studied by surface electromyography?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The electromyographic fatigue threshold is not a valid tool to assess muscle function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 21 (1), pp.1-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2010.08.009⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 21 (2), pp.229-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2010.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591203v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocal aiming precision and central adaptations as a function of mechanical constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Murian</w:t>
+                <w:t xml:space="preserve">Effect of power output on muscle coordination during rowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.08.009⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (12), pp.3017-3029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-011-1928-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341830v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical delay in biceps brachii assessed by ultrafast ultrasonography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Recovery Strategies on Maximal Force-Generating Capacity and Electromyographic Activity Level of the Knee Extensor Muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmoneem Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mus.21948⟩</w:t>
+              <w:t xml:space="preserve">Journal of Athletic Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (4), pp.386-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4085/1062-6050-46.4.386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00680417v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular fatigue induced by alternating isometric contractions of the ankle plantar and dorsiflexors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can muscle coordination be precisely studied by surface electromyography?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 21 (3), pp.471-477. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.02.001⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 21 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2010.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591531v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency of muscle synergies during pedaling across different mechanical constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Couturier</w:t>
+                <w:t xml:space="preserve">Neuromuscular fatigue induced by alternating isometric contractions of the ankle plantar and dorsiflexors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashleigh Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Sveistrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.01096.2010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.471-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813448v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue-related adaptations in muscle coordination during a cyclic exercise in humans</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electromechanical delay in biceps brachii assessed by ultrafast ultrasonography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (3), pp.441-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mus.21948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.057133⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02954139v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00680417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal Variation in Wingate-Test Performance and Associated Electromyographic Parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reciprocal aiming precision and central adaptations as a function of mechanical constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamdi Chtourou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Murian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/07420528.2011.596295⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.968 - 973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591191v1</w:t>
+                <w:t xml:space="preserve">hal-03341830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Individual Muscle Force Using Elastography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Consistency of muscle synergies during pedaling across different mechanical constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029261⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.91 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.01096.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409806v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical delay measured during a voluntary contraction should be interpreted with caution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatigue-related adaptations in muscle coordination during a cyclic exercise in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mus.22139⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 214 (19), pp.3305-3314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.057133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03409803v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence of expertise-related changes in muscle synergies during rowing</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diurnal Variation in Wingate-Test Performance and Associated Electromyographic Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Chtourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chaouachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Behm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.07.013⟩</w:t>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (8), pp.706-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/07420528.2011.596295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02954141v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is interindividual variability of EMG patterns in trained cyclists related to different muscle synergies?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+                <w:t xml:space="preserve">Estimation of Individual Muscle Force Using Elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 108, pp.1727 - 1736. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.e29261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01305.2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727794v1</w:t>
+                <w:t xml:space="preserve">hal-03409806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-velocity relationship in cycling revisited: benefit of two-dimensional pedal forces analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Is interindividual variability of EMG patterns in trained cyclists related to different muscle synergies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3181c91f35⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108, pp.1727 - 1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01305.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01816067v1</w:t>
+                <w:t xml:space="preserve">hal-01727794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle shear elastic modulus measured using supersonic shear imaging is highly related to muscle activity level</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Force-velocity relationship in cycling revisited: benefit of two-dimensional pedal forces analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 108 (5), pp.1389-1394. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (6), pp.1174-1183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01323.2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3181c91f35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409603v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Method for Measuring Electromechanical Delay on the Vastus Medialis Obliquus and Vastus Lateralis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Muscle shear elastic modulus measured using supersonic shear imaging is highly related to muscle activity level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 35 (5), pp.878. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (5), pp.1389-1394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2008.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01323.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00499262v1</w:t>
+                <w:t xml:space="preserve">hal-03409603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of different racing positions on mechanical and electromyographic patterns during pedalling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can the electromyographic fatigue threshold be determined from superficial elbow flexor muscles during an isometric single-joint task?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (1), pp.44-54. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 107 (2), pp.193-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0838.2007.00765.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-009-1114-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744370v1</w:t>
+                <w:t xml:space="preserve">hal-03409555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical delay revisited using very high frame rate ultrasound</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes of Pedaling Technique and Muscle Coordination during an Exhaustive Exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Champoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (6), pp.1277 - 1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e31819825f8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00221.2009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00447530v1</w:t>
+                <w:t xml:space="preserve">hal-01838813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromyographic analysis of pedaling: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel Method for Measuring Electromechanical Delay on the Vastus Medialis Obliquus and Vastus Lateralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2007.10.010⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (5), pp.878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2008.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839025v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00499262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the electromyographic fatigue threshold be determined from superficial elbow flexor muscles during an isometric single-joint task?</w:t>
+                <w:t xml:space="preserve">Electromyographic analysis of pedaling: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Guével</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-009-1114-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (2), pp.182-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2007.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03409555v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes of Pedaling Technique and Muscle Coordination during an Exhaustive Exercise</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electromechanical delay revisited using very high frame rate ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 41 (6), pp.1277 - 1286. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (6), pp.1970-1975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e31819825f8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00221.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838813v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00447530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a prior short simulated training session on the subsequent occurrence of ventilatory thresholds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Influence of different racing positions on mechanical and electromyographic patterns during pedalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 7 p. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (1), pp.44-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2007.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0838.2007.00765.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565476v1</w:t>
+                <w:t xml:space="preserve">hal-01744370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elite long sprint running: a comparison between incline and level training sessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22446,1330 +22433,1455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-session repeatability of lower limb muscles activation pattern during pedaling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Effects of a prior short simulated training session on the subsequent occurrence of ventilatory thresholds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 18 (5), pp.857-865. </w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2007.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2007.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838990v1</w:t>
+                <w:t xml:space="preserve">hal-01565476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interindividual variability of electromyographic patterns and pedal force profiles in trained cyclists</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intra-session repeatability of lower limb muscles activation pattern during pedaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (5), pp.857-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2007.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-008-0810-y⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838946v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'expertise sur l'évolution de la cadence de pédalage au cours d'un test progressif maximal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interindividual variability of electromyographic patterns and pedal force profiles in trained cyclists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Champoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2006.08.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104 (4), pp.667-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-008-0810-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762787v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective training-induced thigh muscles hypertrophy in professional road cyclists.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de l'expertise sur l'évolution de la cadence de pédalage au cours d'un test progressif maximal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Argentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hausswirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bieuzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arbeitsphysiologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-006-0218-5⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (5), pp.273 - 279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2006.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00194553v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery kinetics throughout successive bouts of various exercises in elite cyclists</w:t>
+                <w:t xml:space="preserve">Selective training-induced thigh muscles hypertrophy in professional road cyclists.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marqueste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J Cozzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grélot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arbeitsphysiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97 (5), pp.591-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-006-0218-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00168995v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromyographic signs of neuromuscular fatigue are concomitant with further increase in ventilation during static handgrip.</w:t>
+                <w:t xml:space="preserve">Recovery kinetics throughout successive bouts of various exercises in elite cyclists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Cozzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Faucher</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 24 (1), pp.25-32</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (12), pp.2151-2158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194474v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMG versus oxygen uptake during cycling exercise in trained and untrained subjects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Decherchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14 (2), pp.187-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1050-6411(03)00081-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Électromyostimulation et récupération fonctionnelle d’un muscle dénervé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electromyographic signs of neuromuscular fatigue are concomitant with further increase in ventilation during static handgrip.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marqueste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Decherchi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+                <w:t xml:space="preserve">N. Kipson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24 (1), pp.25-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01436188v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrothérapie et régénération nerveuse sensitive mise au point sur les recherches expérimentales actuelles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francis Berthelin</w:t>
+                <w:t xml:space="preserve">Électromyostimulation et récupération fonctionnelle d’un muscle dénervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Decherchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Marqueste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, les annales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (5), pp.253--263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0765-1597(03)00144-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436189v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Electrothérapie et régénération nerveuse sensitive mise au point sur les recherches expérimentales actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Decherchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marqueste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kinésithérapie, les annales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0765-1597(03)00144-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Changes in neuromuscular function after training by functional electrical stimulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Decherchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muscle &amp; nerve. Supplement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 28 (2), pp.181-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mus.10408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23779,91 +23891,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coordinations musculaires : le talon d’Achille de la tendinopathie d’Achille ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23873,387 +23985,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small levels of myoelectrical activity have mechanical effects on joint torque and muscle shear muscle during stretching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Sciatic nerve stiffness influences the maximal ankle range of motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo J Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro R Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIV Congrès de la Société Française de Médecine Physique et de Réadaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOFMER, Oct 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ISB 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580077v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciatic nerve stiffness influences the maximal ankle range of motion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Small levels of myoelectrical activity have mechanical effects on joint torque and muscle shear muscle during stretching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gross</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISB 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">XXXIV Congrès de la Société Française de Médecine Physique et de Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOFMER, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580084v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness mapping of plantar flexor muscles in stroke survivors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecharte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISB 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24263,287 +24375,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des paramètres électromyographiques et mécaniques au cours d'une épreuve rectangulaire de pédalage menée jusqu'à épuisement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Champoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] N° 06-046, Institut National du Sport et de l'Education Physique (INSEP). 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée des contraintes énergétiques et musculaires d’un effort maximal réalisé sur le plat et en côte chez des athlètes élites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport de recherche n° 06-029, Institut National du Sport et de l'Education Physique (INSEP). 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId695"/>
+      <w:footerReference w:type="default" r:id="rId697"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24611,51 +24723,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7051C047"/>
+    <w:nsid w:val="F71BF617"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24842,51 +24954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-hug" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6432-558X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076958973" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501819v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Orssatto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Trajano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/JES.0000000000000381" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460716v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bontemps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00981.2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dernoncourt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Thorstensen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Besomi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP288504" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Magot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Couloume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Plan&#231;on" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jns.70015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959711v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijn Logtens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Farina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP287857" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138745v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Morvan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00097.2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Gibbs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88670" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Baker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102886" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395854v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crouzier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00536.2023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671726v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Popesco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bet da Rosa Orssatto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony John Blazevich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Siqueira Trajano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05538-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0702-24.2024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736544v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Carcreff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moissenet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2023.09.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671723v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J. M. Dick" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap van Die&#235;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102910" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger M Enoka" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Hd Caillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.97085" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703579v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357040v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jannou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00278.2023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kelp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christofer Clemente" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pinel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00080.2023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hamard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Aeles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J M Dick" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00075.2023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Martinez-Valdes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Enoka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Holobar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mcgill" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2022.102726" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188700v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00587.2022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188696v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauro Salomoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hodges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05193-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04204727v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP283698" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J.M. Dick" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2023.111640" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro del Vecchio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Marconi Germer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kinfe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nuccio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1265-22.2023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188693v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Sheehan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie J Collins" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Crossley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23259671231155894" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188692v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Levine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pons" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP284503" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188699v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangjoon Kim" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/acae0b" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618632v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feigean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111033" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577805v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP283040" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075585v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pigne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bernier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14191" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538398v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sachet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Peter Brochner Nygaard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2021.2024243" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538435v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruida Cheng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Juneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15335" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538393v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Holobar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00453.2021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736545v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Gallina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disselhorst-Klug" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Merletti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2022.102656" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629109v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Andrade" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Freitas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coppieters" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sierra-Silvestre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111075" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04076003v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rossi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Proquez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2022.103737" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237497v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Dick" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.626219" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075570v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00237.2022" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03289195v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Thomaz de Aquino Nava" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolbert van den Hoorn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Vicenzino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110346" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538444v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bugeja" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Bolsterlee" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2021.111594" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538440v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gore" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110823" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579937v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jns.12427" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298287v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Abdala Elias" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01041.2020" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298503v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Horst" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lapuschkin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0770" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221715v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfei Xu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu Ngor Fu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-021-04519-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04785631v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13539" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298395v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Hernandez-Pavon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/abeead" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251218v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Casolo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ibanez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2021.102548" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298661v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2020.102505" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215789v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boyer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1899405" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298614v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00635.2020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03289203v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2021.04.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297186v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Butler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Macdonell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poortvliet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2021.03.024" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178312v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mcmanus" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lowery" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen S&#248;gaard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2021.102565" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298517v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vogel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00653.2020" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297170v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.242626" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298640v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=India Lindemann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Coombes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.110067" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298536v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Goo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Johnston" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2020.04.009" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191406v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00239.2019" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563466v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trija Vaidya" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thomas-Ollivier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernady" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Blanc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S214410" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02975022v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00411.2019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298309v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Clancy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2020.102438" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325152v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Fayet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002229" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325056v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frey" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13564" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325137v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Coombes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tucker" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scott" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geytenbeek" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32098/mltj.03.2019.14" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333739v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Chino" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Sasahara" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Suzuki" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.11.003" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409444v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pournot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002080" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192368v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Perrouin-Verbe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Touchais" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadbled" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gahier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.09.008" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324924v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfei Xie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Thomas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venerina Johnston" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2019.06.009" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324589v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.06.018" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563380v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01101.2018" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563348v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5445-6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191405v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecharte" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2017" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430147v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coombes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vicenzino" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuvan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mellor" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347307v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Ziegenfuss" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael David" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohitha Badya" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3763-1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347197v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Allison" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salomoni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bennell" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wrigley" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12942" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352484v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brochard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Letellier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raison" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.09.005" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984714v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201834s202" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02569863v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Point" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12872" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335182v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Heales" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Coombes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-018-3903-2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329543v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32873-6" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430123v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viana Vuvan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mellor" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13265" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02983807v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barthelemy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00133.2018" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602088v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2016.07.001" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409609v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12986" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409623v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187260" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341843v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2018.10.002" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329517v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2018.09.007" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352506v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Weber" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debuse" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Caplan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.08.033" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337491v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dieterich" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Falla" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Petzke" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3509-5" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579940v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2017.02.033" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347462v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.163303" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01581721v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jidovtseff" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0226" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338405v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Stafford" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafeef Aljuraifani" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bju.13688" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347243v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lardy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-P. Br&#248;chner Nielsen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12811" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347424v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/JES.0000000000000122" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337682v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;r&#233;on" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.01.001" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02570060v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doguet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3695-9" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191421v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0703-5" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191262v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12589" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347176v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.23275" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336508v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels-Peter Br&#248;chner Nielsen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-016-4826-y" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601860v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Raiteri" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cresswell" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Lichtwark" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.12.039" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601965v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vaz" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Harald Olstad" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cabri" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Ludvik Kjendlie" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pezarat-Correia" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1143109" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341836v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Magnard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000232" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353568v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke James Heales" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alan Macdonald" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul William Hodges" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2016.04.017" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491997v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25024" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8S8FBLWR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353406v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Mcphee" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161487" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579478v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2015.10.006" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353659v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hio Teng Leong" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155187" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353643v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Carroll" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico de Martino" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154524" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353525v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hatton" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chen" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Reid" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sorensen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.09.007" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601824v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macdonald" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wan" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2015.12.002" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407750v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Ates" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Bouillard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frappart" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2015.02.005" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407900v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.24445" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-266PT9VB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601309v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bouma" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Ha" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2015.02.013" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601419v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Koo" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.05.038" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601372v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Brown" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Green" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hughes" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13047-015-0107-4" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601620v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goupille" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baum" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.1908" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601484v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00557.2014" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601398v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2519/jospt.2015.5905" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601894v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Bruijn" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.10.013" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601570v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eriksson Crommert" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heales" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12341" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NMG6661M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407595v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/JES.0000000000000049" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599465v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2013.10.016" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600177v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ouellette" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000363" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409072v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00595.2013" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407908v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00544.2014" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616669v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dibie" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12272" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1S23K12-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409022v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091899" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599493v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00911.2013" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600630v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Mor&#233;lot-Panzini" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mayaux" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Willer" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2013.09.012" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6HX910L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599504v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-2840-y" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600119v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolbert van Den Hoorn" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00561.2014" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594284v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053159" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409215v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ma&#239;setti" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.07.015" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409853v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2012.06.010" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596319v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schmidt" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Kindler" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Gottfried" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raux" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-013-2910-3" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-93449L21-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594178v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boumier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2013.00232" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594205v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2013.08.014" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599310v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Zarrouk" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hammouda" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Rebai" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Tabka" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09291016.2012.730891" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594265v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Kennedy" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Sveistrup" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2462-1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-950VKVVD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491762v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Regnault" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournat" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0363546513490648" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409848v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00858.2012" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409845v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.02.020" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZGHF87W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592343v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2012.01.015" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592956v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sahli" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IES-2012-0450" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409813v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.01.009" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467313v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat G&#246;pfert" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny-Chollet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.10.001" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QZCT1HL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616637v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182625423" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228034v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2012.00099" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409840v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hogrel" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/33/3/N19" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2354C4DCE29F4903AC465C288507EBFC35EFB92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592184v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.23253" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3B4C0F54DD8AA7F2FE922293AAD113C2517F479D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590960v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2010.10.012" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954143v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-1928-x" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAE5962206228302EF7287821BC1D60C3D256D73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591649v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoneem Yahia" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Souissi" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4085/1062-6050-46.4.386" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591203v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2010.08.009" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341830v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Murian" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.08.009" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680417v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallot" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.21948" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZH5460W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591531v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bilodeau" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.02.001" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01813448v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01096.2010" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954139v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A. Turpin" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.057133" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591191v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Chtourou" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chaouachi" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dogui" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Behm" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2011.596295" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409806v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029261" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409803v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.22139" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MD782DX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954141v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.07.013" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWHWN35G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01727794v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01305.2009" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01816067v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Lacour" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Vandewalle" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3181c91f35" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409603v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01323.2009" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00499262v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2008.11.005" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01744370v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2007.00765.x" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447530v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00221.2009" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01839025v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2007.10.010" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409555v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1114-6" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-168SSRCJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01838813v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Drouet" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Champoux" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31819825f8" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01565476v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2007.11.001" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01765355v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fournel" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01838990v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2007.03.002" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSQP2PBX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01838946v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0810-y" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21L8GRW2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01762787v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Argentin" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hausswirth" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bieuzen" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2006.08.002" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194553v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Cozzone" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gr&#233;lot" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0218-5" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MF42XSJL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168995v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grelot" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Fur" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Cozzone" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bendahan" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194474v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucher" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Guillot" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kipson" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194481v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Decherchi" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jammes" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1050-6411(03)00081-6" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-705G57D4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436188v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Decherchi" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dousset" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Marqueste" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Berthelin" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(03)00144-8" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJFNJ1HS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436189v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berthelin" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194460v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.10408" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9L08D1H4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777600v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580077v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580084v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J Andrade" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro R Freitas" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580082v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01940367v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01988974v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-hug" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6432-558X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076958973" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501819v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Orssatto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Trajano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/JES.0000000000000381" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589575v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Aeles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2026.113303" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460716v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bontemps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Avrillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00981.2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091539v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dernoncourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Thorstensen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Besomi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP288504" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Magot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Couloume" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Plan&#231;on" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jns.70015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959711v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijn Logtens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Farina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP287857" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138745v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Morvan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00097.2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J. M. Dick" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap van Die&#235;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102910" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719211v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Gibbs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88670" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581855v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Baker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102886" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crouzier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00536.2023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger M Enoka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Hd Caillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.97085" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671723v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671724v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0702-24.2024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Popesco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bet da Rosa Orssatto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony John Blazevich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Siqueira Trajano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05538-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736544v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Carcreff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moissenet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2023.09.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188693v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Sheehan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie J Collins" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Crossley" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23259671231155894" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188699v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangjoon Kim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Levine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/acae0b" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188692v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pons" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP284503" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357040v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jannou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00278.2023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188695v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kelp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christofer Clemente" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pinel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00080.2023" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395083v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hamard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J M Dick" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00075.2023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188698v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Martinez-Valdes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Enoka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Holobar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mcgill" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2022.102726" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188700v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00587.2022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188696v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauro Salomoni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hodges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05193-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04204727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188702v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP283698" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188694v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J.M. Dick" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2023.111640" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188697v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro del Vecchio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Marconi Germer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kinfe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nuccio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1265-22.2023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04076003v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rossi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Proquez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2022.103737" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237497v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Dick" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.626219" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075570v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00237.2022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618632v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feigean" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111033" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538435v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruida Cheng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Juneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15335" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538398v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sachet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Peter Brochner Nygaard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2021.2024243" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075585v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pigne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bernier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14191" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577805v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP283040" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538393v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Holobar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00453.2021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736545v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Gallina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disselhorst-Klug" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Merletti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2022.102656" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629109v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Andrade" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Freitas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coppieters" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sierra-Silvestre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111075" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538440v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gore" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110823" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03289195v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Thomaz de Aquino Nava" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolbert van den Hoorn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Vicenzino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110346" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538444v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bugeja" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Bolsterlee" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2021.111594" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298287v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Abdala Elias" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01041.2020" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298503v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Horst" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lapuschkin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0770" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221715v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfei Xu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu Ngor Fu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12891-021-04519-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579937v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jns.12427" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04785631v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13539" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251218v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Casolo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Ibanez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2021.102548" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298395v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Hernandez-Pavon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/abeead" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298614v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00635.2020" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298661v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2020.102505" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215789v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boyer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1899405" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03289203v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2021.04.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297186v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Butler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Macdonell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poortvliet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2021.03.024" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298517v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vogel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00653.2020" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297170v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.242626" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178312v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mcmanus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lowery" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen S&#248;gaard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2021.102565" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298640v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=India Lindemann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Coombes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.110067" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191406v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00239.2019" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03298536v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Goo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Johnston" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2020.04.009" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563466v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trija Vaidya" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thomas-Ollivier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernady" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Blanc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S214410" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298309v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Clancy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2020.102438" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325152v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Fayet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002229" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02975022v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00411.2019" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563348v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5445-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325137v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Coombes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tucker" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scott" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geytenbeek" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32098/mltj.03.2019.14" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03325056v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frey" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13564" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333739v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Chino" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Sasahara" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Suzuki" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.11.003" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409444v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pournot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002080" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192368v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Perrouin-Verbe" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Touchais" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadbled" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gahier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.09.008" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324924v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfei Xie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Thomas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venerina Johnston" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2019.06.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324589v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2019.06.018" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563380v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01101.2018" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329517v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2018.09.007" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352506v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Weber" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debuse" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Caplan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.08.033" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430147v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coombes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vicenzino" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuvan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mellor" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347307v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Ziegenfuss" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael David" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohitha Badya" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3763-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347197v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Allison" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salomoni" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bennell" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wrigley" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12942" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191405v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecharte" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2017" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02569863v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Point" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12872" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352484v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brochard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Letellier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raison" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.09.005" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984714v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201834s202" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430123v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viana Vuvan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mellor" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13265" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335182v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Heales" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Coombes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-018-3903-2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329543v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32873-6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602088v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2016.07.001" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409609v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12986" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02983807v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barthelemy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00133.2018" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409623v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187260" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341843v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thibault" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2018.10.002" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337491v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dieterich" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Falla" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Petzke" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3509-5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579940v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2017.02.033" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01581721v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jidovtseff" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0226" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347462v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.163303" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337682v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;r&#233;on" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2017.01.001" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347243v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lardy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-P. Br&#248;chner Nielsen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12811" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347424v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/JES.0000000000000122" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338405v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Stafford" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafeef Aljuraifani" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bju.13688" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02570060v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doguet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3695-9" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191421v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0703-5" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347176v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.23275" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336508v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels-Peter Br&#248;chner Nielsen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-016-4826-y" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191262v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12589" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353643v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Carroll" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico de Martino" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Magnard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154524" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353525v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hatton" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Reid" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sorensen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.09.007" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601824v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macdonald" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Mcphee" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2015.12.002" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601860v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Raiteri" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cresswell" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Lichtwark" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.12.039" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601965v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vaz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Harald Olstad" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cabri" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Ludvik Kjendlie" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pezarat-Correia" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1143109" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341836v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000232" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353568v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke James Heales" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alan Macdonald" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul William Hodges" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2016.04.017" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353406v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161487" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491997v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25024" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8S8FBLWR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579478v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2015.10.006" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353659v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hio Teng Leong" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155187" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601570v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eriksson Crommert" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heales" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12341" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NMG6661M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407595v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/JES.0000000000000049" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407750v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Ates" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Bouillard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frappart" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2015.02.005" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407900v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.24445" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-266PT9VB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601309v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bouma" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Ha" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2015.02.013" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601419v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Koo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.05.038" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601620v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goupille" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baum" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.1908" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601372v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Brown" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Green" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hughes" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13047-015-0107-4" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601484v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00557.2014" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601398v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2519/jospt.2015.5905" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601894v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd Bruijn" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.10.013" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599504v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-2840-y" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600119v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolbert van Den Hoorn" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00561.2014" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616669v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dibie" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12272" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1S23K12-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409072v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00595.2013" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407908v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00544.2014" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599465v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2013.10.016" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600177v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ouellette" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000363" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409022v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091899" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599493v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00911.2013" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600630v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Mor&#233;lot-Panzini" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mayaux" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Willer" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2013.09.012" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6HX910L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491762v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Regnault" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournat" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0363546513490648" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409215v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ma&#239;setti" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.07.015" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409853v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2012.06.010" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596319v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schmidt" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Kindler" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Gottfried" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raux" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-013-2910-3" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-93449L21-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594178v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boumier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2013.00232" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594205v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2013.08.014" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599310v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Zarrouk" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hammouda" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Rebai" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Tabka" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09291016.2012.730891" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594284v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053159" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594265v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashleigh Kennedy" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Sveistrup" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2462-1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-950VKVVD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592184v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.23253" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3B4C0F54DD8AA7F2FE922293AAD113C2517F479D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409848v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00858.2012" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592343v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2012.01.015" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409845v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.02.020" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZGHF87W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409813v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.01.009" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592956v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sahli" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IES-2012-0450" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616637v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182625423" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467313v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat G&#246;pfert" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny-Chollet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.10.001" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QZCT1HL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228034v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2012.00099" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409840v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hogrel" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/33/3/N19" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2354C4DCE29F4903AC465C288507EBFC35EFB92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409803v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.22139" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MD782DX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954141v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.07.013" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWHWN35G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590960v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2010.10.012" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954143v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-1928-x" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAE5962206228302EF7287821BC1D60C3D256D73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591649v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoneem Yahia" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Souissi" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4085/1062-6050-46.4.386" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591203v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2010.08.009" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591531v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bilodeau" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.02.001" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680417v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gallot" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.21948" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZH5460W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341830v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Murian" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.08.009" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01813448v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01096.2010" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954139v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A. Turpin" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.057133" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591191v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Chtourou" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chaouachi" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dogui" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Behm" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2011.596295" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03409806v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029261" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01727794v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01305.2009" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01816067v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Lacour" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Vandewalle" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3181c91f35" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409603v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01323.2009" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409555v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1114-6" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-168SSRCJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01838813v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Drouet" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Champoux" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31819825f8" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00499262v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2008.11.005" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01839025v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2007.10.010" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447530v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00221.2009" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01744370v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2007.00765.x" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01765355v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fournel" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01565476v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2007.11.001" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01838990v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2007.03.002" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSQP2PBX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01838946v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0810-y" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21L8GRW2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01762787v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Argentin" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hausswirth" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bieuzen" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2006.08.002" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194553v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Cozzone" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gr&#233;lot" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0218-5" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MF42XSJL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168995v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grelot" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Fur" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Cozzone" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bendahan" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194481v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Decherchi" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jammes" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1050-6411(03)00081-6" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-705G57D4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194474v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucher" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Guillot" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kipson" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436188v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Decherchi" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dousset" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Marqueste" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Berthelin" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(03)00144-8" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJFNJ1HS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436189v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berthelin" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194460v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.10408" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9L08D1H4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777600v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580084v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J Andrade" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro R Freitas" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580077v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580082v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01940367v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01988974v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>