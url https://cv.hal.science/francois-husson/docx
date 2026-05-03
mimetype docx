--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1700,2182 +1700,2206 @@
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 88, pp.247-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIMCA: Multiple imputation for categorical variables with multiple correspondence analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (2), pp.501-518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11222-016-9635-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">missMDA: A Package for Handling Missing Values in Multivariate Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 70 (1), 31 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18637/jss.v070.i01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory T Cells in Melanoma Revisited by a Computational Clustering of FOXP3+ T Cell Subpopulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroko Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miki Tanioka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiki Miyachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 196 (6), pp.2884-2892. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4049/jimmunol.1402695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digit-tracking: Interpreting the evolution over time of sensory dimensions of an individual product space issued from Napping® and sorted Napping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tam Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lê</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47 (Part A), pp.73-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple imputation for continuous variables using a Bayesian principal component analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jan de Leeuw and the French School of Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (6), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18637/jss.v073.i06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00949655.2015.1104683⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00951915v1</w:t>
+                <w:t xml:space="preserve">hal-01400295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan de Leeuw and the French School of Data Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple imputation for continuous variables using a Bayesian principal component analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (11), pp.2140-2156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00949655.2015.1104683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18637/jss.v073.i06⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01400295v1</w:t>
+                <w:t xml:space="preserve">hal-00951915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confidence Areas for Fixed-Effects PCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Wager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (1), pp.28-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10618600.2014.950871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A principal components method to impute missing values for mixed data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (1), pp.5-26. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11634-014-0195-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularised PCA to denoise and visualise data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verbanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (2), pp.471-486. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11222-013-9444-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondence Analysis on Generalised Aggregated Lexical Tables (CA-GALT) in the FactoMineR Package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belchin Adriyanov Kostov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Bécue-Bertaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The R Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7, 1, pp.109-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dry heating on the progression of in vitro digestion of egg white proteins: contribution of multifactorial data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuttinee Musikaphun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.1578-1590. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4fo01156b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different fluid intake patterns across the week can be identified in German adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guelinckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Kemgang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (1), pp.LB378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original methodology for the analysis and interpretation of word-count based methods: Multiple factor analysis for contingency tables complemented by consensual words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belchin Kostov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Bécue-Bertaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (Part A), pp.35-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2013.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and evaluation of confidence ellipses applied at sensory data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28 (1), pp.106-115. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling missing values in Multiple Factor Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30 (2), pp.77-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2013.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vins de Loire du cépage Chenin ont-ils un goût identifiable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (1), pp.29-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Factor Analysis for Contingency Tables in the FactoMineR Package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belchin Adriyanov Kostov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Bécue-Bertaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The R Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (1), pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Factor Analysis for Contingency Tables in the FactoMineR Package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belchin Adriyanov Kostov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Bécue-Bertaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The R Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (1), pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Missing Values with Regularized Iterative Multiple Correspondence Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (1), pp.91-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00357-012-9097-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763227v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting the number of components in PCA using cross-validation approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 56 (6), pp.1869-1879. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csda.2011.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling missing values in exploratory multivariate data analysis methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3891,1090 +3915,1090 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 153 (2), pp.79-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple imputation in principal component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (3), pp.231-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11634-011-0086-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting energy x protein interaction on milk yield and milk composition in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brun-Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 93 (9), pp.4128-4143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2009-2669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous analysis of distinct Omics data sets with integration of biological knowledge: Multiple Factor Analysis approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10, pp.32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-10-32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00365978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des données manquantes en Analyse en Composantes Principales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 150 (2), pp.28-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility study of using statistical process control to optimize quality assurance in radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quality in Maintenance Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (4), pp.331-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/13552510910997715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive analysis of the IMRT dose delivery process using Statistical Process Control (SPC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Kafrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36 (4), pp.1275-1285. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.3089793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power of double-sampling tests for General Linear Hypotheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics A Journal of Theoretical and Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (2), pp.115-125. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02331880701597552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for the comparison of sensory profiles provided by several panels: application to a cross-cultural study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérome Pagès</w:t>
+                <w:t xml:space="preserve">Power of double-sampling tests for general linear hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (2), pp.115-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02331880701597552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466899v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power of double-sampling tests for general linear hypotheses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Causeur</w:t>
+                <w:t xml:space="preserve">Methodology for the comparison of sensory profiles provided by several panels: application to a cross-cultural study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (2), pp.179-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360386v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FactoMineR: An R package for multivariate analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4989,2782 +5013,2782 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25 (1), pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SensoMineR: a package for sensory data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (1), pp.14-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the significance of the RV coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 53 (1), pp.82-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csda.2008.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the representation of the variables resulting from PCA in the case of a conventional sensory profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (7), pp.933-937. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2006.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory analysis comparison of eight biscuits by French and Pakistani panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashida Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lê</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 22 (6), pp.665-686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Statistical Process Control to optimise quality assurance in intensity-modulated radiotherapy (IMRT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Aletti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Medical Physics News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00200978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SensoMineR : un package pour le traitement de données sensorielles avec R</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche statistique de la performance en analyse sensorielle descriptive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lê</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 26 (4), pp.355-356</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 26 (5), pp.446-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/sda.26.446-469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467895v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche statistique de la performance en analyse sensorielle descriptive</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">SensoMineR : un package pour le traitement de données sensorielles avec R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lê</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 26 (5), pp.446-469. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 26 (4), pp.355-356</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363529v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indscal Model: geometrical interpretation and methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 50 (2), pp.358-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French cider characterization by sensory, technological and chemical evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Primault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39 (9), pp.1033-1044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2006.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French cider characterization by sensory, technological and chemical evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Primault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1033-1044</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confidence ellipses applied to the comparison of sensory profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (3), pp.241-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects méthodologiques du modèle Indscal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Statistique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54 (2), pp.83-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another look at sensory data: How to “have your salmon and eat it, too!”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (7-8), pp.3-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2006.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence ellipse for the sensory profiles obtained by principal component analysis</w:t>
+                <w:t xml:space="preserve">Multiple factor analysis with confidence ellipses: a methodology to study the relationships between sensory and instrumental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Pagès</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 16 (3), pp.245-250. </w:t>
+              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (3), pp.138-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2004.04.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cem.916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391752v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple factor analysis with confidence ellipses: a methodology to study the relationships between sensory and instrumental data</w:t>
+                <w:t xml:space="preserve">Scatter Plot and Additional Variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 19 (3), pp.138-144. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32 (4), pp.341-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cem.916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02664760500079043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391768v1</w:t>
+                <w:t xml:space="preserve">hal-03390920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scatter Plot and Additional Variables</w:t>
+                <w:t xml:space="preserve">Confidence ellipse for the sensory profiles obtained by principal component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérome Pagès</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02664760500079043⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (3), pp.245-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2004.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390920v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2-dimensional extension of the Bradley–Terry model for paired comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 135 (2), pp.245-259. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jspi.2004.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2-dimensional extension of the Bradley–Terry model for paired comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Causeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 135 (2), pp.245-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jspi.2004.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USE OF CONFIDENCE ELLIPSES IN A PCA APPLIED TO SENSORY ANALYSIS APPLICATION TO THE COMPARISON OF MONOVARIETAL CIDERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 19 (6), pp.510-518. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-459X.2004.062104.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPARISON OF SENSORY PROFILES DONE BY TRAINED AND UNTRAINED JURIES: METHODOLOGY AND RESULTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18 (6), pp.453-464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1745-459X.2003.tb00400.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuage plan d'individus et variables supplémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Statistique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 51 (4), pp.83 - 93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which value can be granted to sensory profiles given by consumers? Methodology and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Le Dien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 12 (5-7), pp.291-296. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0950-3293(01)00014-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un modèle stochastique à partir d'un modèle déterministe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Statistique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 49 (4), pp.5 - 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-laboratory comparison of sensory profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 12 (5-7), pp.297-309. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0950-3293(01)00015-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimized algorithm to determine the values of the exact cumulative distribution function of some discrete statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Beninel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 14 (2), pp.251-261. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001800050016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of CECOL, a model of winter rape (Brassica napus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 8 (3-4), pp.205-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et validation d'un modèle de prédiction de la date de floraison du colza d'hiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leterme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 4 (5), pp.379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7774,393 +7798,393 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecter et cartographier les données du bilan carbone d'un congrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres R 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bretagne Sud, Jun 2024, Vannes (Bretagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imputation multiple pour données mixtes par analyse factorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JdS2019 - 51es Journées de Statistique de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, Jun 2019, Vandœuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une simple vignette à l'enseignement par MOOC. Quelques idées pour améliorer la visibilité et l'accessibilité de son package R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse de données avec FactoMineR. Quelle évolution en 10 ans ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semin-R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imputation de données manquantes pour des données mixtes via les méthodes factorielles grâce à missMDA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8175,289 +8199,289 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Factor Analysis for Contingency Tables in FactoMineR Package</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mónica Bécue Bertaut</w:t>
+                <w:t xml:space="preserve">A semi-automatic computational method to identify FOXP3+T cell subpopulations in melanoma patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daría Hernández</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">42nd Annual Meeting of the European-Society-for-Dermatological-Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Venise (IT), United States. pp.S5-S5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717530v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-automatic computational method to identify FOXP3+T cell subpopulations in melanoma patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Fujii</w:t>
+                <w:t xml:space="preserve">Multiple Factor Analysis for Contingency Tables in FactoMineR Package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belchin Adriyanov Kostov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Bécue Bertaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Ono</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daría Hernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Annual Meeting of the European-Society-for-Dermatological-Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Venise (IT), United States. pp.S5-S5</w:t>
+              <w:t xml:space="preserve">1ères Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840996v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama sur les méthodes d'analyse exploratoire des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8473,453 +8497,453 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Ecole Doctorale Pierre Louis de Santé Publique : Epidémiologie et Sciences de l'Information Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, St Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with missing values in multiple correspondence analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Classification Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, St Andrew (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Missing Values with Regularized Iterative Multiple Correspondence Analysis. Correspondence Analysis and Related Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correspondence Analysis and Related Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des données manquantes en ACP : de l'imputation simple à l'imputation multiple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'équipe mathématiques et informatique appliqué (MIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Jouy-en-Josas (FR), France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'équipe de l'IUT de Caen Département STID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842498v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des données manquantes en ACP : de l'imputation simple à l'imputation multiple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'équipe de l'IUT de Caen Département STID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Caen (FR), France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'équipe mathématiques et informatique appliqué (MIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Jouy-en-Josas (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842497v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missing values in exploratory data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8935,289 +8959,289 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de statistique de l'équipe psychometrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Leiden (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple correspondence analysis with missing values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAGM, GfKI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Frankfurt (DE), Germany. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling missing values with regularized iterative multiple correspondence analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th CARME conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des données manquantes en ACP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9233,73 +9257,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire devant des enseignants-chercheurs d'Agrocampus Ouest et de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de FactoMineR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9315,250 +9339,250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire statistique et informatique pour les sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Paris (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SensoMineR : the free software to perform sensory analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lê</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème journées européennes agro-industriels et méthodes statistiques : Agrostat'2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Benevento (ITA), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de données avec R - Complémentarité des méthodes d'analyse factorielle et de classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00494779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des données manquantes en Analyse en Composantes Principales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9574,181 +9598,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de laboratoire de mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Bordeaux (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting energy protein interaction on milk yield and composition in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Brun-Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité des dimensions en ACP : cas complet et incomplet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9764,833 +9788,833 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00494840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision de l'effet des interactions énergie x protéines sur la production et la composition du lait chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Brun-Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fargetton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'ACP probabiliste pour la gestion des données manquantes en ACP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00386758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la maîtrise statistique des processus (MSP) pour optimiser les contrôles qualité en radiothérapie conformationnelle par modulation d'intensité (RCMI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47èmes journées scientifiques de la société française de physique médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maîtrise statistique des processus pour l'optimisation des contrôles qualité en radiothérapie : Application à la Radiothérapie Conformationnelle par Modulation d'Intensité (RCMI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Aletti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Tanger, Maroc. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical process control to optimize quality assurance in radiotherapy: applied to Intensity-Modulated Radiation Therapy (IMRT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Franceries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Pékin, China. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des orientations des faisceaux en radiothérapie conformationelle par modulation d'intensité (RCMI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Franceries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46èmes journées scientifiques de la société française de physique médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la maîtrise statistique des processus (MSP) pour optimiser les contrôles qualité en radiothérapie conformationnelle par modulation d'intensité (RCMI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Franceries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10609,537 +10633,537 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46èmes journées scientifiques de la société française de physique médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation experte de la balistique et des moyens de contrôles en Radiothérapie Conformationnelle par Modulation d'Intensité (RCMI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Kafrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45èmes journées scientifiques de la SFPM (Société Française de Physique Médicale)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation experte de la balistique et des moyens de contrôles en radiothérapie conformationnelle par modulation d'intensité (RCMI)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Expert optimisation of beam orientation and quality controls for intensity-modulated radiotherapy (IMRT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Kafrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Lyon, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oct 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118428v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00117374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert optimisation of beam orientation and quality controls for intensity-modulated radiotherapy (IMRT)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Optimisation experte de la balistique et des moyens de contrôles en radiothérapie conformationnelle par modulation d'intensité (RCMI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Kafrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Aletti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Marchesi</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Oct 2006</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45ème journée scientifique de la Société Française de Physique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00117374v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expert optimisation of beam orientation and quality controls for intensity-modulated radiotherapy (IMRT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Kafrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oct 2006, pp.82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11149,1012 +11173,1012 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R pour la statistique et la science des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Matzner-Løber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploratory Multivariate Analysis by Example Using R, Second Edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapman and Hall/CRC, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b21874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de données avec R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, 2016, Pratique de la statistique, Husson, 978-2-7535-4869-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyis de datos con R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lê</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análisis de datos con R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lê</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, Escuela Colombiana de Ingenieria Julio Garavito, 978-958-8726-05-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R for statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Cornillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapman and Hall/CRC Press, pp.320, 2012, 9781439881453</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploratory Multivariate Analysis by Example Using R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lê</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRC Press Taylor &amp; Francis, pp.240, 2010, Chapman &amp; Hall/CRC Computer Science &amp; Data Analysis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de données avec R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, 226 p., 2009, 978-2-7535-0938-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistique avec R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cornillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, 257 p., 2008, Didact. Statistique, 978-2-7535-0722-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistique avec R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Cornillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, 260 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00382106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12164,283 +12188,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de données manquantes en et par ACM ou analyse factorielle de données mixtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Technip. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données manquantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.123-137, 2022, 978-2-7108-1195-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des données manquantes en et par analyse en composantes principales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Technip. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données manquantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-7108-1195-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple factor analysis: Presentation of the method using sensory data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Granato; Gaston Ares. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and Statistical Methods in Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell, pp.87-102, 2014, 978-1-118-43368-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple correspondence analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12460,242 +12484,242 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jorg Blasius, Michael Greenacre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visualization and Verbalization of Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapman and Hall/CRC, 2014, Chapman &amp; Hall/CRC Computer Science &amp; Data Analysis, 9781466589803</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SensoMineR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évaluation sensorielle Manuel méthodologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp. 463-470, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche statistique de la performance en analyse sensorielle descriptive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évaluation sensorielle : manuel méthodologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.451-458, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00456015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId304"/>
+      <w:footerReference w:type="default" r:id="rId306"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12763,51 +12787,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="037E8CCF"/>
+    <w:nsid w:val="DC969A8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12994,51 +13018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-husson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7271-8877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09229006X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05363417v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Laas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couturaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Darrigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000012120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Pinczon Du Sel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leduc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piscione" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2477930" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gougis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2024.109373" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belchin Adriyanov Kostov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Alvarez-Esteban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica B&#233;cue Bertaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04782079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dal Bosco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franceries" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Romain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Smekens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.13923" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346412v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Gharbi-Meliani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vandendriessche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bayen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Yaffe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-023-01357-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02620018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Icubam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnasse-Gahot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sertan Girgin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.05.18.20091264" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gauss" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Richards" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Tort&#249;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ageron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hamada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2022.34258" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Mozharovskyi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01621459.2018.1543123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramanian Narasimhan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Robin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2019.1585261" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02356627v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Abreu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Barker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Dickson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Flynn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jcrpp-03-2019-0022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Besse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.05.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170864v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audigier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9635-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v070.i01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315003v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Fujii" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Tanioka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Miyachi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1402695" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tam Le" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.07.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951915v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2015.1104683" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v073.i06" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059057v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wager" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2014.950871" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832935v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-014-0195-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verbanck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-013-9444-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica B&#233;cue-Bertaut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157294v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttinee Musikaphun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo01156b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guelinckx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Perrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Kemgang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Klein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belchin Kostov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica B&#233;cue-Bertaut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.06.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070930v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cadoret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.09.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9XJT6JG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.04.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RZ3PBF7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pag&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277986v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285041v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763227v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-012-9097-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729614v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.11.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3VQL1RX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811888v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704514v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-011-0086-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729597v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brun-Lafleur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2669" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00365978v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Tayrac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mosser" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-32" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455561v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323514v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gerard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grandhaye" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchesi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aletti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13552510910997715" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-D2R85PCL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359517v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kafrouni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3089793" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466877v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331880701597552" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466899v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360386v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359835v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466882v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360535v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.06.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSVR2G8V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2006.10.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C28K7GXM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467023v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bertrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashida Ali" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200978v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Noel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467895v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363529v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pag&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.26.446-469" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467230v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467413v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Primault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2006.02.018" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1HQVFX9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656386v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467533v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467418v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467443v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2006.03.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X3KSF81-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391752v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#234;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pag&#232;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2004.04.019" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9849KL0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391768v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.916" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0FF4RPM4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390920v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664760500079043" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403895v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causeur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2004.05.008" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0SGZX12-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391761v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391783v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Bocquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-459X.2004.062104.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQR0K3CL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391788v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-459X.2003.tb00400.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-13CKXTL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391830v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391872v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Dien" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-3293(01)00014-3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1J8XM77-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391841v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391850v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pag&#232;s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-3293(01)00015-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9L7H4G9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391890v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Beninel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001800050016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686176v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vandeputte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392143v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624860v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02355840v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434000v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434002v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716876v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717530v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;a Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840996v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujii" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ono" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842494v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842491v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842492v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842498v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842497v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842493v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842501v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647378v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842496v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842495v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729615v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494779v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729523v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754796v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brun-Lafleur" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494840v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754288v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fargetton" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386758v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323516v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146031v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153916v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153909v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153907v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124841v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118428v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117374v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118433v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321839v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Matzner-L&#248;ber" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornillon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321808v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21874" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292429v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04237057v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375365v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691458v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cornillon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J&#233;gou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566638v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455538v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822155v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382106v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690480v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690482v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258992v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070870v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455995v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456015v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-husson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7271-8877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09229006X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05363417v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Laas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couturaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Darrigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000012120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Pinczon Du Sel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leduc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piscione" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2477930" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gougis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2024.109373" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belchin Adriyanov Kostov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Alvarez-Esteban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica B&#233;cue Bertaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04782079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dal Bosco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franceries" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Romain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Smekens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.13923" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346412v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Gharbi-Meliani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vandendriessche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bayen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Yaffe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-023-01357-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02620018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Icubam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnasse-Gahot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sertan Girgin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.05.18.20091264" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gauss" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Richards" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Tort&#249;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ageron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hamada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2022.34258" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Mozharovskyi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01621459.2018.1543123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramanian Narasimhan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Robin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2019.1585261" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02356627v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Abreu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Barker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Dickson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Flynn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jcrpp-03-2019-0022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Besse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.05.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z4HWT9T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170864v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audigier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9635-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v070.i01" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Fujii" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Tanioka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Miyachi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1402695" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tam Le" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.07.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400295v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v073.i06" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951915v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2015.1104683" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059057v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wager" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2014.950871" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-014-0195-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832978v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verbanck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-013-9444-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica B&#233;cue-Bertaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157294v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttinee Musikaphun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo01156b" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guelinckx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Perrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Kemgang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Klein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259256v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belchin Kostov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica B&#233;cue-Bertaut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.06.009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH1XRN73-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cadoret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.09.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9XJT6JG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070888v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.04.013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RZ3PBF7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259427v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pag&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277986v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763227v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-012-9097-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729614v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.11.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3VQL1RX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811888v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704514v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-011-0086-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729597v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brun-Lafleur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2669" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00365978v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Tayrac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mosser" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-32" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455561v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323514v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gerard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grandhaye" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchesi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aletti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13552510910997715" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-D2R85PCL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359517v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kafrouni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3089793" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466877v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331880701597552" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360386v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466899v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359835v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466882v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360535v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.06.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSVR2G8V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466993v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2006.10.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C28K7GXM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467023v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashida Ali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200978v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Noel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363529v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pag&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.26.446-469" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467895v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467230v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467413v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Primault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2006.02.018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1HQVFX9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467533v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467418v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467443v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2006.03.007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X3KSF81-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391768v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.916" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0FF4RPM4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390920v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664760500079043" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391752v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#234;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pag&#232;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2004.04.019" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9849KL0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403895v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causeur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2004.05.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0SGZX12-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391761v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391783v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Bocquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-459X.2004.062104.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQR0K3CL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391788v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-459X.2003.tb00400.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-13CKXTL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391830v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391872v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Dien" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-3293(01)00014-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1J8XM77-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391841v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391850v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pag&#232;s" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-3293(01)00015-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9L7H4G9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391890v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Beninel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001800050016" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686176v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vandeputte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392143v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624860v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02355840v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434000v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434002v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716876v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840996v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujii" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ono" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717530v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;a Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842494v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842491v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842492v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842497v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842498v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842493v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842501v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647378v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842496v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842495v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729615v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494779v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729523v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754796v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brun-Lafleur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494840v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754288v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fargetton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386758v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323516v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146031v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153916v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153909v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153907v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124841v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117374v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118428v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118433v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321839v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Matzner-L&#248;ber" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornillon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321808v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21874" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292429v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04237057v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375365v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691458v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cornillon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J&#233;gou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566638v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455538v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822155v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382106v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690480v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690482v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258992v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070870v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455995v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456015v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>