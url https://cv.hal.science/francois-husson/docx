--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,12732 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...12681 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Husson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7271-8877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09229006X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=0qVOGCMAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Fat Graft Reconstructive Surgery on Prognosis in Young Women with Breast Cancer: A Study from the French Insurance Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Laas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couturaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Darrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastic and Reconstructive Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156 (5), pp.691-701. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/PRS.0000000000012120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for relative age effect in sports performance assessment: Developing age-adjusted performance corridors using mixed models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Pinczon Du Sel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Prioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piscione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (9), pp.875-886. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2025.2477930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of treatment intervals on prognosis in young breast cancer patients: Insights from the French national cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Laas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Hamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gougis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (1), pp.109373. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejso.2024.109373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Textual Data: an Approach though Multiple Factor Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belchin Adriyanov Kostov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Alvarez-Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Bécue Bertaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistica Applicata - Italian Journal of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (3), pp.339-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A convolutional neural network model for EPID‐based non‐transit dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dal Bosco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Franceries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Smekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Clinical Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (6), pp.13923. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acm2.13923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of high likelihood of dementia in population-based surveys using unsupervised clustering: a longitudinal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Gharbi-Meliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vandendriessche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Yaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13195-023-01357-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICU Bed Availability Monitoring and analysis in the Grand Est region of France during the COVID-19 epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Icubam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnasse-Gahot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertan Girgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.19-36. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.05.18.20091264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Early Norepinephrine Administration With 24-Hour Mortality Among Patients With Blunt Trauma and Hemorrhagic Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Gauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Tortù</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Ageron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Network Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (10), pp.e2234258. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2022.34258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric imputation by data depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Mozharovskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Statistical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115 (529), pp.241-253. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01621459.2018.1543123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imputation of mixed data with multilevel singular value decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balasubramanian Narasimhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3), pp.552-566. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618600.2019.1585261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating homicide offender typologies based on their clinical histories and crime scene behaviour patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Criminological Research, Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (3), pp.168-188. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jcrpp-03-2019-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the metal contamination in water measured by diffusive gradient in thin film (DGT), biomonitoring and total metal dissolved concentration at a national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Uher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88, pp.247-257. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMCA: Multiple imputation for categorical variables with multiple correspondence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Audigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.501-518. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-016-9635-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">missMDA: A Package for Handling Missing Values in Multivariate Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (1), 31 p. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18637/jss.v070.i01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory T Cells in Melanoma Revisited by a Computational Clustering of FOXP3+ T Cell Subpopulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroko Fujii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Tanioka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiki Miyachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 196 (6), pp.2884-2892. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.1402695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digit-tracking: Interpreting the evolution over time of sensory dimensions of an individual product space issued from Napping® and sorted Napping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tam Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (Part A), pp.73-78. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan de Leeuw and the French School of Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (6), 16 p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18637/jss.v073.i06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple imputation for continuous variables using a Bayesian principal component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Audigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86 (11), pp.2140-2156. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00949655.2015.1104683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A principal components method to impute missing values for mixed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Audigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.5-26. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11634-014-0195-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence Areas for Fixed-Effects PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (1), pp.28-48. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618600.2014.950871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularised PCA to denoise and visualise data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verbanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (2), pp.471-486. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-013-9444-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondence Analysis on Generalised Aggregated Lexical Tables (CA-GALT) in the FactoMineR Package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belchin Adriyanov Kostov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Bécue-Bertaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The R Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, 1, pp.109-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dry heating on the progression of in vitro digestion of egg white proteins: contribution of multifactorial data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuttinee Musikaphun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.1578-1590. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4fo01156b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original methodology for the analysis and interpretation of word-count based methods: Multiple factor analysis for contingency tables complemented by consensual words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belchin Kostov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Bécue-Bertaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (Part A), pp.35-40. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2013.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different fluid intake patterns across the week can be identified in German adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guelinckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Kemgang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (1), pp.LB378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling missing values in Multiple Factor Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (2), pp.77-85. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2013.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vins de Loire du cépage Chenin ont-ils un goût identifiable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and evaluation of confidence ellipses applied at sensory data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (1), pp.106-115. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Factor Analysis for Contingency Tables in the FactoMineR Package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belchin Adriyanov Kostov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Bécue-Bertaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The R Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Factor Analysis for Contingency Tables in the FactoMineR Package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belchin Adriyanov Kostov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Bécue-Bertaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The R Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Missing Values with Regularized Iterative Multiple Correspondence Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Liquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (1), pp.91-116. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00357-012-9097-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763227v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting the number of components in PCA using cross-validation approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (6), pp.1869-1879. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2011.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling missing values in exploratory multivariate data analysis methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 153 (2), pp.79-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple imputation in principal component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (3), pp.231-246. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11634-011-0086-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting energy x protein interaction on milk yield and milk composition in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (9), pp.4128-4143. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2009-2669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous analysis of distinct Omics data sets with integration of biological knowledge: Multiple Factor Analysis approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Tayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.32. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00365978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des données manquantes en Analyse en Composantes Principales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 150 (2), pp.28-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study of using statistical process control to optimize quality assurance in radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quality in Maintenance Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (4), pp.331-343. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/13552510910997715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive analysis of the IMRT dose delivery process using Statistical Process Control (SPC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Kafrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (4), pp.1275-1285. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1118/1.3089793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power of double-sampling tests for General Linear Hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics A Journal of Theoretical and Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (2), pp.115-125. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02331880701597552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power of double-sampling tests for general linear hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (2), pp.115-125. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02331880701597552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for the comparison of sensory profiles provided by several panels: application to a cross-cultural study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (2), pp.179-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SensoMineR: a package for sensory data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (1), pp.14-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FactoMineR: An R package for multivariate analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (1), pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the significance of the RV coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (1), pp.82-91. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2008.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the representation of the variables resulting from PCA in the case of a conventional sensory profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (7), pp.933-937. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2006.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory analysis comparison of eight biscuits by French and Pakistani panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashida Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (6), pp.665-686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Statistical Process Control to optimise quality assurance in intensity-modulated radiotherapy (IMRT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Medical Physics News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche statistique de la performance en analyse sensorielle descriptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (5), pp.446-469. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.26.446-469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SensoMineR : un package pour le traitement de données sensorielles avec R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (4), pp.355-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French cider characterization by sensory, technological and chemical evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M.G.C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Primault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (9), pp.1033-1044. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2006.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indscal Model: geometrical interpretation and methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50 (2), pp.358-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French cider characterization by sensory, technological and chemical evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Le Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine M.G.C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Primault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1033-1044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence ellipses applied to the comparison of sensory profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (3), pp.241-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects méthodologiques du modèle Indscal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (2), pp.83-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another look at sensory data: How to “have your salmon and eat it, too!”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (7-8), pp.3-5. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2006.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-dimensional extension of the Bradley–Terry model for paired comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 135 (2), pp.245-259. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jspi.2004.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple factor analysis with confidence ellipses: a methodology to study the relationships between sensory and instrumental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (3), pp.138-144. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cem.916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scatter Plot and Additional Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (4), pp.341-350. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02664760500079043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence ellipse for the sensory profiles obtained by principal component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (3), pp.245-250. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2004.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-dimensional extension of the Bradley–Terry model for paired comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 135 (2), pp.245-259. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jspi.2004.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USE OF CONFIDENCE ELLIPSES IN A PCA APPLIED TO SENSORY ANALYSIS APPLICATION TO THE COMPARISON OF MONOVARIETAL CIDERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (6), pp.510-518. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-459X.2004.062104.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARISON OF SENSORY PROFILES DONE BY TRAINED AND UNTRAINED JURIES: METHODOLOGY AND RESULTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (6), pp.453-464. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-459X.2003.tb00400.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuage plan d'individus et variables supplémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 51 (4), pp.83 - 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which value can be granted to sensory profiles given by consumers? Methodology and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Le Dien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (5-7), pp.291-296. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0950-3293(01)00014-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un modèle stochastique à partir d'un modèle déterministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 49 (4), pp.5 - 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory comparison of sensory profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (5-7), pp.297-309. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0950-3293(01)00015-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized algorithm to determine the values of the exact cumulative distribution function of some discrete statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Beninel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14 (2), pp.251-261. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s001800050016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of CECOL, a model of winter rape (Brassica napus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8 (3-4), pp.205-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et validation d'un modèle de prédiction de la date de floraison du colza d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4 (5), pp.379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecter et cartographier les données du bilan carbone d'un congrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bretagne Sud, Jun 2024, Vannes (Bretagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imputation multiple pour données mixtes par analyse factorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Audigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Resche-Rigon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JdS2019 - 51es Journées de Statistique de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique, Jun 2019, Vandœuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une simple vignette à l'enseignement par MOOC. Quelques idées pour améliorer la visibilité et l'accessibilité de son package R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de données avec FactoMineR. Quelle évolution en 10 ans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semin-R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imputation de données manquantes pour des données mixtes via les méthodes factorielles grâce à missMDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Audigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic computational method to identify FOXP3+T cell subpopulations in melanoma patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fujii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual Meeting of the European-Society-for-Dermatological-Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Venise (IT), United States. pp.S5-S5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Factor Analysis for Contingency Tables in FactoMineR Package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belchin Adriyanov Kostov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Bécue Bertaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daría Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama sur les méthodes d'analyse exploratoire des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale Pierre Louis de Santé Publique : Epidémiologie et Sciences de l'Information Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, St Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with missing values in multiple correspondence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Liquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Classification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, St Andrew (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des données manquantes en ACP : de l'imputation simple à l'imputation multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe de l'IUT de Caen Département STID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des données manquantes en ACP : de l'imputation simple à l'imputation multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe mathématiques et informatique appliqué (MIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Jouy-en-Josas (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing values in exploratory data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de statistique de l'équipe psychometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Leiden (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Missing Values with Regularized Iterative Multiple Correspondence Analysis. Correspondence Analysis and Related Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Liquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondence Analysis and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple correspondence analysis with missing values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Liquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAGM, GfKI conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Frankfurt (DE), Germany. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de FactoMineR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire statistique et informatique pour les sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des données manquantes en ACP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire devant des enseignants-chercheurs d'Agrocampus Ouest et de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling missing values with regularized iterative multiple correspondence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Liquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th CARME conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SensoMineR : the free software to perform sensory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème journées européennes agro-industriels et méthodes statistiques : Agrostat'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Benevento (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données avec R - Complémentarité des méthodes d'analyse factorielle et de classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des données manquantes en Analyse en Composantes Principales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de laboratoire de mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Bordeaux (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting energy protein interaction on milk yield and composition in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des dimensions en ACP : cas complet et incomplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision de l'effet des interactions énergie x protéines sur la production et la composition du lait chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fargetton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'ACP probabiliste pour la gestion des données manquantes en ACP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la maîtrise statistique des processus (MSP) pour optimiser les contrôles qualité en radiothérapie conformationnelle par modulation d'intensité (RCMI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47èmes journées scientifiques de la société française de physique médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical process control to optimize quality assurance in radiotherapy: applied to Intensity-Modulated Radiation Therapy (IMRT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Franceries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Pékin, China. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise statistique des processus pour l'optimisation des contrôles qualité en radiothérapie : Application à la Radiothérapie Conformationnelle par Modulation d'Intensité (RCMI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tanger, Maroc. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des orientations des faisceaux en radiothérapie conformationelle par modulation d'intensité (RCMI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Franceries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46èmes journées scientifiques de la société française de physique médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la maîtrise statistique des processus (MSP) pour optimiser les contrôles qualité en radiothérapie conformationnelle par modulation d'intensité (RCMI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Franceries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46èmes journées scientifiques de la société française de physique médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00153907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation experte de la balistique et des moyens de contrôles en Radiothérapie Conformationnelle par Modulation d'Intensité (RCMI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Kafrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45èmes journées scientifiques de la SFPM (Société Française de Physique Médicale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation experte de la balistique et des moyens de contrôles en radiothérapie conformationnelle par modulation d'intensité (RCMI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Kafrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème journée scientifique de la Société Française de Physique Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert optimisation of beam orientation and quality controls for intensity-modulated radiotherapy (IMRT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Kafrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert optimisation of beam orientation and quality controls for intensity-modulated radiotherapy (IMRT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Kafrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Marchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2006, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R pour la statistique et la science des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Matzner-Løber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Multivariate Analysis by Example Using R, Second Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapman and Hall/CRC, 2017, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b21874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données avec R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2016, Pratique de la statistique, Husson, 978-2-7535-4869-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyis de datos con R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis de datos con R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, Escuela Colombiana de Ingenieria Julio Garavito, 978-958-8726-05-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R for statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Cornillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapman and Hall/CRC Press, pp.320, 2012, 9781439881453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Multivariate Analysis by Example Using R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press Taylor &amp; Francis, pp.240, 2010, Chapman &amp; Hall/CRC Computer Science &amp; Data Analysis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données avec R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 226 p., 2009, 978-2-7535-0938-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique avec R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 257 p., 2008, Didact. Statistique, 978-2-7535-0722-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique avec R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Cornillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 260 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de données manquantes en et par ACM ou analyse factorielle de données mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données manquantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-137, 2022, 978-2-7108-1195-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des données manquantes en et par analyse en composantes principales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données manquantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-7108-1195-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple factor analysis: Presentation of the method using sensory data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Granato; Gaston Ares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Statistical Methods in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.87-102, 2014, 978-1-118-43368-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple correspondence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jorg Blasius, Michael Greenacre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visualization and Verbalization of Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman and Hall/CRC, 2014, Chapman &amp; Hall/CRC Computer Science &amp; Data Analysis, 9781466589803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SensoMineR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation sensorielle Manuel méthodologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp. 463-470, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche statistique de la performance en analyse sensorielle descriptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation sensorielle : manuel méthodologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.451-458, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId307"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -12787,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC969A8E"/>
+    <w:nsid w:val="89069D2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13018,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-husson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7271-8877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09229006X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05363417v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Laas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couturaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Darrigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000012120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Pinczon Du Sel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leduc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piscione" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2477930" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gougis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2024.109373" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belchin Adriyanov Kostov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Alvarez-Esteban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica B&#233;cue Bertaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04782079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dal Bosco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franceries" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Romain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Smekens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.13923" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346412v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Gharbi-Meliani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vandendriessche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bayen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Yaffe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-023-01357-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02620018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Icubam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnasse-Gahot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sertan Girgin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.05.18.20091264" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gauss" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Richards" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Tort&#249;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ageron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hamada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2022.34258" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Mozharovskyi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01621459.2018.1543123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramanian Narasimhan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Robin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2019.1585261" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02356627v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Abreu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Barker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Dickson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Flynn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jcrpp-03-2019-0022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Besse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.05.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z4HWT9T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170864v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audigier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9635-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v070.i01" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Fujii" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Tanioka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Miyachi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1402695" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tam Le" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.07.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400295v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v073.i06" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951915v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2015.1104683" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059057v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wager" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2014.950871" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-014-0195-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832978v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verbanck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-013-9444-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica B&#233;cue-Bertaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157294v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttinee Musikaphun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo01156b" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guelinckx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Perrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Kemgang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Klein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259256v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belchin Kostov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica B&#233;cue-Bertaut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.06.009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH1XRN73-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cadoret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.09.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9XJT6JG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070888v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.04.013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RZ3PBF7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259427v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pag&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277986v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763227v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-012-9097-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729614v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.11.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3VQL1RX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811888v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704514v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-011-0086-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729597v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brun-Lafleur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2669" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00365978v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Tayrac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mosser" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-32" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455561v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323514v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gerard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grandhaye" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchesi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aletti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13552510910997715" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-D2R85PCL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359517v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kafrouni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3089793" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466877v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331880701597552" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360386v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466899v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359835v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466882v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360535v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.06.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSVR2G8V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466993v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2006.10.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C28K7GXM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467023v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashida Ali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200978v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Noel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363529v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pag&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.26.446-469" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467895v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467230v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467413v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Primault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2006.02.018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1HQVFX9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467533v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467418v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467443v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2006.03.007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X3KSF81-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391768v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.916" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0FF4RPM4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390920v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664760500079043" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391752v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#234;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pag&#232;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2004.04.019" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9849KL0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403895v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causeur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2004.05.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0SGZX12-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391761v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391783v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Bocquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-459X.2004.062104.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQR0K3CL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391788v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-459X.2003.tb00400.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-13CKXTL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391830v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391872v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Dien" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-3293(01)00014-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1J8XM77-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391841v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391850v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pag&#232;s" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-3293(01)00015-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9L7H4G9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391890v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Beninel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001800050016" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686176v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vandeputte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392143v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624860v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02355840v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434000v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434002v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716876v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840996v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujii" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ono" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717530v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;a Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842494v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842491v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842492v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842497v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842498v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842493v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842501v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647378v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842496v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842495v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729615v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494779v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729523v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754796v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brun-Lafleur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494840v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754288v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fargetton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386758v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323516v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146031v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153916v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153909v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153907v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124841v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117374v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118428v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118433v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321839v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Matzner-L&#248;ber" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornillon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321808v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21874" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292429v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04237057v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375365v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691458v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cornillon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J&#233;gou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566638v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455538v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822155v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382106v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690480v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690482v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258992v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070870v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455995v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456015v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-husson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7271-8877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09229006X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=0qVOGCMAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05363417v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Laas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couturaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Darrigues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000012120" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018753v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Pinczon Du Sel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leduc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piscione" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2477930" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hamy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gougis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2024.109373" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690520v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belchin Adriyanov Kostov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Alvarez-Esteban" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica B&#233;cue Bertaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04782079v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dal Bosco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franceries" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Romain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Smekens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.13923" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346412v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Gharbi-Meliani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vandendriessche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bayen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Yaffe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-023-01357-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02620018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Icubam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnasse-Gahot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sertan Girgin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.05.18.20091264" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gauss" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Richards" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Tort&#249;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ageron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hamada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2022.34258" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440269v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Mozharovskyi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01621459.2018.1543123" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramanian Narasimhan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Robin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2019.1585261" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02356627v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Abreu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Barker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Dickson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Flynn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jcrpp-03-2019-0022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607865v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Besse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.05.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z4HWT9T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170864v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audigier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9635-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314945v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v070.i01" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Fujii" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Tanioka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Miyachi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1402695" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259264v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tam Le" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.07.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v073.i06" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951915v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2015.1104683" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832935v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-014-0195-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059057v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wager" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2014.950871" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832978v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verbanck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-013-9444-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259029v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica B&#233;cue-Bertaut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157294v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttinee Musikaphun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo01156b" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259256v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belchin Kostov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica B&#233;cue-Bertaut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.06.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH1XRN73-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259303v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guelinckx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Perrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Kemgang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Klein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070888v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.04.013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RZ3PBF7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259427v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pag&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070930v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cadoret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.09.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9XJT6JG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277986v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285041v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763227v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-012-9097-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729614v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.11.012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3VQL1RX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811888v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704514v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-011-0086-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729597v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brun-Lafleur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2669" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00365978v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Tayrac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mosser" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-32" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455561v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323514v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gerard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grandhaye" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchesi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aletti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13552510910997715" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-D2R85PCL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359517v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kafrouni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3089793" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466877v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331880701597552" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360386v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466899v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466882v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359835v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360535v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.06.012" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSVR2G8V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466993v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2006.10.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C28K7GXM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467023v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bertrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashida Ali" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200978v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Noel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363529v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pag&#232;s" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.26.446-469" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467895v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467413v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Primault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2006.02.018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1HQVFX9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467230v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656386v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467533v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467418v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467443v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2006.03.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X3KSF81-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causeur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2004.05.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0SGZX12-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391768v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.916" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0FF4RPM4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390920v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664760500079043" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391752v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#234;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pag&#232;s" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2004.04.019" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9849KL0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391761v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391783v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Bocquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-459X.2004.062104.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQR0K3CL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391788v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-459X.2003.tb00400.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-13CKXTL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391830v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391872v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Dien" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-3293(01)00014-3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1J8XM77-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391841v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391850v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pag&#232;s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-3293(01)00015-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9L7H4G9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391890v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Beninel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001800050016" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686176v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vandeputte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392143v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624860v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02355840v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434000v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434002v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716876v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840996v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujii" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ono" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717530v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;a Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842494v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842491v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842497v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842498v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842493v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842492v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842501v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842495v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842496v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647378v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729615v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494779v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729523v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754796v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brun-Lafleur" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494840v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754288v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fargetton" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386758v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323516v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153916v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146031v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153909v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153907v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124841v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118428v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117374v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118433v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321839v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Matzner-L&#248;ber" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornillon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321808v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21874" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292429v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04237057v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375365v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691458v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cornillon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J&#233;gou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566638v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455538v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822155v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382106v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690480v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690482v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258992v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070870v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455995v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456015v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>