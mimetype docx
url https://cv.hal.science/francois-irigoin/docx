--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -2267,228 +2267,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Streamization of Image Processing Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Author Retrospective for Semantical Interprocedural Parallelization: An Overview of the PIPS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Parasol, Sep 2014, Hillsboro, United States. pp 224-238, </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-17473-0_15⟩</w:t>
+                <w:t xml:space="preserve">Rémi Triolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. pp.12-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2591635.2591645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096735v1</w:t>
+                <w:t xml:space="preserve">hal-00984684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Retrospective for Semantical Interprocedural Parallelization: An Overview of the PIPS Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Streamization of Image Processing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 27th International Workshop on Languages and Compilers for Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parasol, Sep 2014, Hillsboro, United States. pp 224-238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-17473-0_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Triolet</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-00984684v1</w:t>
+                <w:t xml:space="preserve">hal-01096735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrogram Based Algorithm for Dominated Graph Flooding</w:t>
               </w:r>
@@ -2784,51 +2784,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIRE: A Methodology for Sequential to Parallel Intermediate Representation Extension</w:t>
+                <w:t xml:space="preserve">SPIRE : A Methodology for Sequential to Parallel Intermediate Representation Extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
@@ -2846,97 +2846,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Workshop on Compilers for Parallel Computing (CPC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">HiPEAC Computing Systems Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823324v1</w:t>
+                <w:t xml:space="preserve">hal-00828744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIRE : A Methodology for Sequential to Parallel Intermediate Representation Extension</w:t>
+                <w:t xml:space="preserve">SPIRE: A Methodology for Sequential to Parallel Intermediate Representation Extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
@@ -2954,73 +2954,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HiPEAC Computing Systems Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">17th Workshop on Compilers for Parallel Computing (CPC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828744v1</w:t>
+                <w:t xml:space="preserve">hal-00823324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Generation of Communications for Redundant Multi-dimensional Data Parallel Redistributions</w:t>
               </w:r>
@@ -3557,783 +3557,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Maturity Model for the Deployment of Systems Engineering processes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PIPS Is not (just) Polyhedral Software Adding GPU Code Generation in PIPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Creusillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 2012 International Systems Conference (SysCon 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First International Workshop on Polyhedral Compilation Techniques (IMPACT 2011) in conjonction with CGO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Chamonix, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743207v1</w:t>
+                <w:t xml:space="preserve">hal-00744312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compiling for a Heterogeneous Vector Image Processor</w:t>
+                <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes journées Nationales du GDR Génie de la Programmation et du Logiciel (GDR GPL 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">Troisièmes Rencontres de la Communauté Française de Compilation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744076v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Ancourt</w:t>
+                <w:t xml:space="preserve">A Maturity Model for the Deployment of Systems Engineering processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Quiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes Rencontres de la Communauté Française de Compilation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 2012 International Systems Conference (SysCon 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Vancouver, Canada. pp. 560-566, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SysCon.2012.6189535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744294v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIPS Is not (just) Polyhedral Software Adding GPU Code Generation in PIPS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compiling for a Heterogeneous Vector Image Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Irigoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Polyhedral Compilation Techniques (IMPACT 2011) in conjonction with CGO 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Chamonix, France</w:t>
+              <w:t xml:space="preserve">Troisièmes journées Nationales du GDR Génie de la Programmation et du Logiciel (GDR GPL 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744312v1</w:t>
+                <w:t xml:space="preserve">hal-00744076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete industrial multi-target graphical tool-chain for parallel implementations of signal/image applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Lenormand</w:t>
+                <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Workshop on Software and Compilers for Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Schloss Rheinfels, St. Goar, Germany</w:t>
+              <w:t xml:space="preserve">First Workshop on Intermediate Representations (WIR-1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743506v1</w:t>
+                <w:t xml:space="preserve">hal-00744291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing Systems Engineering and Enterprise Modelling principles to formalize a SE processes deployment approach in industry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Chiavassa</w:t>
+                <w:t xml:space="preserve">A complete industrial multi-target graphical tool-chain for parallel implementations of signal/image applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodora Petrisor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Systems Design &amp; Management (CSDM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp. 201-210</w:t>
+              <w:t xml:space="preserve">The 14th International Workshop on Software and Compilers for Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Schloss Rheinfels, St. Goar, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750854v1</w:t>
+                <w:t xml:space="preserve">hal-00743506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Ancourt</w:t>
+                <w:t xml:space="preserve">Mixing Systems Engineering and Enterprise Modelling principles to formalize a SE processes deployment approach in industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Intermediate Representations (WIR-1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Chamonix, France</w:t>
+              <w:t xml:space="preserve">Complex Systems Design &amp; Management (CSDM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp. 201-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744291v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compiling for an Heterogeneous Vector Image Processor</w:t>
               </w:r>
@@ -4742,51 +4742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model based systems engineering processes deployment framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6747,51 +6747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7213,51 +7213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supernodes and Alliant FX/8 Minisupercomputer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Triolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ENSMP-CAI-86-E81, MINES ParisTech. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7369,51 +7369,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="736A5456"/>
+    <w:nsid w:val="09D2FC03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7517,51 +7517,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="568163AD"/>
+    <w:nsid w:val="FAE85565"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7751,51 +7751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Habel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Silber-Chaussumier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-016-0428-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.22.9-33" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00829650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coelho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2400682.2400708" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.1205-1232" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BDFS2HFJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826543v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ancourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Creusillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.987-1019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5STRG605-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00790040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cornu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quiot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2012.09.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662155v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Viet Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1065887.1065893" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80396-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(98)00028-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431386v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Lossing" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01352808v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01359465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAM.2016.20" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431340v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01359468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.190" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Khaldi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chapman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2833157.2833158" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Maisonneuve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2014.08.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01096735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17473-0_15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00984684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Triolet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2591635.2591645" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01098077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Meyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tadonki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.053" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00742536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37658-0_12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00823324v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828744v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919433v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Petrisor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lenormand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828772v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743496v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01526570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clienti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2012.6189535" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744076v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744294v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744312v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chiavassa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744291v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744284v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744259v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659357v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.09.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752887v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hurbain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barreteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2006.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752774v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/109626.109631" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531978v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Verhoeven" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01093881v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086632v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01526469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.34.6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881140v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09766-4_511" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881133v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09766-4_272" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01665055v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254426v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839885v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881217v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333429v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839876v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903647v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903636v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Even" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01134300v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Habel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Silber-Chaussumier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-016-0428-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.22.9-33" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00829650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coelho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2400682.2400708" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.1205-1232" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BDFS2HFJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826543v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ancourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Creusillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.987-1019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5STRG605-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00790040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cornu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quiot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2012.09.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662155v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Viet Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1065887.1065893" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80396-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(98)00028-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431386v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Lossing" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01352808v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01359465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAM.2016.20" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431340v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01359468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.190" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Khaldi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chapman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2833157.2833158" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Maisonneuve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2014.08.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00984684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Triolet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2591635.2591645" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01096735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17473-0_15" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01098077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Meyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tadonki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.053" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00742536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37658-0_12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828744v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00823324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919433v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Petrisor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lenormand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828772v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743496v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01526570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clienti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744294v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2012.6189535" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744076v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744291v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750854v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chiavassa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744284v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744259v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659357v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.09.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752887v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hurbain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barreteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2006.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752774v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/109626.109631" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531978v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Verhoeven" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01093881v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086632v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01526469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.34.6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881140v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09766-4_511" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881133v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09766-4_272" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01665055v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254426v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839885v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881217v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333429v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839876v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903647v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903636v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Even" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01134300v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>