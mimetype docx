--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -2267,228 +2267,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Retrospective for Semantical Interprocedural Parallelization: An Overview of the PIPS Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Streamization of Image Processing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 27th International Workshop on Languages and Compilers for Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parasol, Sep 2014, Hillsboro, United States. pp 224-238, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Triolet</w:t>
-[...15 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2591635.2591645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-17473-0_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984684v1</w:t>
+                <w:t xml:space="preserve">hal-01096735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Streamization of Image Processing Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Author Retrospective for Semantical Interprocedural Parallelization: An Overview of the PIPS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Parasol, Sep 2014, Hillsboro, United States. pp 224-238, </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Triolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. pp.12-14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-17473-0_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2591635.2591645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096735v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrogram Based Algorithm for Dominated Graph Flooding</w:t>
               </w:r>
@@ -2784,51 +2784,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIRE : A Methodology for Sequential to Parallel Intermediate Representation Extension</w:t>
+                <w:t xml:space="preserve">SPIRE: A Methodology for Sequential to Parallel Intermediate Representation Extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
@@ -2846,97 +2846,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HiPEAC Computing Systems Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">17th Workshop on Compilers for Parallel Computing (CPC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828744v1</w:t>
+                <w:t xml:space="preserve">hal-00823324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIRE: A Methodology for Sequential to Parallel Intermediate Representation Extension</w:t>
+                <w:t xml:space="preserve">SPIRE : A Methodology for Sequential to Parallel Intermediate Representation Extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
@@ -2954,73 +2954,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Workshop on Compilers for Parallel Computing (CPC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">HiPEAC Computing Systems Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823324v1</w:t>
+                <w:t xml:space="preserve">hal-00828744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Generation of Communications for Redundant Multi-dimensional Data Parallel Redistributions</w:t>
               </w:r>
@@ -3989,351 +3989,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+                <w:t xml:space="preserve">A complete industrial multi-target graphical tool-chain for parallel implementations of signal/image applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodora Petrisor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Intermediate Representations (WIR-1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Chamonix, France</w:t>
+              <w:t xml:space="preserve">The 14th International Workshop on Software and Compilers for Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Schloss Rheinfels, St. Goar, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744291v1</w:t>
+                <w:t xml:space="preserve">hal-00743506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete industrial multi-target graphical tool-chain for parallel implementations of signal/image applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Ancourt</w:t>
+                <w:t xml:space="preserve">Mixing Systems Engineering and Enterprise Modelling principles to formalize a SE processes deployment approach in industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Workshop on Software and Compilers for Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Schloss Rheinfels, St. Goar, Germany</w:t>
+              <w:t xml:space="preserve">Complex Systems Design &amp; Management (CSDM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp. 201-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743506v1</w:t>
+                <w:t xml:space="preserve">hal-00750854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing Systems Engineering and Enterprise Modelling principles to formalize a SE processes deployment approach in industry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Chiavassa</w:t>
+                <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Systems Design &amp; Management (CSDM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp. 201-210</w:t>
+              <w:t xml:space="preserve">First Workshop on Intermediate Representations (WIR-1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750854v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compiling for an Heterogeneous Vector Image Processor</w:t>
               </w:r>
@@ -4742,51 +4742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model based systems engineering processes deployment framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6747,51 +6747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7213,51 +7213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supernodes and Alliant FX/8 Minisupercomputer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Triolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ENSMP-CAI-86-E81, MINES ParisTech. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7369,51 +7369,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09D2FC03"/>
+    <w:nsid w:val="5F80D321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7517,51 +7517,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FAE85565"/>
+    <w:nsid w:val="27CAC4E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7751,51 +7751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Habel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Silber-Chaussumier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-016-0428-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.22.9-33" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00829650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coelho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2400682.2400708" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.1205-1232" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BDFS2HFJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826543v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ancourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Creusillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.987-1019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5STRG605-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00790040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cornu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quiot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2012.09.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662155v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Viet Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1065887.1065893" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80396-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(98)00028-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431386v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Lossing" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01352808v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01359465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAM.2016.20" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431340v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01359468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.190" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Khaldi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chapman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2833157.2833158" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Maisonneuve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2014.08.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00984684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Triolet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2591635.2591645" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01096735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17473-0_15" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01098077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Meyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tadonki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.053" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00742536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37658-0_12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828744v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00823324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919433v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Petrisor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lenormand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828772v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743496v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01526570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clienti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744294v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2012.6189535" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744076v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744291v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750854v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chiavassa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744284v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744259v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659357v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.09.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752887v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hurbain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barreteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2006.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752774v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/109626.109631" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531978v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Verhoeven" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01093881v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086632v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01526469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.34.6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881140v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09766-4_511" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881133v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09766-4_272" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01665055v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254426v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839885v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881217v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333429v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839876v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903647v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903636v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Even" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01134300v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Habel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Silber-Chaussumier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-016-0428-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.22.9-33" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00829650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coelho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2400682.2400708" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.1205-1232" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BDFS2HFJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826543v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ancourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Creusillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.987-1019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5STRG605-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00790040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cornu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quiot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2012.09.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662155v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Viet Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1065887.1065893" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80396-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(98)00028-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431386v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Lossing" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01352808v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01359465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAM.2016.20" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431340v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01359468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.190" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Khaldi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chapman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2833157.2833158" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Maisonneuve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2014.08.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01096735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17473-0_15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00984684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Triolet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2591635.2591645" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01098077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Meyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tadonki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.053" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00742536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37658-0_12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00823324v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828744v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919433v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Petrisor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lenormand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828772v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743496v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01526570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clienti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744294v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2012.6189535" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744076v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chiavassa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744291v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744284v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744259v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659357v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.09.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752887v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hurbain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barreteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2006.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752774v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/109626.109631" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531978v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Verhoeven" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01093881v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086632v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01526469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.34.6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881140v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09766-4_511" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881133v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09766-4_272" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01665055v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254426v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839885v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881217v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333429v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839876v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903647v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903636v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Even" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01134300v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>