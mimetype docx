--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1468,722 +1468,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Onzième rencontre de la communauté française de compilation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering (CSE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, paris, France. pp.234-241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSE-EUC-DCABES.2016.190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431386v1</w:t>
+                <w:t xml:space="preserve">hal-01359468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic to Static DSL Compiler for Image Processing Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">From Data to Effects Dependence Graphs: Source-to-Source Transformations for C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Lossing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Workshop on Compilers for Parallel Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Valladolid, Spain</w:t>
+              <w:t xml:space="preserve">16th IEEE International Working Conference on Source Code Analysis and Manipulation (SCAM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352808v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects Dependence Graph: A Key Data Concept for C Source-to-Source Compilers</w:t>
+                <w:t xml:space="preserve">Automatic Code Generation of Distributed Parallel Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Lossing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guillou</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Working Conference on Source Code Analysis and Manipulation </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Onzième rencontre de la communauté française de compilation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Aussois, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359465v1</w:t>
+                <w:t xml:space="preserve">hal-01431386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Data to Effects Dependence Graphs: Source-to-Source Transformations for C</w:t>
+                <w:t xml:space="preserve">Effects Dependence Graph: A Key Data Concept for C Source-to-Source Compilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Lossing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Working Conference on Source Code Analysis and Manipulation (SCAM 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IEEE International Working Conference on Source Code Analysis and Manipulation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Raleigh, United States. pp.167-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCAM.2016.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431340v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Code Generation of Distributed Parallel Tasks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Ancourt</w:t>
+                <w:t xml:space="preserve">A Dynamic to Static DSL Compiler for Image Processing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering (CSE 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th Workshop on Compilers for Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Valladolid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359468v1</w:t>
+                <w:t xml:space="preserve">hal-01352808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Data to Effects Dependence Graphs: Source-to-Source Transformations for C</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Amini</w:t>
+                <w:t xml:space="preserve">LLVM parallel intermediate representation: design and evaluation using OpenSHMEM communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Chapman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 18th International Workshop on Compilers for Parallel Computing (CPC'15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LLVM '15 Proceedings of the Second Workshop on the LLVM Compiler Infrastructure in HPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Austin, United States. pp.2:1--2:8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2833157.2833158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112308v1</w:t>
+                <w:t xml:space="preserve">hal-01254368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LLVM parallel intermediate representation: design and evaluation using OpenSHMEM communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+                <w:t xml:space="preserve">From Data to Effects Dependence Graphs: Source-to-Source Transformations for C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Lossing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Chapman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LLVM '15 Proceedings of the Second Workshop on the LLVM Compiler Infrastructure in HPC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 18th International Workshop on Compilers for Parallel Computing (CPC'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2833157.2833158⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01254368v1</w:t>
+                <w:t xml:space="preserve">hal-01112308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Invariants with Transformers: Experimental Scalability and Accuracy</w:t>
               </w:r>
@@ -2273,51 +2273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Streamization of Image Processing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2390,51 +2390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Retrospective for Semantical Interprocedural Parallelization: An Overview of the PIPS Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Triolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2667,576 +2667,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task Parallelism and Data Distribution: An Overview of Explicit Parallel Programming Languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPIRE : A Methodology for Sequential to Parallel Intermediate Representation Extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dounia Khaldi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Irigoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ancourt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Workshop on Languages and Compilers for Parallel Computing (LCPC 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6ème rencontre de la communauté française de compilation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Annecy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742536v1</w:t>
+                <w:t xml:space="preserve">hal-00828772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIRE: A Methodology for Sequential to Parallel Intermediate Representation Extension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Task Parallelism and Data Distribution: An Overview of Explicit Parallel Programming Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dounia Khaldi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Workshop on Compilers for Parallel Computing (CPC 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Workshop on Languages and Compilers for Parallel Computing (LCPC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Tokyo, Japan. pp 174-189, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-37658-0_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823324v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIRE : A Methodology for Sequential to Parallel Intermediate Representation Extension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPIRE: A Methodology for Sequential to Parallel Intermediate Representation Extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HiPEAC Computing Systems Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">17th Workshop on Compilers for Parallel Computing (CPC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828744v1</w:t>
+                <w:t xml:space="preserve">hal-00823324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Generation of Communications for Redundant Multi-dimensional Data Parallel Redistributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPIRE : A Methodology for Sequential to Parallel Intermediate Representation Extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Irigoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ancourt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Conference on High Performance Computing and Communications (HPCC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Zhangjiajie, China. pp. 800-811</w:t>
+              <w:t xml:space="preserve">HiPEAC Computing Systems Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919433v1</w:t>
+                <w:t xml:space="preserve">hal-00828744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIRE : A Methodology for Sequential to Parallel Intermediate Representation Extension</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+                <w:t xml:space="preserve">Automatic Generation of Communications for Redundant Multi-dimensional Data Parallel Redistributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodora Petrisor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Ancourt</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème rencontre de la communauté française de compilation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Annecy, France</w:t>
+              <w:t xml:space="preserve">15th IEEE International Conference on High Performance Computing and Communications (HPCC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Zhangjiajie, China. pp. 800-811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828772v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interoperability Assessment in the Deployment of Technical Processes in Industry</w:t>
               </w:r>
@@ -3557,960 +3557,973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIPS Is not (just) Polyhedral Software Adding GPU Code Generation in PIPS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A model based systems engineering processes deployment framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Irigoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Polyhedral Compilation Techniques (IMPACT 2011) in conjonction with CGO 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Chamonix, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Software and Database Technologies, ICSOFT 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Séville, Spain. pp.65-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744312v1</w:t>
+                <w:t xml:space="preserve">hal-00659357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Ancourt</w:t>
+                <w:t xml:space="preserve">A Maturity Model for the Deployment of Systems Engineering processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Quiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes Rencontres de la Communauté Française de Compilation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 2012 International Systems Conference (SysCon 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Vancouver, Canada. pp. 560-566, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SysCon.2012.6189535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744294v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Maturity Model for the Deployment of Systems Engineering processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+                <w:t xml:space="preserve">Compiling for a Heterogeneous Vector Image Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 2012 International Systems Conference (SysCon 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Troisièmes journées Nationales du GDR Génie de la Programmation et du Logiciel (GDR GPL 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743207v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compiling for a Heterogeneous Vector Image Processor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PIPS Is not (just) Polyhedral Software Adding GPU Code Generation in PIPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Creusillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes journées Nationales du GDR Génie de la Programmation et du Logiciel (GDR GPL 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">First International Workshop on Polyhedral Compilation Techniques (IMPACT 2011) in conjonction with CGO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744076v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete industrial multi-target graphical tool-chain for parallel implementations of signal/image applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Lenormand</w:t>
+                <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Workshop on Software and Compilers for Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Schloss Rheinfels, St. Goar, Germany</w:t>
+              <w:t xml:space="preserve">Troisièmes Rencontres de la Communauté Française de Compilation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743506v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing Systems Engineering and Enterprise Modelling principles to formalize a SE processes deployment approach in industry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Chiavassa</w:t>
+                <w:t xml:space="preserve">A complete industrial multi-target graphical tool-chain for parallel implementations of signal/image applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodora Petrisor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Systems Design &amp; Management (CSDM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp. 201-210</w:t>
+              <w:t xml:space="preserve">The 14th International Workshop on Software and Compilers for Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Schloss Rheinfels, St. Goar, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750854v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Ancourt</w:t>
+                <w:t xml:space="preserve">Mixing Systems Engineering and Enterprise Modelling principles to formalize a SE processes deployment approach in industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Intermediate Representations (WIR-1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Chamonix, France</w:t>
+              <w:t xml:space="preserve">Complex Systems Design &amp; Management (CSDM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp. 201-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744291v1</w:t>
+                <w:t xml:space="preserve">hal-00750854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compiling for an Heterogeneous Vector Image Processor</w:t>
+                <w:t xml:space="preserve">Data and Process Abstraction in PIPS Internal Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Workshop on Optimizations for DSP and Embedded Systems (ODES-9) In conjunction with: International Symposium on Code Generation and Optimization (CGO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Chamonix, France. pp. 5-12</w:t>
+              <w:t xml:space="preserve">First Workshop on Intermediate Representations (WIR-1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919248v1</w:t>
+                <w:t xml:space="preserve">hal-00744291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compilation pour cibles hétérogènes : automatisation des analyses, transformations et décisions nécessaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Keryell</w:t>
+                <w:t xml:space="preserve">Compiling for an Heterogeneous Vector Image Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones du Parallélisme (RenPar'20) Symposium en Architectures nouvelles de machines (SympA'14) et la Conférence Française en Systèmes d'Exploitation (CFSE 8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">9th Workshop on Optimizations for DSP and Embedded Systems (ODES-9) In conjunction with: International Symposium on Code Generation and Optimization (CGO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Chamonix, France. pp. 5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744284v1</w:t>
+                <w:t xml:space="preserve">hal-00919248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compilation et optimisation statique des communications hôte-accélérateur</w:t>
               </w:r>
@@ -4598,260 +4611,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyèdres et Compilation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compilation pour cibles hétérogènes : automatisation des analyses, transformations et décisions nécessaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Keryell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones du Parallélisme (RenPar'20)</w:t>
+              <w:t xml:space="preserve">Rencontres francophones du Parallélisme (RenPar'20) Symposium en Architectures nouvelles de machines (SympA'14) et la Conférence Française en Systèmes d'Exploitation (CFSE 8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743713v1</w:t>
+                <w:t xml:space="preserve">hal-00744284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model based systems engineering processes deployment framework</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyèdres et Compilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Creusillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Software and Database Technologies, ICSOFT 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Séville, Spain. pp.65-70</w:t>
+              <w:t xml:space="preserve">Rencontres francophones du Parallélisme (RenPar'20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659357v1</w:t>
+                <w:t xml:space="preserve">hal-00743713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modular Static Analysis Approach to Affine Loop Invariants Detection</w:t>
               </w:r>
@@ -5979,64 +5979,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamic to Static DSL Compiler for Image Processing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6112,103 +6112,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SPIRE Methodology of Compiler Parallel Intermediate Representation Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dounia Khaldi</w:t>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Irigoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Chapman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] A/613/CRI, Centre de Recherche en Informatique - MINES ParisTech - PSL Research University. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6243,51 +6243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Data to Effects Dependence Graphs: Source-to-Source Transformations for C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Lossing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6610,345 +6610,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIPS tutorial : an interprocedural, extensible, source-to-source compiler infrastructure for code transformations and Instrumentations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Code Generation for SIMD Hardware Accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Keryell</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Dept. Informatique (Institut Mines-Télécom-Télécom SudParis); Centre de Recherche en Informatique (MINES ParisTech). 2010</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333429v1</w:t>
+                <w:t xml:space="preserve">hal-00881211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a method to deploy systems engineering processes within companies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PIPS tutorial : an interprocedural, extensible, source-to-source compiler infrastructure for code transformations and Instrumentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Keryell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Silber-Chaussumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Dept. Informatique (Institut Mines-Télécom-Télécom SudParis); Centre de Recherche en Informatique (MINES ParisTech). 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839876v1</w:t>
+                <w:t xml:space="preserve">hal-01333429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAC, a retargeable source-to-source Compiler SIMD Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Guelton</w:t>
+                <w:t xml:space="preserve">Towards a method to deploy systems engineering processes within companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903647v1</w:t>
+                <w:t xml:space="preserve">hal-00839876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic and source-to-source code generation for vector hardware accelerators.</w:t>
+                <w:t xml:space="preserve">SAC, a retargeable source-to-source Compiler SIMD Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
@@ -6968,75 +6968,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903638v1</w:t>
+                <w:t xml:space="preserve">hal-00903647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Code Generation for SIMD Hardware Accelerators</w:t>
+                <w:t xml:space="preserve">Automatic and source-to-source code generation for vector hardware accelerators.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Irigoin</w:t>
@@ -7056,51 +7056,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881211v1</w:t>
+                <w:t xml:space="preserve">hal-00903638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par4All: Auto-Parallelizing C and Fortran for the CUDA Architecture</w:t>
               </w:r>
@@ -7369,51 +7369,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F80D321"/>
+    <w:nsid w:val="7AC88420"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7517,51 +7517,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="27CAC4E8"/>
+    <w:nsid w:val="3C396C95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7751,51 +7751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Habel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Silber-Chaussumier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-016-0428-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.22.9-33" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00829650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coelho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2400682.2400708" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.1205-1232" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BDFS2HFJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826543v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ancourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Creusillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.987-1019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5STRG605-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00790040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cornu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quiot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2012.09.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662155v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Viet Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1065887.1065893" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80396-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(98)00028-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431386v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Lossing" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01352808v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01359465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAM.2016.20" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431340v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01359468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.190" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Khaldi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chapman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2833157.2833158" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Maisonneuve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2014.08.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01096735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17473-0_15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00984684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Triolet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2591635.2591645" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01098077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Meyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tadonki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.053" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00742536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37658-0_12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00823324v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828744v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919433v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Petrisor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lenormand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828772v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743496v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01526570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clienti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744294v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2012.6189535" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744076v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chiavassa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744291v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744284v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744259v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659357v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.09.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752887v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hurbain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barreteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2006.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752774v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/109626.109631" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531978v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Verhoeven" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01093881v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086632v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01526469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.34.6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881140v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09766-4_511" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881133v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09766-4_272" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01665055v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254426v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839885v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881217v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333429v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839876v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903647v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903636v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Even" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01134300v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Habel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Silber-Chaussumier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-016-0428-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guelton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.22.9-33" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00829650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coelho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2400682.2400708" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.1205-1232" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BDFS2HFJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00826543v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ancourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Creusillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.987-1019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5STRG605-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00790040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cornu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quiot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2012.09.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662155v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Viet Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1065887.1065893" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80396-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(98)00028-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01359468v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Lossing" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.190" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431340v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01359465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAM.2016.20" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01352808v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Khaldi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chapman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2833157.2833158" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112308v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Maisonneuve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2014.08.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01096735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17473-0_15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00984684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Triolet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2591635.2591645" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01098077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Meyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tadonki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.053" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828772v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00742536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37658-0_12" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00823324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919433v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Petrisor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lenormand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743496v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01526570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clienti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chiavassa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2012.6189535" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744076v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744312v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743506v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750854v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744291v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00919248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744259v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00744284v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743713v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2010.09.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahl" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752887v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hurbain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barreteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2006.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752774v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/109626.109631" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01531978v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Verhoeven" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01093881v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086632v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01526469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.34.6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881140v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09766-4_511" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881133v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09766-4_272" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01665055v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254426v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839885v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881217v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881211v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333429v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839876v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903647v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903638v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903636v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Even" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01134300v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>