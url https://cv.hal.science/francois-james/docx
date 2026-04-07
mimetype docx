--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1057,499 +1057,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326799v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure and shear stress caused by raindrop impact at the soil surface: Scaling laws depending on the water depth</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equivalence between duality and gradient flow solutions for one-dimensional aggregation equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carine Lucas</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.3894⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (3), pp.1355-1382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2016.36.1355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281209v2</w:t>
+                <w:t xml:space="preserve">hal-00803709v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalence between duality and gradient flow solutions for one-dimensional aggregation equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure and shear stress caused by raindrop impact at the soil surface: Scaling laws depending on the water depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36 (3), pp.1355-1382. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (9), pp.1199-1210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcds.2016.36.1355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.3894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803709v3</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281209v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Filippov characteristic flow for the aggregation equation with mildly singular potentials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A RELAXATION MODEL FOR LIQUID-VAPOR PHASE CHANGE WITH METASTABILITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2015.08.048⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74 (8), pp.2179-2214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2016.v14.n8.a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061991v1</w:t>
+                <w:t xml:space="preserve">hal-01178947v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A RELAXATION MODEL FOR LIQUID-VAPOR PHASE CHANGE WITH METASTABILITY</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Filippov characteristic flow for the aggregation equation with mildly singular potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Mathis</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 74 (8), pp.2179-2214. </w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 260 (1), pp.304-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/CMS.2016.v14.n8.a4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2015.08.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178947v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical methods for one-dimensional aggregation equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (2), pp.895-916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1864,51 +1864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemotaxis: from kinetic equations to aggregate dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (1), pp.101-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2204,378 +2204,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A limitation of the hydrostatic reconstruction technique for Shallow Water equations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+                <w:t xml:space="preserve">Plasma assisted diffusion in porous materials: Experiments, modeling and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2012.08.004⟩</w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 323-325, pp.387-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710654v2</w:t>
+                <w:t xml:space="preserve">hal-00688555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma assisted diffusion in porous materials: Experiments, modeling and applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Josserand</w:t>
+                <w:t xml:space="preserve">Numerical resolution of a mono-disperse model of bubble growth in magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Forestier-Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.387⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (12), pp.5936-5951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2012.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688555v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544506v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical resolution of a mono-disperse model of bubble growth in magmas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simona Mancini</w:t>
+                <w:t xml:space="preserve">A limitation of the hydrostatic reconstruction technique for Shallow Water equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Burgisser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François James</w:t>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 36 (12), pp.5936-5951. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 350 (13-14), pp.677-681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2012.01.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2012.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544506v3</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710654v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A shallow water model for the numerical simulation of overland flow on surfaces with ridges and furrows</w:t>
               </w:r>
@@ -2708,51 +2708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the hydrodynamical limit for a one dimensional kinetic model of cell aggregation by chemotaxis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista di Matematica della Università di Parma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (1), pp.91-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2790,51 +2790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A remark on duality solutions for some weakly nonlinear scalar conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 349, pp.657-661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3119,51 +3119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Mancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4 (1), pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3616,51 +3616,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of sediments transport mechanisms under rainfall in a global water erosion model</w:t>
+                <w:t xml:space="preserve">Transfer equations for modeling interrill erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
@@ -3678,97 +3678,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. IUGG Conference on Mathematical Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740571v1</w:t>
+                <w:t xml:space="preserve">hal-02740915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer equations for modeling interrill erosion</w:t>
+                <w:t xml:space="preserve">Integration of sediments transport mechanisms under rainfall in a global water erosion model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
@@ -3786,73 +3786,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">31. IUGG Conference on Mathematical Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740915v1</w:t>
+                <w:t xml:space="preserve">hal-02740571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction gouttes de pluie - transport de sédiments : Étude expérimentale</w:t>
               </w:r>
@@ -3959,51 +3959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-dimensional aggregation equation after blow up: existence, uniqueness and numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoToCoLa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4022,217 +4022,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of a hyperbolic model for chemotaxis after blow up</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
+                <w:t xml:space="preserve">Diffusion anomale dans un modèle de déposition plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Hyperbolic Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, F. Ancona, A. Bressan, P. Marcati, A. Marson, 2012, Padova, Italy. pp.693-700</w:t>
+              <w:t xml:space="preserve">17e rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lille, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772653v1</w:t>
+                <w:t xml:space="preserve">hal-01058480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion anomale dans un modèle de déposition plasma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Josserand</w:t>
+                <w:t xml:space="preserve">Numerical simulation of a hyperbolic model for chemotaxis after blow up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lille, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">14th International Conference on Hyperbolic Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Ancona, A. Bressan, P. Marcati, A. Marson, 2012, Padova, Italy. pp.693-700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058480v1</w:t>
+                <w:t xml:space="preserve">hal-00772653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport et diffusion d'atomes dans des milieux poreux. Modélisation et simulation par dynamique moléculaire</w:t>
               </w:r>
@@ -4378,51 +4378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dupros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Internationale Conference on Geomorphology - IAG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, La Villette, France</w:t>
@@ -4648,260 +4648,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overland flow modelling with the Shallow Water Equation using a well balanced numerical scheme: Adding efficiency or just more complexity?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delestre</w:t>
+                <w:t xml:space="preserve">Diffusion et adsorption en milieu poreux : profil expérimental et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.11617</w:t>
+              <w:t xml:space="preserve">13ème Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France. pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533830v1</w:t>
+                <w:t xml:space="preserve">hal-00467587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion et adsorption en milieu poreux : profil expérimental et modélisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Josserand</w:t>
+                <w:t xml:space="preserve">Overland flow modelling with the Shallow Water Equation using a well balanced numerical scheme: Adding efficiency or just more complexity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France. pp.25-30</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.11617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467587v1</w:t>
+                <w:t xml:space="preserve">hal-00533830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULATION OF RAINFALL EVENTS AND OVERLAND FLOW</w:t>
               </w:r>
@@ -4982,51 +4982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Rain-Water Overland-Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5498,51 +5498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'évènements pluvieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5593,51 +5593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Loire : fleuve ou torrent ? Expérimentation et modélisation mathématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5910,51 +5910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FullSWOF: A software for overland flow simulation / FullSWOF : un logiciel pour la simulation du ruissellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6372,90 +6372,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An expansion-coalescence model for bubble growth in viscous fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Forestier-Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Mancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6591,51 +6591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un modèle de ruissellement 1-d</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7090,51 +7090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bondesan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0261889" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485238v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Nouhou Bako" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5319" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336478v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Ghazi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020183" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.29" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341563v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Minh Le" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Legrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018076" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851929v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-6-389-2018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668223v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laguerre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00448" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326799v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020568" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281209v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3894" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803709v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vauchelet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2016.36.1355" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.08.048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178947v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n8.a4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955971v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140959997" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01243594v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HE.1943-5584.0001171" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Ksinant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3865" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605479v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-012-0155-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628246v7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3741" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bauchire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mougenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201337022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710654v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.08.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.387" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544506v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Forestier-Coste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mancini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2012.01.031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429152v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Razafison" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.07.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.05.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00587317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenio Guimar&#227;es Santos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euzebio Medrado da Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob&#233;lio Leandro March&#227;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marques da Silveira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.02.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110956v4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10665-007-9165-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001351v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.2005.1.01" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079236v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Sepulveda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Coronel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/19/4/311" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079237v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002110100309" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSJJQ8GB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419729v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-00-01185-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03660408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Jun Peng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740915v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234162v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772653v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058480v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800851v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613849v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phung Thanh-Tam" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533830v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467587v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426694v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343721v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409226v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Graves" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175852v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebalia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Auger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2007.4425031" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095868v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hmamou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815567v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Renaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694195v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-981-4451-42-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_20" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687689v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxuan Du" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_19" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757531v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujuan Wu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973636v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942942v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819477v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664535v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133742v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549326v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932234v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bondesan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0261889" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485238v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Nouhou Bako" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5319" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336478v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Ghazi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020183" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.29" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341563v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Minh Le" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Legrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018076" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851929v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-6-389-2018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668223v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laguerre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00448" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326799v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020568" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803709v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vauchelet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2016.36.1355" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281209v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3894" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178947v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n8.a4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.08.048" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955971v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140959997" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01243594v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HE.1943-5584.0001171" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Ksinant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3865" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605479v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-012-0155-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628246v7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3741" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bauchire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mougenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201337022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688555v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.387" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544506v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Forestier-Coste" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mancini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2012.01.031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710654v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.08.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429152v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Razafison" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.07.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.05.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00587317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenio Guimar&#227;es Santos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euzebio Medrado da Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob&#233;lio Leandro March&#227;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marques da Silveira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.02.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110956v4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10665-007-9165-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001351v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.2005.1.01" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079236v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Sepulveda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Coronel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/19/4/311" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079237v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002110100309" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSJJQ8GB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419729v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-00-01185-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03660408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Jun Peng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740571v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234162v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772653v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800851v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613849v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phung Thanh-Tam" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533830v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426694v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343721v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409226v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Graves" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175852v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebalia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Auger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2007.4425031" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095868v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hmamou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815567v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Renaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694195v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-981-4451-42-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_20" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687689v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxuan Du" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_19" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757531v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujuan Wu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973636v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942942v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819477v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664535v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133742v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549326v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932234v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>