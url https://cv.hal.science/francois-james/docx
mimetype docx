--- v1 (2026-04-07)
+++ v2 (2026-05-08)
@@ -1057,248 +1057,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326799v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalence between duality and gradient flow solutions for one-dimensional aggregation equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure and shear stress caused by raindrop impact at the soil surface: Scaling laws depending on the water depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcds.2016.36.1355⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (9), pp.1199-1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.3894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803709v3</w:t>
+                <w:t xml:space="preserve">hal-01281209v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure and shear stress caused by raindrop impact at the soil surface: Scaling laws depending on the water depth</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equivalence between duality and gradient flow solutions for one-dimensional aggregation equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carine Lucas</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 41 (9), pp.1199-1210. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (3), pp.1355-1382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.3894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2016.36.1355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281209v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803709v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A RELAXATION MODEL FOR LIQUID-VAPOR PHASE CHANGE WITH METASTABILITY</w:t>
               </w:r>
@@ -1414,51 +1414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 260 (1), pp.304-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1486,252 +1486,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical methods for one-dimensional aggregation equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overland Flow Modeling with the Shallow Water Equations Using a Well-Balanced Numerical Scheme: Better Predictions or Just More Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dupros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/140959997⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrologic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)HE.1943-5584.0001171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955971v2</w:t>
+                <w:t xml:space="preserve">hal-01243594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overland Flow Modeling with the Shallow Water Equations Using a Well-Balanced Numerical Scheme: Better Predictions or Just More Complexity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical methods for one-dimensional aggregation equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrologic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20 (10), </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (2), pp.895-916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)HE.1943-5584.0001171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/140959997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243594v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955971v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to &amp;quot;SWASHES: a compilation of Shallow Water Analytic Solutions for Hydraulic and Environmental Studies&amp;quot; [Int. J. Numer. Meth. Fluids, 2013, 72 (3), 269-300]</w:t>
               </w:r>
@@ -1864,51 +1864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemotaxis: from kinetic equations to aggregate dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (1), pp.101-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2204,378 +2204,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma assisted diffusion in porous materials: Experiments, modeling and applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
+                <w:t xml:space="preserve">A limitation of the hydrostatic reconstruction technique for Shallow Water equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.387⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 350 (13-14), pp.677-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2012.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688555v1</w:t>
+                <w:t xml:space="preserve">hal-00710654v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical resolution of a mono-disperse model of bubble growth in magmas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François James</w:t>
+                <w:t xml:space="preserve">Plasma assisted diffusion in porous materials: Experiments, modeling and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2012.01.031⟩</w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 323-325, pp.387-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544506v3</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A limitation of the hydrostatic reconstruction technique for Shallow Water equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delestre</w:t>
+                <w:t xml:space="preserve">Numerical resolution of a mono-disperse model of bubble growth in magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Forestier-Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francois James</w:t>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 350 (13-14), pp.677-681. </w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (12), pp.5936-5951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2012.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2012.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710654v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544506v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A shallow water model for the numerical simulation of overland flow on surfaces with ridges and furrows</w:t>
               </w:r>
@@ -2708,51 +2708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the hydrodynamical limit for a one dimensional kinetic model of cell aggregation by chemotaxis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista di Matematica della Università di Parma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (1), pp.91-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2790,51 +2790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A remark on duality solutions for some weakly nonlinear scalar conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 349, pp.657-661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3119,51 +3119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Mancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4 (1), pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3616,51 +3616,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer equations for modeling interrill erosion</w:t>
+                <w:t xml:space="preserve">Integration of sediments transport mechanisms under rainfall in a global water erosion model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
@@ -3678,97 +3678,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">31. IUGG Conference on Mathematical Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740915v1</w:t>
+                <w:t xml:space="preserve">hal-02740571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of sediments transport mechanisms under rainfall in a global water erosion model</w:t>
+                <w:t xml:space="preserve">Transfer equations for modeling interrill erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Nouhou Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
@@ -3786,73 +3786,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. IUGG Conference on Mathematical Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740571v1</w:t>
+                <w:t xml:space="preserve">hal-02740915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction gouttes de pluie - transport de sédiments : Étude expérimentale</w:t>
               </w:r>
@@ -3959,51 +3959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-dimensional aggregation equation after blow up: existence, uniqueness and numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoToCoLa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4022,217 +4022,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion anomale dans un modèle de déposition plasma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Josserand</w:t>
+                <w:t xml:space="preserve">Numerical simulation of a hyperbolic model for chemotaxis after blow up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lille, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">14th International Conference on Hyperbolic Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Ancona, A. Bressan, P. Marcati, A. Marson, 2012, Padova, Italy. pp.693-700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058480v1</w:t>
+                <w:t xml:space="preserve">hal-00772653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of a hyperbolic model for chemotaxis after blow up</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
+                <w:t xml:space="preserve">Diffusion anomale dans un modèle de déposition plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Hyperbolic Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, F. Ancona, A. Bressan, P. Marcati, A. Marson, 2012, Padova, Italy. pp.693-700</w:t>
+              <w:t xml:space="preserve">17e rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lille, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772653v1</w:t>
+                <w:t xml:space="preserve">hal-01058480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport et diffusion d'atomes dans des milieux poreux. Modélisation et simulation par dynamique moléculaire</w:t>
               </w:r>
@@ -4326,103 +4326,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of overland flow modeling with different numerical resolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Rousseau</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dupros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Internationale Conference on Geomorphology - IAG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, La Villette, France</w:t>
@@ -4648,260 +4648,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion et adsorption en milieu poreux : profil expérimental et modélisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Josserand</w:t>
+                <w:t xml:space="preserve">Overland flow modelling with the Shallow Water Equation using a well balanced numerical scheme: Adding efficiency or just more complexity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France. pp.25-30</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.11617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467587v1</w:t>
+                <w:t xml:space="preserve">hal-00533830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overland flow modelling with the Shallow Water Equation using a well balanced numerical scheme: Adding efficiency or just more complexity?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delestre</w:t>
+                <w:t xml:space="preserve">Diffusion et adsorption en milieu poreux : profil expérimental et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.11617</w:t>
+              <w:t xml:space="preserve">13ème Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France. pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533830v1</w:t>
+                <w:t xml:space="preserve">hal-00467587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULATION OF RAINFALL EVENTS AND OVERLAND FLOW</w:t>
               </w:r>
@@ -4982,51 +4982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Rain-Water Overland-Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5498,51 +5498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'évènements pluvieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5593,51 +5593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Loire : fleuve ou torrent ? Expérimentation et modélisation mathématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5910,51 +5910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FullSWOF: A software for overland flow simulation / FullSWOF : un logiciel pour la simulation du ruissellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6372,90 +6372,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An expansion-coalescence model for bubble growth in viscous fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Forestier-Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Mancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6473,90 +6473,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overland flow modelling with the Shallow Water Equation using a well balanced numerical scheme: Adding efficiency or just more complexity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dupros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6591,51 +6591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un modèle de ruissellement 1-d</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6737,51 +6737,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549326v1</w:t>
+                <w:t xml:space="preserve">hal-05549326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7090,51 +7090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bondesan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0261889" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485238v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Nouhou Bako" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5319" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336478v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Ghazi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020183" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.29" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341563v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Minh Le" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Legrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018076" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851929v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-6-389-2018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668223v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laguerre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00448" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326799v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020568" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803709v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vauchelet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2016.36.1355" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281209v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3894" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178947v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n8.a4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.08.048" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955971v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140959997" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01243594v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HE.1943-5584.0001171" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Ksinant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3865" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605479v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-012-0155-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628246v7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3741" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bauchire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mougenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201337022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688555v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.387" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544506v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Forestier-Coste" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mancini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2012.01.031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710654v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.08.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429152v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Razafison" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.07.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.05.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00587317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenio Guimar&#227;es Santos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euzebio Medrado da Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob&#233;lio Leandro March&#227;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marques da Silveira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.02.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110956v4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10665-007-9165-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001351v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.2005.1.01" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079236v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Sepulveda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Coronel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/19/4/311" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079237v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002110100309" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSJJQ8GB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419729v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-00-01185-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03660408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Jun Peng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740571v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234162v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772653v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800851v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613849v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phung Thanh-Tam" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533830v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426694v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343721v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409226v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Graves" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175852v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebalia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Auger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2007.4425031" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095868v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hmamou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815567v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Renaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694195v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-981-4451-42-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_20" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687689v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxuan Du" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_19" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757531v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujuan Wu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973636v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942942v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819477v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664535v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133742v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549326v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932234v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bondesan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0261889" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485238v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Nouhou Bako" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5319" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336478v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Ghazi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020183" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.29" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341563v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Minh Le" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Legrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018076" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851929v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-6-389-2018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668223v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laguerre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00448" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326799v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020568" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281209v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3894" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803709v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vauchelet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2016.36.1355" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178947v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n8.a4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.08.048" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01243594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rousseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HE.1943-5584.0001171" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955971v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140959997" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Ksinant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3865" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605479v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-012-0155-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628246v7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3741" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bauchire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mougenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201337022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710654v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.08.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.387" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544506v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Forestier-Coste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mancini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2012.01.031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429152v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Razafison" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.07.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.05.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00587317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenio Guimar&#227;es Santos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euzebio Medrado da Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob&#233;lio Leandro March&#227;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marques da Silveira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.02.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110956v4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10665-007-9165-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001351v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.2005.1.01" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079236v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Sepulveda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Coronel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/19/4/311" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079237v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002110100309" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSJJQ8GB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419729v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-00-01185-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03660408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Jun Peng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740915v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234162v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772653v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058480v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800851v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613849v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phung Thanh-Tam" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533830v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467587v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426694v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343721v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409226v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Graves" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175852v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebalia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Auger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2007.4425031" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095868v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hmamou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815567v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Renaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694195v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-981-4451-42-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_20" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687689v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxuan Du" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_19" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757531v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujuan Wu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973636v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942942v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819477v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664535v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133742v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549326v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932234v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>