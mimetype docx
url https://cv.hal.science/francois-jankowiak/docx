--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -166,1377 +166,1377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Église, espaces publics et opinion publique. Le temps long du magistère pontifical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Petitrenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque international Droit, institution et politique sous le pontificat de Pie XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Université Paris-Saclay, Faculté Jean Monnet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un equilibrio fra due paure. Le riforme costituzionali degli inizi del pontificato di Pio IX e il loro fallimento (1846-1850)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque international Lo spettro dell’autoriforma: rileggendo il paradosso di Tocqueville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Università della LUMSA, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dispositivi interni al governo pontificio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque international I modi di governo del papa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Pontificia Università Gregoriana, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Église, espaces publics et opinion publique. Le temps long du magistère pontifical</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondements philosophiques et/ou théologiques du rapport personne, droit et justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du XVIIe Congrès de la Consociatio internationalis studio iuris canonici promovendo Personne, droit et justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Institut catholique de Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation au 2nd Doctoral Seminar of the LERU [League of European Research Universities] Theology and Religious Studies (THRS) group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lund, Suède</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les États et l’État dans le discours magistériel de Pie XII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Université Paris-Saclay, Faculté Jean Monnet, France</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Séminaire international Le pontificat de Pie XII (1939-58) à la veille de l’ouverture des archives vaticanes: bilans historiographiques et perspectives de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres de l'Institut Catholique de Paris, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Università della LUMSA, Rome, Italy</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence de clôture de la rentrée solennelle de la Faculté Jean Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intelligence artificielle et le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Université Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Institut catholique de Paris, France</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les approches juridiques du religieux: matrices politiques et modèles juridiques. Le cas de l’Église catholique aux périodes moderne et contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du séminaire de l’UR Religion, Culture et Société Géopolitique et Religions: défis épistémologiques et méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Institut catholique de Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lund, Suède</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Curia romana dopo la Breccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque international Roma capitale: la città laica, la città religiosa (1870-1915)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondazione Camillo Caetani, Sep 2020, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les États et l’État dans le discours magistériel de Pie XII</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction et discussion au Séminaire international La laïcité et ses modèles. Racines européennes et enjeux canadiens contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du séminaire coorganisé par le laboratoire Droit et Sociétés Religieuses de l’Université Paris-Saclay et la chaire Droit, religion et laïcité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Saclay, Oct 2019, Sceaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un droit de l’Histoire: les lois mémorielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences prononcées à la Faculté des Lettres de l’Université de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Université de Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interventions aux séances du séminaire de recherche « Administration/Bureaucratie », « Droit », « Papauté/pape »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche dirigé par Frédéric Gabriel, Dominique Iogna-Prat et Alain Rauwels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation aux échanges de restitution de la simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Versailles 2019. Renégocier le traité, 100 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Saclay, Apr 2019, Faculté Jean Monnet, Université Paris-Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oligarchie(s) et gouvernement pontifical, périodes moderne et contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle “DOGMA”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Université Paris II Panthéon-Assas, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les variations typologiques des accords entre le Saint-Siège et les États dans la doctrine juridique française. Modèles publicistes et approches canoniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque international Gli accordi della Santa Sede con gli Stati (XIX-XXI secolo). Modelli e mutazioni: dallo Stato confessionale alla libertà religiosa / Les accords du Saint-Siège avec les États (XIXe-XXIe siècles). Modèles et mutations: de l’État confessionnel à la liberté religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grégorienne et École française de Rome, Feb 2019, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Églises et la formalisation juridique du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Lettres de l'Institut Catholique de Paris, Jan 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fonbaustier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences thématiques Les religions et la prééminence du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Faculté de droit, d’économie et de gestion de l’Université d’Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Université Paris Saclay, France</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les papes, le sport et le droit canonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque Sport et Droit du Festival Ciné-Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Saclay, Mar 2019, Sceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Institut catholique de Paris, France</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La legittima e sana laicità dello Stato secondo Pio XII e la categoria dell’autonomia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du séminaire international Legitimate and Healthy Laicity of State. 60th Anniversary of the Address of Pope Pius XII (23 March 1958)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Pontificia Università San Tommaso in Roma (« Angelicum »), Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fondazione Camillo Caetani, Sep 2020, Rome, Italy</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clergé et politique. L’engagement de l’abbé Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Séminaire international Transferts culturels juridico-politiques entre la France et l’Italie au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Palermo, Jun 2018, Palerme, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...633 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547007v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04547006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limites des deux mondes. Portalis et l’historien</w:t>
               </w:r>
@@ -1897,239 +1897,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Il concilio vaticano I e la modernità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baumeister, Martin and Ciampani, Andrea and Jankowiak, François and Regoli, Roberto. Gregorian &amp; Biblical Press, 72, 2020, Miscellanea historiae pontificiae, 978-88-7839-432-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacré et responsabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Meylan, Guerric. Mare et Martin, 2020, Presses universitaires de sceaux, 978-2-84934-481-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rerum novarum ac veterum scientia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Demoulin-Auzary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Begou-Davia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Begou-Davia</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04271919v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-04547107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les persécutions</w:t>
               </w:r>
@@ -2609,3842 +2609,3842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelles furent les grandes étapes de l’évolution du droit du travail en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture juridique générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.170--171, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles furent les grandes étapes de l’évolution du droit de propriété ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture juridique générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.160--161, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que l’École moderne du droit naturel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture juridique générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.120--121, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui fut Antigone ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vautrot-Schwarz; Charles and Blottin; Benoît. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture juridique générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.114--115, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Curie romaine après 1870 : les mutations d’un gouvernement sui generis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Formica, Maria. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roma capitale. La città laica, la città religiosa (1870-1915)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 104, Viella, pp.101--113, 2021, I libri di viella, 978-88-331-3945-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles furent les grandes étapes du droit de suffrage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture juridique générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.138--139, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il eu un procès de jésus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture juridique générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.150--151, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui fut l’abbé Sieyès ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vautrot-Schwarz; Charles and Blottin; Benoît. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture juridique générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.136--137, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que l’Habeas corpus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture juridique générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.146--147, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que la théocratie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture juridique générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.116--117, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui furent les grands théoriciens du contrat social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture juridique générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.124--125, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que le conclave ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture juridique générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.170--171, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que la justice ecclésiastique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture juridique générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.146--147, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles furent les grandes étapes de l’évolution du mariage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture juridique générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.158--159, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que l’absolutisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture juridique générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.126--127, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que la guerre juste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture juridique générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.122--123, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’une révolution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture juridique générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.128--129, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que l’humanisme juridique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture juridique générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.118--119, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.138--139, 2021</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliografia di riferimento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baumeister, Martin and Ciampani, Andrea and Jankowiak, François and Regoli, Roberto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il concilio vaticano I e la modernità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72, Gregorian &amp; Biblical Press, pp.689--748, 2020, Miscellanea historiae pontificiae, 978-88-7839-432-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.114--115, 2021</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouattara, Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La basilique. Droit canonique, pastorale et politique, de l’Antiquité au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerf, pp.2--7, 2020, Patrimoines. Droit</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 104, Viella, pp.101--113, 2021, I libri di viella, 978-88-331-3945-6</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mensah, Jean-Claude Agbeko Komla. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les indulgences. Des origines aux réformes doctrinales, institutionnelles et pastorales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerf, pp.7--21, 2020, Patrimoines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.150--151, 2021</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vatican I, concile mal-aimé ? La postérité de l’événement conciliaire dans les actes magistériels de pie IX à paul VI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baumeister, Martin and Ciampani, Andrea and Jankowiak, François and Regoli, Roberto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il concilio vaticano I e la modernità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72, Gregorian &amp; Biblical Press, pp.653--675, 2020, Miscellanea historiae pontificiae, 978-88-7839-432-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.136--137, 2021</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sacré collège des cardinaux (XVIe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Meylan, Guerric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sacré et responsabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, pp.67--80, 2020, Presses universitaires de sceaux, 978-2-84934-481-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.146--147, 2021</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les raisons du cœur. Remarques sur les créations cardinalices in pectore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bégou-Davia, Michèle and Demoulin-Auzary, Florence and Jankowiak, François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rerum novarum ac veterum scientia. Mélanges en l’honneur de Brigitte Basdevant-Gaudemet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.613--639, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.116--117, 2021</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la chambre des larmes à la renonciation. Figures de la fragilité de l’institution pontificale au temps de la Question romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille DOUNOT; Nicolas WAREMBOURG; Boris BERNABE (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La déposition du pape hérétique. Lieux théologiques, modèles canoniques, enjeux constitutionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, p. 115-129, 2019, 978-2-84934-426-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.160--161, 2021</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Per qualche tempo tenuto all’oscuro…”. Brèves remarques sur l’historiographie de la Curie et du gouvernement des États pontificaux sous le pontificat de Léon XII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roberto REGOLI; Ilaria FIUMI SERMATTEI; Maria Rosa DI SIMONE (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Governo della Chiesa. Governo dello Stato. Il tempo di Leone XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consiglio Regionale. Assemblea legislativa delle Marche, p.19-27, 2019, Collection Quaderni del Consiglio Regionale delle Marche, n°291, 978-88-328-0085-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.120--121, 2021</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit canonique. Une loi au-dessus des États ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe CHARLE; Daniel ROCHE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe. Encyclopédie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, p. 751-754, 2018, 978-2-330-11614-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.170--171, 2021</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surtout ne pas conclure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Soulef AYAD-BERGOUNIOUX (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logiques du droit. Science de la norme et des régimes de domination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, p. 307-308, 2018, Collection Presses universitaires de Sceaux, 978-2-84934-356-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.158--159, 2021</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit canonique. Une loi au-dessus des États ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charle, Christophe and Roche, Daniel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe. Encyclopédie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, pp.751--754, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.146--147, 2021</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anticurialisme, figure de l’antiromanisme. Gouvernement de l’Église universelle et administration de l’État pontifical au péril de la critique au temps du Risorgimento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvio DE FRANCESCHI; Bernard HOURS (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits antiromains XVIe-XIXe siècles. Juridictionalisme catholique et romanité ecclésiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARHA, p. 255-271, 2017, Collection Chrétiens et Sociétés. Documents et Mémoires, n°33, 979-10-91592-18-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.170--171, 2021</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cardinaux sede vacante : Libertas Ecclesiae et législation du conclave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François JANKOWIAK; Laura PETTINAROLI. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cardinaux entre cour et curie. Une élite romaine (1775-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome, p. 155-166, 2017, Collection de l’École française de Rome, n°530, 978-2-7283-1230-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.124--125, 2021</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cardinaux à la période contemporaine : nouvelles perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pettinaroli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francois Jankowiak, Laura Pettinaroli (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cardinaux entre Cour et Curie : une élite romaine, 1775-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome; Publications de l’École française de Rome, p. 1-15, 2017, Collection de l’École française de Rome, 530, 978-2-7283-1230-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.122--123, 2021</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liste des travaux de Jean Gaudemet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Begou-Davia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle BÉGOU-DAVIA; Franck ROUMY; Olivier DESCAMPS; François JANKOWIAK. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’œuvre scientifique de Jean Gaudemet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Panthéon-Assas, p. 195-250, 2014, 979-10-90429-48-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.128--129, 2021</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systématisation du droit et codifications contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle BÉGOU-DAVIA; Franck ROUMY; Olivier DESCAMPS; François JANKOWIAK. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’œuvre scientifique de Jean Gaudemet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Panthéon-Assas, p. 77-90, 2014, 979-10-90429-48-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.126--127, 2021</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments d’une (non)-conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle BÉGOU-DAVIA; Franck ROUMY; Olivier DESCAMPS; François JANKOWIAK. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’œuvre scientifique de Jean Gaudemet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Panthéon-Assas, p. 193-198, 2014, 979-10-90429-48-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.613--639, 2020</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire du droit canonique et des institutions de l’Église</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Basdevant-Gaudemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques KRYNEN; Bernard D’ALTEROCHE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’histoire du droit en France. Nouvelles tendances, nouveaux territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 69-94, 2014, 978-2-8124-2963-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Cerf, pp.2--7, 2020, Patrimoines. Droit</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre intérêt public et intérêt privé : le cas des Spogli des prélats et cardinaux de la Curie romaine au sein des Archives Vaticanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie CORNU; Jérôme FROMAGEAU (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La préservation des archives privées et l’intérêt public : mutations et ruptures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, p. 79-91, 2013, Collection Droit du patrimoine culturel et naturel, 978-2-336-29102-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Préface</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curie romaine et cour pontificale sous Pie XI. Nouvelle frontière et points de passage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laura PETTINAROLI (études réunies). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le gouvernement pontifical sous Pie XI. Pratiques romaines et gestion de l’universel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome, p. 467-480, 2013, Collection de l’École française de Rome ; n°467, 978-2-7283-0957-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « buon governo » et les conflits des hiérarchies administrative et religieuse dans l’État pontifical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick ARABEYRE; Brigitte BASDEVANT-GAUDEMET. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les clercs et les princes. Doctrines et pratiques de l’autorité ecclésiastique à l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École nationale des chartes, p. [17]-30, 2013, Collection Études et rencontres de l’École nationale des chartes ; n°41, 978-2357230330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enc.360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits fondamentaux et Question romaine sous le magistère de Pie IX (1846-1878)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martial MATHIEU. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit naturel et droits de l'homme. Actes des Journées internationales de la Société d'histoire du droit Grenoble-Vizille, 27-30 mai 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, p. 271-287, 2011, 978-2-7061-1639-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Index romain : administration et méthodes (XVIe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie GOEDERT (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Censure et libertés : atteinte ou protection ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 39-60, 2011, Collection Presses universitaires de Sceaux ; série Ciné-Droit, 978-2-296-54763-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Statuto de Pie IX : l’anomalie et la tradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent REVERSO. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constitutions, républiques, mémoires. 1849 entre Rome et la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 125-138, 2011, Collection Méditerranées, 978-2-296-54622-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Droit ecclésiastiqueˮ et régime de séparation. La question des associations diocésaines sous le pontificat de Pie XI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques PRÉVOTAT. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pie XI et la France : l'apport des archives du pontificat de Pie XI à la connaissance des rapports entre le Saint-Siège et la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome, p. 33-52, 2010, Collection de l'École française de Rome N°438, 978-2-7283-0902-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Cerf, pp.7--21, 2020, Patrimoines</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Basdevant-Gaudemet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte BASDEVANT-GAUDEMET; François JANKOWIAK; Jean-Pierre DELANNOY (coll.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit ecclésiastique en Europe et à ses marges (XVIIIe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters Publishers, p. 11-20, 2009, Collection Law and Religion Studies N°6, 9789042921429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 72, Gregorian &amp; Biblical Press, pp.689--748, 2020, Miscellanea historiae pontificiae, 978-88-7839-432-2</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Curie et le gouvernement central de l’Église sous la République romaine de 1849</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent REVERSO. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La République romaine de 1849 et la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 129-147, 2008, 978-2-296-05108-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 72, Gregorian &amp; Biblical Press, pp.653--675, 2020, Miscellanea historiae pontificiae, 978-88-7839-432-2</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décadence et société parfaite dans l’ecclésiologie du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves FRÉTIGNÉ; François JANKOWIAK. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La décadence dans la culture et la pensée politiques (XVIIIe-XXe siècle) en Espagne, en France et en Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome, p. 115-128, 2008, Collection de l'École française de Rome N°395, 978-2-7283-0696-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, pp.67--80, 2020, Presses universitaires de sceaux, 978-2-84934-481-1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves FRÉTIGNÉ; François JANKOWIAK. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La décadence dans la culture et la pensée politiques (XVIIIe-XXe siècle) en Espagne, en France et en Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome, pp.Introduction au volume, 2008, Collection de l'École française de Rome N°395, 978-2-7283-0696-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Consiglio Regionale. Assemblea legislativa delle Marche, p.19-27, 2019, Collection Quaderni del Consiglio Regionale delle Marche, n°291, 978-88-328-0085-2</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pape législateur et le buon governo aux derniers temps de l’État pontifical (1814-1870)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacqueline HOAREAU-DODINAU; Guillaume MÉTAIRIE; Pascal TEXIER. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le prince et la norme. Ce que légiférer veut dire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Limoges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 195-211, 2007, Cahiers de l’Institut d’Anthropologie Juridique, n° 17, 9782842874452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, p. 115-129, 2019, 978-2-84934-426-2</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse d’un gouvernement sans État. Les mutations de la Curie romaine sous le pontificat de Léon XIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe LEVILLAIN; Jean-Marc TICCHI (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pontificat de Léon XIII. Renaissances du Saint-Siège ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome, p. 89-109, 2006, Collection de l'École française de Rome n°368, 2-7283-0754-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Actes Sud, p. 751-754, 2018, 978-2-330-11614-9</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santo subito. Procédures de béatification et de canonisation et gouvernement de l’Église de Benoît XIV à Benoît XVI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacqueline HOAREAU-DODINAU; Guillaume MÉTAIRIE; Pascal TEXIER. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procéder. Pas d’action, pas de droit ou pas de droit, pas d’action ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Limoges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 289-304, 2006, Cahiers de l’Institut d’Anthropologie Juridique, n° 13, 9782842874094</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...1733 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Limoges</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02640399v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02640296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Curie romaine au temps de Léon XIII. Hommes et structures d’un gouvernement sans État</w:t>
               </w:r>
@@ -6873,6319 +6873,6319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit canonique – Codes de 1917 et 1983</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 395-398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primauté pontificale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 820-821</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pie X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 783-787</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famille pontificale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 474-475</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encyclique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 424-426</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auditeurs (la Rote) et Juges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 133-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitution dogmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 344-345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Substitut de la secrétairerie d’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 934-935</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pie IX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 779-783</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curie romaine et réformes de la Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 358-362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conseil pontifical pour les textes législatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 339-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avocats consistoriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 143-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secrétaire d’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 900-903</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vatican I (Concile) (1869-1870)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 995-999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dicastère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 384</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congrégations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 296-297</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camerlingue de la Sainte Église Romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 187-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 398-401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secrétairerie d’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 903-906</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siège vacant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 911-913</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consulteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 345-346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acta Apostolicae Sedis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 61-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitution apostolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 343-344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">États pontificaux (géographie des)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 441-443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Civiltà Cattolica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 249-251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 544-547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conseil pontifical pour les communications sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 335-337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi fondamentale de l’État de la Cité du Vatican</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 636-638</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cardinal in pectore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, p. 204-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonelli Giacomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, p. 103-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 133-134</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Églises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, p. 360-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dreyfus (l’affaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, p. 298-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iung (Nicolas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 418</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André (Jean-François)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huguenin (Joseph François Louis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 413-414</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besson (Jules)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 81-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cimetier (Francisque)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André (Michel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 13-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Brière (Yves Leroy de)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 447-448</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naz (Raoul)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 587-588</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turinaz (Charles-François)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 757</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gousset (Thomas-Marie-Joseph)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 380-381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Many (Séraphin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 533-534</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battandier (Albert)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 50-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maupied (François-Louis-Michel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 551</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crouzil (Lucien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 217-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simier (Jules)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 715-716</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grandclaude (Eugène)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 382-383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choupin (Lucien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 191-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villien (Antoine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 773</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péries (Georges)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 616-617</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bargilliat (Michel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 36-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pillet (Albert)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 625</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méjan (François)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 556</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jombart (Émile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 429</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudinhon (Auguste)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 115-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vacant (Jean-Michel Alfred)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 761</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deshayes (Florent)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condis (Pierre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 198-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouix (Dominique-Marie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 118-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu (François-Désiré)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lequeux (Jean-François-Marie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 495-496</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution dogmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 344-345</w:t>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 477-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 934-935</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cardinal (après le concile de Trente)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 281-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 779-783</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pèlerinage (époque moderne et contemporaine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 1302-1304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 474-475</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Code de droit canonique de 1917</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 398-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 783-787</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observatoire du Vatican</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 1194-1195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 820-821</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basiliques majeures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 424-426</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitution apostolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 476-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 358-362</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consistoire (après le concile de Trente)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 339-340</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hérésies (depuis le XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 813-815</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 143-144</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basiliques mineures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 900-903</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attentat contre le pape (Antiquité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 395-398</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît XV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 219-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 296-297</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 1548-1552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 187-189</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapelain pontifical (XVIe-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 343-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 398-401</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 384</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apocrisiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 995-999</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décret de Gratien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 544-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 911-913</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutions apostoliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 903-906</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cardinal in petto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 345-346</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collections canoniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 411-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 343-344</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage du pape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 132-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 61-63</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 117-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 335-337</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boniface IX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 236-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 636-638</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latran (conciles du)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 1002-1003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 544-547</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camérier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyotjeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 266-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 441-443</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Code de droit canonique de 1983</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 402-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 249-251</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barrette cardinalice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, p. 360-362</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Censure canonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 322-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, p. 298-301</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispense (depuis le XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 569-570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...2138 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734392v1</w:t>
-              </w:r>
-[...1943 lines deleted...]
-                <w:t xml:space="preserve">hal-02733583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId215"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -13261,51 +13261,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B62347D8"/>
+    <w:nsid w:val="90B87EF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13492,51 +13492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-jankowiak" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5084-0847" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546990v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jankowiak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546988v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Petitrenaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546989v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546992v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546995v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Virot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546993v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546994v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547002v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fonbaustier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547001v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546998v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547000v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547007v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pettinaroli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.3508" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demoulin-Auzary" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Begou-Davia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bernab&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360933v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.449" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fossier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte S&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547125v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547116v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547124v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547117v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547172v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547174v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547126v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547121v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547122v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547109v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547111v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Durand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547112v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547108v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570391v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570381v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570425v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991118v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573063v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Basdevant-Gaudemet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demoulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570865v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enc.360" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575156v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575788v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625520v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=33946" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625678v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625564v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=33873&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626015v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=25678" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633070v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649655v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640258v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php/notre-catalogue/fiche-detaillee?task=view&amp;amp;id=578" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640399v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php/notre-catalogue/fiche-detaillee?task=view&amp;amp;id=725" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640296v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640899v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640942v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641132v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Bernat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Blanchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Alberto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Feola" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gabriel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573130v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573111v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573114v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573158v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574697v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573646v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573203v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573654v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573661v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573198v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573177v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573152v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573120v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574357v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573137v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573127v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573195v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573181v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574828v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574541v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574434v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573172v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573078v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573140v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573643v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573209v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573199v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633591v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633587v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638603v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638623v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634141v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638613v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633771v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638682v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633732v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638466v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638718v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634587v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633778v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638416v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638444v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633722v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634302v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634466v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638632v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638737v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633758v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638640v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634146v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638703v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638690v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638453v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634601v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638695v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633968v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634475v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634309v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638726v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734392v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650700v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733368v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650714v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733475v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733469v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734394v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651304v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734531v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734498v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733375v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650385v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651310v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734554v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733532v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733360v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733371v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733359v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650051v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733561v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733505v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734435v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733229v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733465v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733365v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733355v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyotjeannin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650369v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649847v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733583v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-jankowiak" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5084-0847" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546988v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jankowiak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Petitrenaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546989v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546990v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546992v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546995v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Virot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546993v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546994v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546997v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547001v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fonbaustier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547002v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pettinaroli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.3508" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547107v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demoulin-Auzary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Begou-Davia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bernab&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360933v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.449" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fossier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte S&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547174v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547172v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547119v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547116v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547115v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547124v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547127v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547117v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547121v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547173v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547126v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547111v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Durand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547109v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569719v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570391v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570381v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570425v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991118v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570758v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570865v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Basdevant-Gaudemet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demoulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575788v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575156v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enc.360" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625678v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625564v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=33873&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625520v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=33946" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626015v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=25678" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633070v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649655v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640258v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php/notre-catalogue/fiche-detaillee?task=view&amp;amp;id=578" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640296v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640399v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php/notre-catalogue/fiche-detaillee?task=view&amp;amp;id=725" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640899v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640942v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641132v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Bernat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Blanchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Alberto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Feola" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gabriel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573184v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573654v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573203v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573158v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574697v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573646v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573177v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573152v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573120v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574357v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574828v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573137v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573127v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573195v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574434v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574541v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573172v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573155v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573199v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573133v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573209v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573140v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573643v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573130v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573111v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633591v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633587v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638444v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633722v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638416v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633778v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634302v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633732v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638466v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638682v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638718v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634587v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633771v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638632v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634466v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638703v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634601v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634146v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638737v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638690v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633758v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638695v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638453v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633968v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638726v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634475v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634309v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634141v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638623v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638603v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733532v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733360v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734531v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733375v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734498v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650714v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733475v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733469v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734394v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651304v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650385v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651310v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733371v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733359v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733561v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733505v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733365v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733465v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650369v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649847v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733229v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734435v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733355v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyotjeannin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733583v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650700v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733368v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734392v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>