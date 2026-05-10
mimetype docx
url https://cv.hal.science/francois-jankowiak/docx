--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -166,1019 +166,1019 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un equilibrio fra due paure. Le riforme costituzionali degli inizi del pontificato di Pio IX e il loro fallimento (1846-1850)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque international Lo spettro dell’autoriforma: rileggendo il paradosso di Tocqueville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Università della LUMSA, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Église, espaces publics et opinion publique. Le temps long du magistère pontifical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Petitrenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque international Droit, institution et politique sous le pontificat de Pie XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Université Paris-Saclay, Faculté Jean Monnet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Petitrenaud</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Université Paris-Saclay, Faculté Jean Monnet, France</w:t>
+                <w:t xml:space="preserve">hal-04546988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositivi interni al governo pontificio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque international I modi di governo del papa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Pontificia Università Gregoriana, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Università della LUMSA, Rome, Italy</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondements philosophiques et/ou théologiques du rapport personne, droit et justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du XVIIe Congrès de la Consociatio internationalis studio iuris canonici promovendo Personne, droit et justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Institut catholique de Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Pontificia Università Gregoriana, Rome, Italy</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation au 2nd Doctoral Seminar of the LERU [League of European Research Universities] Theology and Religious Studies (THRS) group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lund, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Institut catholique de Paris, France</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les États et l’État dans le discours magistériel de Pie XII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Séminaire international Le pontificat de Pie XII (1939-58) à la veille de l’ouverture des archives vaticanes: bilans historiographiques et perspectives de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres de l'Institut Catholique de Paris, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lund, Suède</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence de clôture de la rentrée solennelle de la Faculté Jean Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intelligence artificielle et le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Université Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Lettres de l'Institut Catholique de Paris, Jan 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les approches juridiques du religieux: matrices politiques et modèles juridiques. Le cas de l’Église catholique aux périodes moderne et contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du séminaire de l’UR Religion, Culture et Société Géopolitique et Religions: défis épistémologiques et méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Institut catholique de Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Université Paris Saclay, France</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Curia romana dopo la Breccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque international Roma capitale: la città laica, la città religiosa (1870-1915)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondazione Camillo Caetani, Sep 2020, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Institut catholique de Paris, France</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un droit de l’Histoire: les lois mémorielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences prononcées à la Faculté des Lettres de l’Université de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Université de Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fondazione Camillo Caetani, Sep 2020, Rome, Italy</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction et discussion au Séminaire international La laïcité et ses modèles. Racines européennes et enjeux canadiens contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du séminaire coorganisé par le laboratoire Droit et Sociétés Religieuses de l’Université Paris-Saclay et la chaire Droit, religion et laïcité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Saclay, Oct 2019, Sceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Saclay, Oct 2019, Sceaux, France</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interventions aux séances du séminaire de recherche « Administration/Bureaucratie », « Droit », « Papauté/pape »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche dirigé par Frédéric Gabriel, Dominique Iogna-Prat et Alain Rauwels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Université de Rouen, France</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oligarchie(s) et gouvernement pontifical, périodes moderne et contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle “DOGMA”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Université Paris II Panthéon-Assas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation aux échanges de restitution de la simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Versailles 2019. Renégocier le traité, 100 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Saclay, Apr 2019, Faculté Jean Monnet, Université Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547000v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04546998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les variations typologiques des accords entre le Saint-Siège et les États dans la doctrine juridique française. Modèles publicistes et approches canoniques</w:t>
               </w:r>
@@ -2609,2866 +2609,2866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelles furent les grandes étapes de l’évolution du droit de propriété ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture juridique générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.160--161, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que l’École moderne du droit naturel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture juridique générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.120--121, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelles furent les grandes étapes de l’évolution du droit du travail en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture juridique générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.170--171, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quelles furent les grandes étapes de l’évolution du droit de propriété ?</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il eu un procès de jésus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture juridique générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LexisNexis, pp.160--161, 2021</w:t>
+              <w:t xml:space="preserve">, LexisNexis, pp.150--151, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qu’est-ce que l’École moderne du droit naturel ?</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui fut l’abbé Sieyès ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vautrot-Schwarz; Charles and Blottin; Benoît. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture juridique générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.136--137, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que l’Habeas corpus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture juridique générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LexisNexis, pp.120--121, 2021</w:t>
+              <w:t xml:space="preserve">, LexisNexis, pp.146--147, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que la théocratie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture juridique générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.116--117, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles furent les grandes étapes du droit de suffrage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture juridique générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.138--139, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui fut Antigone ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vautrot-Schwarz; Charles and Blottin; Benoît. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture juridique générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.114--115, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Curie romaine après 1870 : les mutations d’un gouvernement sui generis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Formica, Maria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roma capitale. La città laica, la città religiosa (1870-1915)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 104, Viella, pp.101--113, 2021, I libri di viella, 978-88-331-3945-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quelles furent les grandes étapes du droit de suffrage ?</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles furent les grandes étapes de l’évolution du mariage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture juridique générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LexisNexis, pp.138--139, 2021</w:t>
+              <w:t xml:space="preserve">, LexisNexis, pp.158--159, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Y a-t-il eu un procès de jésus ?</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que la justice ecclésiastique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture juridique générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LexisNexis, pp.150--151, 2021</w:t>
+              <w:t xml:space="preserve">, LexisNexis, pp.146--147, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Vautrot-Schwarz; Charles and Blottin; Benoît. </w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que le conclave ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture juridique générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LexisNexis, pp.136--137, 2021</w:t>
+              <w:t xml:space="preserve">, LexisNexis, pp.170--171, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qu’est-ce que l’Habeas corpus ?</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui furent les grands théoriciens du contrat social ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture juridique générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LexisNexis, pp.146--147, 2021</w:t>
+              <w:t xml:space="preserve">, LexisNexis, pp.124--125, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qu’est-ce que la théocratie ?</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que la guerre juste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture juridique générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LexisNexis, pp.116--117, 2021</w:t>
+              <w:t xml:space="preserve">, LexisNexis, pp.122--123, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qui furent les grands théoriciens du contrat social ?</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’une révolution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture juridique générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LexisNexis, pp.124--125, 2021</w:t>
+              <w:t xml:space="preserve">, LexisNexis, pp.128--129, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qu’est-ce que le conclave ?</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que l’absolutisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture juridique générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LexisNexis, pp.170--171, 2021</w:t>
+              <w:t xml:space="preserve">, LexisNexis, pp.126--127, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qu’est-ce que la justice ecclésiastique ?</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que l’humanisme juridique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vautrot-Schwarz, Charles and Blottin, Benoît. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture juridique générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LexisNexis, pp.146--147, 2021</w:t>
+              <w:t xml:space="preserve">, LexisNexis, pp.118--119, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.158--159, 2021</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vatican I, concile mal-aimé ? La postérité de l’événement conciliaire dans les actes magistériels de pie IX à paul VI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baumeister, Martin and Ciampani, Andrea and Jankowiak, François and Regoli, Roberto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il concilio vaticano I e la modernità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72, Gregorian &amp; Biblical Press, pp.653--675, 2020, Miscellanea historiae pontificiae, 978-88-7839-432-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.126--127, 2021</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mensah, Jean-Claude Agbeko Komla. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les indulgences. Des origines aux réformes doctrinales, institutionnelles et pastorales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerf, pp.7--21, 2020, Patrimoines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.122--123, 2021</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouattara, Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La basilique. Droit canonique, pastorale et politique, de l’Antiquité au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerf, pp.2--7, 2020, Patrimoines. Droit</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.128--129, 2021</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliografia di riferimento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baumeister, Martin and Ciampani, Andrea and Jankowiak, François and Regoli, Roberto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il concilio vaticano I e la modernità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72, Gregorian &amp; Biblical Press, pp.689--748, 2020, Miscellanea historiae pontificiae, 978-88-7839-432-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.118--119, 2021</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sacré collège des cardinaux (XVIe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Meylan, Guerric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sacré et responsabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, pp.67--80, 2020, Presses universitaires de sceaux, 978-2-84934-481-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 72, Gregorian &amp; Biblical Press, pp.689--748, 2020, Miscellanea historiae pontificiae, 978-88-7839-432-2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les raisons du cœur. Remarques sur les créations cardinalices in pectore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bégou-Davia, Michèle and Demoulin-Auzary, Florence and Jankowiak, François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rerum novarum ac veterum scientia. Mélanges en l’honneur de Brigitte Basdevant-Gaudemet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.613--639, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Cerf, pp.2--7, 2020, Patrimoines. Droit</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la chambre des larmes à la renonciation. Figures de la fragilité de l’institution pontificale au temps de la Question romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille DOUNOT; Nicolas WAREMBOURG; Boris BERNABE (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La déposition du pape hérétique. Lieux théologiques, modèles canoniques, enjeux constitutionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, p. 115-129, 2019, 978-2-84934-426-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Préface</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Per qualche tempo tenuto all’oscuro…”. Brèves remarques sur l’historiographie de la Curie et du gouvernement des États pontificaux sous le pontificat de Léon XII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roberto REGOLI; Ilaria FIUMI SERMATTEI; Maria Rosa DI SIMONE (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Governo della Chiesa. Governo dello Stato. Il tempo di Leone XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consiglio Regionale. Assemblea legislativa delle Marche, p.19-27, 2019, Collection Quaderni del Consiglio Regionale delle Marche, n°291, 978-88-328-0085-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit canonique. Une loi au-dessus des États ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe CHARLE; Daniel ROCHE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe. Encyclopédie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, p. 751-754, 2018, 978-2-330-11614-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surtout ne pas conclure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Soulef AYAD-BERGOUNIOUX (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logiques du droit. Science de la norme et des régimes de domination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, p. 307-308, 2018, Collection Presses universitaires de Sceaux, 978-2-84934-356-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit canonique. Une loi au-dessus des États ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charle, Christophe and Roche, Daniel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe. Encyclopédie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, pp.751--754, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anticurialisme, figure de l’antiromanisme. Gouvernement de l’Église universelle et administration de l’État pontifical au péril de la critique au temps du Risorgimento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvio DE FRANCESCHI; Bernard HOURS (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits antiromains XVIe-XIXe siècles. Juridictionalisme catholique et romanité ecclésiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARHA, p. 255-271, 2017, Collection Chrétiens et Sociétés. Documents et Mémoires, n°33, 979-10-91592-18-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cardinaux sede vacante : Libertas Ecclesiae et législation du conclave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François JANKOWIAK; Laura PETTINAROLI. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cardinaux entre cour et curie. Une élite romaine (1775-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome, p. 155-166, 2017, Collection de l’École française de Rome, n°530, 978-2-7283-1230-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cardinaux à la période contemporaine : nouvelles perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Cerf, pp.7--21, 2020, Patrimoines</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pettinaroli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francois Jankowiak, Laura Pettinaroli (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cardinaux entre Cour et Curie : une élite romaine, 1775-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome; Publications de l’École française de Rome, p. 1-15, 2017, Collection de l’École française de Rome, 530, 978-2-7283-1230-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 72, Gregorian &amp; Biblical Press, pp.653--675, 2020, Miscellanea historiae pontificiae, 978-88-7839-432-2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liste des travaux de Jean Gaudemet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Begou-Davia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle BÉGOU-DAVIA; Franck ROUMY; Olivier DESCAMPS; François JANKOWIAK. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’œuvre scientifique de Jean Gaudemet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Panthéon-Assas, p. 195-250, 2014, 979-10-90429-48-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, pp.67--80, 2020, Presses universitaires de sceaux, 978-2-84934-481-1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systématisation du droit et codifications contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle BÉGOU-DAVIA; Franck ROUMY; Olivier DESCAMPS; François JANKOWIAK. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’œuvre scientifique de Jean Gaudemet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Panthéon-Assas, p. 77-90, 2014, 979-10-90429-48-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.613--639, 2020</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments d’une (non)-conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle BÉGOU-DAVIA; Franck ROUMY; Olivier DESCAMPS; François JANKOWIAK. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’œuvre scientifique de Jean Gaudemet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Panthéon-Assas, p. 193-198, 2014, 979-10-90429-48-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, p. 115-129, 2019, 978-2-84934-426-2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire du droit canonique et des institutions de l’Église</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Basdevant-Gaudemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques KRYNEN; Bernard D’ALTEROCHE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’histoire du droit en France. Nouvelles tendances, nouveaux territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 69-94, 2014, 978-2-8124-2963-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Consiglio Regionale. Assemblea legislativa delle Marche, p.19-27, 2019, Collection Quaderni del Consiglio Regionale delle Marche, n°291, 978-88-328-0085-2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curie romaine et cour pontificale sous Pie XI. Nouvelle frontière et points de passage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laura PETTINAROLI (études réunies). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le gouvernement pontifical sous Pie XI. Pratiques romaines et gestion de l’universel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome, p. 467-480, 2013, Collection de l’École française de Rome ; n°467, 978-2-7283-0957-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Actes Sud, p. 751-754, 2018, 978-2-330-11614-9</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre intérêt public et intérêt privé : le cas des Spogli des prélats et cardinaux de la Curie romaine au sein des Archives Vaticanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie CORNU; Jérôme FROMAGEAU (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La préservation des archives privées et l’intérêt public : mutations et ruptures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, p. 79-91, 2013, Collection Droit du patrimoine culturel et naturel, 978-2-336-29102-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...781 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575788v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02575156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « buon governo » et les conflits des hiérarchies administrative et religieuse dans l’État pontifical</w:t>
               </w:r>
@@ -6942,5133 +6942,5133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Curie romaine et réformes de la Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 358-362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conseil pontifical pour les textes législatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 339-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avocats consistoriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 143-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secrétaire d’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 900-903</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Substitut de la secrétairerie d’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 934-935</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pie IX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 779-783</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitution dogmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 344-345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auditeurs (la Rote) et Juges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 133-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Primauté pontificale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, p. 820-821</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pie X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, p. 783-787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Famille pontificale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, p. 474-475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encyclique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, p. 424-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Auditeurs (la Rote) et Juges</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congrégations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, p. 133-134</w:t>
+              <w:t xml:space="preserve">, 2013, p. 296-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camerlingue de la Sainte Église Romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 187-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 398-401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dicastère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 384</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vatican I (Concile) (1869-1870)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 995-999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siège vacant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 911-913</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secrétairerie d’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 903-906</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consulteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 345-346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitution apostolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 343-344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acta Apostolicae Sedis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 61-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">États pontificaux (géographie des)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 441-443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Civiltà Cattolica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 249-251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 544-547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conseil pontifical pour les communications sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 335-337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi fondamentale de l’État de la Cité du Vatican</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 636-638</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cardinal in pectore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 204-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonelli Giacomo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 103-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Églises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, p. 360-362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dreyfus (l’affaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, p. 298-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besson (Jules)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 81-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huguenin (Joseph François Louis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 413-414</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iung (Nicolas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 418</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André (Jean-François)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cimetier (Francisque)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battandier (Albert)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 50-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Many (Séraphin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 533-534</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André (Michel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 13-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Brière (Yves Leroy de)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 447-448</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naz (Raoul)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 587-588</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turinaz (Charles-François)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 757</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gousset (Thomas-Marie-Joseph)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 380-381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crouzil (Lucien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 217-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maupied (François-Louis-Michel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 551</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villien (Antoine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 773</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bargilliat (Michel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 36-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méjan (François)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 556</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choupin (Lucien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 191-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simier (Jules)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 715-716</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péries (Georges)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 616-617</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jombart (Émile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 429</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grandclaude (Eugène)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 382-383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pillet (Albert)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 625</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudinhon (Auguste)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 115-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vacant (Jean-Michel Alfred)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 761</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deshayes (Florent)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condis (Pierre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 198-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouix (Dominique-Marie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 118-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu (François-Désiré)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lequeux (Jean-François-Marie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique des juristes français XIIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 495-496</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution dogmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire du Vatican et du Saint-Siège</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 344-345</w:t>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 477-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 934-935</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cardinal (après le concile de Trente)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 281-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 779-783</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attentat contre le pape (Antiquité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 358-362</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît XV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 219-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 339-340</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 1548-1552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 143-144</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consistoire (après le concile de Trente)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 900-903</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitution apostolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 476-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 995-999</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hérésies (depuis le XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 813-815</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 384</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basiliques mineures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 296-297</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basiliques majeures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 187-189</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pèlerinage (époque moderne et contemporaine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 1302-1304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 398-401</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Code de droit canonique de 1917</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 398-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p. 903-906</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observatoire du Vatican</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Papauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 1194-1195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...3311 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734498v1</w:t>
-              </w:r>
-[...550 lines deleted...]
-                <w:t xml:space="preserve">hal-02734554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapelain pontifical (XVIe-XXe siècle)</w:t>
               </w:r>
@@ -13261,51 +13261,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90B87EF2"/>
+    <w:nsid w:val="7F8EEE6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13492,51 +13492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-jankowiak" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5084-0847" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546988v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jankowiak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Petitrenaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546989v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546990v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546992v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546995v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Virot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546993v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546994v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546997v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547001v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fonbaustier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547002v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pettinaroli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.3508" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547107v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demoulin-Auzary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Begou-Davia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bernab&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360933v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.449" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fossier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte S&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547174v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547172v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547119v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547116v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547115v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547124v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547127v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547117v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547121v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547173v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547126v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547111v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Durand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547109v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569719v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570391v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570381v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570425v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991118v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570758v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570865v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Basdevant-Gaudemet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demoulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575788v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575156v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enc.360" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625678v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625564v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=33873&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625520v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=33946" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626015v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=25678" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633070v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649655v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640258v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php/notre-catalogue/fiche-detaillee?task=view&amp;amp;id=578" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640296v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640399v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php/notre-catalogue/fiche-detaillee?task=view&amp;amp;id=725" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640899v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640942v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641132v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Bernat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Blanchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Alberto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Feola" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gabriel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573184v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573654v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573203v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573158v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574697v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573646v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573177v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573152v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573120v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574357v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574828v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573137v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573127v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573195v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574434v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574541v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573172v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573155v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573199v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573133v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573209v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573140v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573643v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573130v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573111v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633591v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633587v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638444v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633722v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638416v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633778v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634302v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633732v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638466v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638682v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638718v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634587v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633771v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638632v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634466v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638703v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634601v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634146v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638737v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638690v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633758v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638695v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638453v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633968v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638726v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634475v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634309v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634141v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638623v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638603v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733532v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733360v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734531v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733375v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734498v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650714v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733475v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733469v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734394v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651304v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650385v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651310v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733371v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733359v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733561v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733505v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733365v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733465v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650369v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649847v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733229v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734435v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733355v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyotjeannin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733583v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650700v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733368v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734392v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-jankowiak" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5084-0847" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546989v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jankowiak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546988v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Petitrenaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546990v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546992v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546995v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Virot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546993v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546994v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547001v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546997v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546998v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fonbaustier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547002v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pettinaroli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.3508" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547107v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demoulin-Auzary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Begou-Davia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bernab&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360933v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.449" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fossier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte S&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547172v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547119v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547174v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547128v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547117v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547115v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547171v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547126v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547173v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547121v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547120v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547123v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547122v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547112v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547110v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547109v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569719v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570391v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570381v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570425v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991118v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570758v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570865v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Basdevant-Gaudemet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demoulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575788v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enc.360" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625678v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625564v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=33873&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625520v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=33946" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626015v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=25678" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633070v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649655v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640258v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php/notre-catalogue/fiche-detaillee?task=view&amp;amp;id=578" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640296v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640399v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php/notre-catalogue/fiche-detaillee?task=view&amp;amp;id=725" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640899v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640942v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641132v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Bernat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Blanchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Alberto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Feola" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gabriel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573184v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573177v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574357v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574697v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573646v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573158v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573114v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573654v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573203v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573198v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573137v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573127v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573195v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573181v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574828v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574541v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574434v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573172v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573155v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573078v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573199v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573133v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573209v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573140v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573643v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573130v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573111v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633591v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633587v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633778v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638416v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638444v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633722v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634302v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633771v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638613v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633732v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638466v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638682v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638718v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634587v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634466v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638632v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638737v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633758v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638640v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634146v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638703v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638690v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638453v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634601v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638695v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633968v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638726v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634475v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634309v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634141v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638623v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638603v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733532v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733360v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650385v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651310v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734554v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733469v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733475v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734394v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651304v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650714v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734531v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733375v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733371v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733359v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733561v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733505v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733365v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733465v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650369v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649847v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733229v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734435v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733355v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyotjeannin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733583v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650700v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733368v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02734392v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>