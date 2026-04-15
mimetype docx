--- v0 (2026-03-26)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François-Joseph Daniel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPITRE 5 De l’expérimentation à l’institutionnalisation : la prévention des déchets en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions socioécologiques et milieux de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l’Université de Montréal, pp.103-120, 2024, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9782760650428-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 16. La qualification de l’environnement en situation multi-référentielle : le cas de la gestion des nuisances odorantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbier, Rémi; Daniel, François-Joseph; Fernandez, Sarah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'environnement en mal de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.279-292, 2020, 978-2-7574-3072-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrializing Bacterial Work: Microbiopolitics, Biogas Alchemy, and the French Waste Management Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (5), pp.1223-1244. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439221119851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les odeurs, agir sur les affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 36-37 (1), pp.89-107. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.036.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling Food Waste: An Investigation into the Delicate Process of Bio-waste Valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worldwide Waste: Journal of Interdisciplinary Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.9. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/wwwj.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation et « retour au sol » des résidus organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.23884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepreneuses de la couche lavable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (1), pp.77-89. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecopo1.060.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclin et résistance des syndicats d’eau potable. Une analyse des effets ambivalents de la réforme territoriale de 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Destandau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172 (4), pp.953-968. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.172.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gêne olfactive comme processus collectif d’attachement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol. 49 (2), pp.421-434. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.192.0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour Pollution, Sensory Impediments and the Social Meaning of Being Annoyed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85 (5), pp.799-818. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00141844.2019.1619604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter dans la grosseur du trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.038.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage collectif des sens. Fonctionnement et incertitudes d'un jury de nez riverain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.599 - 623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La passation de questionnaire – Chronique d’un solliciteur de l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119 (1), pp.44-60. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106313486400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recomposition des solidarités entre agriculteurs aux Pays-Bas : écologisation des pratiques ou transformations managériales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93 (1), pp.31-47. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S1966960712001026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éleveur, le vautour et le journaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 167 (3), pp.167-188. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.167.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et contre-mobilisation agricole aux Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 187, pp.203-216. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.9449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « gestionnarisation » des politiques de protection de la nature aux Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 91 (3), pp.157-177. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.091.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Research and Performativity: How Sociology Shaped a Farmers' Movement in The Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (1), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9523.2010.00525.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multifunctionality of agriculture and contractual policies. A comparative analysis of France and the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Perraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90, pp.S132-S138. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2008.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in rural development: a comparative analysis of the application of the Rural Development Regulation Framework in France and the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NJAS - Wageningen Journal of Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (1-2), pp.7-19. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1573-5214(08)80014-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang Verlag, 2021, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b18193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of modeling uncertainties on decision makers: application to the Maginot's Water Line resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILTER Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthanisation & nuisances odorantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche Industrie Biogaz-Méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François-Joseph Daniel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPITRE 5 De l’expérimentation à l’institutionnalisation : la prévention des déchets en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions socioécologiques et milieux de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de l’Université de Montréal, pp.103-120, 2024, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9782760650428-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 16. La qualification de l’environnement en situation multi-référentielle : le cas de la gestion des nuisances odorantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbier, Rémi; Daniel, François-Joseph; Fernandez, Sarah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'environnement en mal de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.279-292, 2020, 978-2-7574-3072-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrializing Bacterial Work: Microbiopolitics, Biogas Alchemy, and the French Waste Management Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (5), pp.1223-1244. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439221119851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les odeurs, agir sur les affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 36-37 (1), pp.89-107. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.036.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling Food Waste: An Investigation into the Delicate Process of Bio-waste Valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worldwide Waste: Journal of Interdisciplinary Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.9. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/wwwj.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation et « retour au sol » des résidus organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.23884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepreneuses de la couche lavable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (1), pp.77-89. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecopo1.060.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclin et résistance des syndicats d’eau potable. Une analyse des effets ambivalents de la réforme territoriale de 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Destandau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172 (4), pp.953-968. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.172.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour Pollution, Sensory Impediments and the Social Meaning of Being Annoyed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85 (5), pp.799-818. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00141844.2019.1619604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gêne olfactive comme processus collectif d’attachement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol. 49 (2), pp.421-434. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.192.0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter dans la grosseur du trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.038.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage collectif des sens. Fonctionnement et incertitudes d'un jury de nez riverain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.599 - 623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La passation de questionnaire – Chronique d’un solliciteur de l’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119 (1), pp.44-60. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106313486400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recomposition des solidarités entre agriculteurs aux Pays-Bas : écologisation des pratiques ou transformations managériales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93 (1), pp.31-47. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S1966960712001026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éleveur, le vautour et le journaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 167 (3), pp.167-188. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.167.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et contre-mobilisation agricole aux Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 187, pp.203-216. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.9449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Research and Performativity: How Sociology Shaped a Farmers' Movement in The Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (1), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9523.2010.00525.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « gestionnarisation » des politiques de protection de la nature aux Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 91 (3), pp.157-177. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.091.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multifunctionality of agriculture and contractual policies. A comparative analysis of France and the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Perraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90, pp.S132-S138. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2008.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in rural development: a comparative analysis of the application of the Rural Development Regulation Framework in France and the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NJAS - Wageningen Journal of Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (1-2), pp.7-19. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1573-5214(08)80014-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang Verlag, 2021, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b18193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of modeling uncertainties on decision makers: application to the Maginot's Water Line resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILTER Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthanisation & nuisances odorantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche Industrie Biogaz-Méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bailly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Daniel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782760650428-006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515276v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514980v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439221119851" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515025v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.036.0089" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514986v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/wwwj.73" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515009v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.23884" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.060.0077" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823064v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destandau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.172.0081" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515102v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.192.0421" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515084v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00141844.2019.1619604" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.038.0001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885208v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106313486400" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960712001026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515330v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.167.0167" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515357v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.9449" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.091.0157" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966586v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9523.2010.00525.x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K626CH12-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2008.11.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515407v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1573-5214(08)80014-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18193" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bailly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Daniel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782760650428-006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515276v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514980v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439221119851" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515025v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.036.0089" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514986v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/wwwj.73" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515009v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.23884" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.060.0077" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03823064v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destandau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.172.0081" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00141844.2019.1619604" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515102v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.192.0421" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.038.0001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885208v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106313486400" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960712001026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515330v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.167.0167" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515357v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.9449" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966586v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9523.2010.00525.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K626CH12-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515373v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.091.0157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2008.11.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515407v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1573-5214(08)80014-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18193" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>