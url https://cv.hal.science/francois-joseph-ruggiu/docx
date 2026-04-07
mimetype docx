--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -4092,406 +4092,406 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grands garçons, les grandes filles et leurs familles en Normandie au XVIIIe siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Robin</w:t>
+                <w:t xml:space="preserve">Famille(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Joseph Ruggiu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Francisco Garcia Gonzalez. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Vidal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Familias, trayectorias y desigualdades. Estudios de historia social en Espana y en Europa siglos XVI-XIX</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.263-281, 2021, 978-84-7737-983-6</w:t>
+              <w:t xml:space="preserve">Une histoire sociale du Nouveau Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, 330 p., 2021, 978-2-7132-2898-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03861946v1</w:t>
+                <w:t xml:space="preserve">hal-03365316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations et mobilités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les grands garçons, les grandes filles et leurs familles en Normandie au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Joseph Ruggiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francisco Garcia Gonzalez. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">dans Cécile Vidal (dir.), Une histoire sociale du Nouveau Monde, Paris, Editions de l’EHESS, p. 45-74</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Familias, trayectorias y desigualdades. Estudios de historia social en Espana y en Europa siglos XVI-XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílex Ediciones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.263-281, 2021, 978-84-7737-983-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911434v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percevoir l’espace urbain par l’analyse d’archives spatialisées : l’exemple de Charleville (Ardennes).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Migrations et mobilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Joseph Ruggiu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio De Almeida Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FORMATION ET GESTION DES TERRITOIRES DE LA PRÉHISTOIRE À NOS JOURS. Approches et perspectives exploratoires autour de la vallée de l’Eure.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.267-282, 2021, Archéologie du paysage, 978-2-35518-120-7</w:t>
+              <w:t xml:space="preserve">dans Cécile Vidal (dir.), Une histoire sociale du Nouveau Monde, Paris, Editions de l’EHESS, p. 45-74</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03536508v1</w:t>
+                <w:t xml:space="preserve">hal-03911434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Famille(s)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cousseau</w:t>
+                <w:t xml:space="preserve">Percevoir l’espace urbain par l’analyse d’archives spatialisées : l’exemple de Charleville (Ardennes).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Joseph Ruggiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cécile Vidal. </w:t>
+              <w:t xml:space="preserve">Fabienne Dugast. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une histoire sociale du Nouveau Monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, 330 p., 2021, 978-2-7132-2898-8</w:t>
+              <w:t xml:space="preserve">FORMATION ET GESTION DES TERRITOIRES DE LA PRÉHISTOIRE À NOS JOURS. Approches et perspectives exploratoires autour de la vallée de l’Eure.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.267-282, 2021, Archéologie du paysage, 978-2-35518-120-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365316v1</w:t>
+                <w:t xml:space="preserve">halshs-03536508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -4747,169 +4747,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand ils ne partent pas… » : Les grands garçons dans les ménages de Charleville au xviiie siècle</w:t>
+                <w:t xml:space="preserve">Expériences nobiliaires et identités féminines au siècle des Lumières 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Joseph Ruggiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Berthiaud. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DUBERT, Isidro (dir.) ; GOURDON, Vincent (dir.), Inmigración, trabajo y servicio doméstico : En la Europa urbana, siglos xviii-xx, Madrid, Casa de Velazquez, p. 155-173.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.155-173, 2017, 9788490961827</w:t>
+              <w:t xml:space="preserve">Paroles de femmes. Rôles et images de soi dans les écrits personnels (XVIe-XXe, Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Le Manuscrit, pp.201-226, 2017, 978-2304047028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911414v1</w:t>
+                <w:t xml:space="preserve">hal-03911426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences nobiliaires et identités féminines au siècle des Lumières 1</w:t>
+                <w:t xml:space="preserve">Quand ils ne partent pas… » : Les grands garçons dans les ménages de Charleville au xviiie siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Joseph Ruggiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paroles de femmes. Rôles et images de soi dans les écrits personnels (XVIe-XXe, Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Le Manuscrit, pp.201-226, 2017, 978-2304047028</w:t>
+              <w:t xml:space="preserve">DUBERT, Isidro (dir.) ; GOURDON, Vincent (dir.), Inmigración, trabajo y servicio doméstico : En la Europa urbana, siglos xviii-xx, Madrid, Casa de Velazquez, p. 155-173.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-173, 2017, 9788490961827</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911426v1</w:t>
+                <w:t xml:space="preserve">hal-03911414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acte notarié d'Ancien Régime au service d'une histoire sociale des individus</w:t>
               </w:r>
@@ -5384,51 +5384,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4D8C2A4"/>
+    <w:nsid w:val="96D11086"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5532,51 +5532,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B0F4C5D"/>
+    <w:nsid w:val="7B24E742"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5680,51 +5680,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="229CEE61"/>
+    <w:nsid w:val="B7E8763C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5828,51 +5828,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="782B6B74"/>
+    <w:nsid w:val="31F28A1F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6068,51 +6068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francois-joseph.ruggiu@sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecritsduforprive.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366282v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Ruggiu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.7726" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Alexandre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15304/ohm.31.8698" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263288v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.22296" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911406v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.72123" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862792v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.135.0011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911404v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232574v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508677v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.122.0005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.119.0223" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310389v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lachaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lhomel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496578v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490111v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Delval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pandolfi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496454v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Simeonin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chaumet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flachet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebecq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bensimon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dunyach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882922v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=stephane jettot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Genet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Yoshida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norie Takazawa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964937v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouysset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bardet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Defrance" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lopez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narr.de/regards-sur-l-enfance-au-xviie-siecle-16277" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gazeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bates" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anceau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310056v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lescent-Giles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Declercq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silexediciones.com/producto/familias-trayectorias-y-desigualdades/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911434v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio De Almeida Mendes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536508v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-du-paysage/278-formation-et-gestion-des-territoires-de-la-prehistoire-a-nos-jours-9782355181207.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365316v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cousseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frenette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nougaret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Monnin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chaunu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/etat-pouvoirs-et-contestations-dans-les-monarchies-francaise-et-britannique-9782200623425" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911430v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911426v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230743v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/centre-roland-mousnier/etat-et-societe-en-france-aux-xviie-et-xviiie-siecles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230741v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francois-joseph.ruggiu@sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecritsduforprive.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366282v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Ruggiu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.7726" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Alexandre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15304/ohm.31.8698" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263288v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.22296" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911406v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.72123" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862792v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.135.0011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911404v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232574v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508677v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.122.0005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.119.0223" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310389v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lachaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lhomel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496578v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490111v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Delval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pandolfi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496454v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Simeonin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chaumet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flachet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebecq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bensimon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dunyach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882922v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=stephane jettot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Genet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Yoshida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norie Takazawa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964937v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouysset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bardet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Defrance" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lopez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narr.de/regards-sur-l-enfance-au-xviie-siecle-16277" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gazeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bates" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anceau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310056v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lescent-Giles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365316v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cousseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Declercq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silexediciones.com/producto/familias-trayectorias-y-desigualdades/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio De Almeida Mendes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536508v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-du-paysage/278-formation-et-gestion-des-territoires-de-la-prehistoire-a-nos-jours-9782355181207.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frenette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nougaret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Monnin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chaunu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/etat-pouvoirs-et-contestations-dans-les-monarchies-francaise-et-britannique-9782200623425" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911430v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911414v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230743v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/centre-roland-mousnier/etat-et-societe-en-france-aux-xviie-et-xviiie-siecles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230741v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>