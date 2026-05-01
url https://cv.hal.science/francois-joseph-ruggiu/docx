--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -5384,51 +5384,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96D11086"/>
+    <w:nsid w:val="2EB01DC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5532,51 +5532,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7B24E742"/>
+    <w:nsid w:val="CB871E53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5680,51 +5680,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B7E8763C"/>
+    <w:nsid w:val="2B8B8438"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5828,51 +5828,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="31F28A1F"/>
+    <w:nsid w:val="8E26BF5D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>