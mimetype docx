--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -1349,187 +1349,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02263288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From New Frances to colonies - A comparative approach to the imperial history of early modern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mariages, unions informelles, métissages : au coeur des sociétés coloniales, n° 1, p. 13-20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Joseph Ruggiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911406v1</w:t>
+                <w:t xml:space="preserve">hal-03862792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariages, unions informelles, métissages : au coeur des sociétés coloniales, n° 1, p. 13-20</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From New Frances to colonies - A comparative approach to the imperial history of early modern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Joseph Ruggiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de démographie historique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.72123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862792v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariages, unions informelles, métissages : au cœur des sociétés coloniales</w:t>
               </w:r>
@@ -4092,225 +4092,238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Famille(s)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les grands garçons, les grandes filles et leurs familles en Normandie au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Joseph Ruggiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cousseau</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Cécile Vidal. </w:t>
+                <w:t xml:space="preserve">Jeanne Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francisco Garcia Gonzalez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une histoire sociale du Nouveau Monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, 330 p., 2021, 978-2-7132-2898-8</w:t>
+              <w:t xml:space="preserve">Familias, trayectorias y desigualdades. Estudios de historia social en Espana y en Europa siglos XVI-XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílex Ediciones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.263-281, 2021, 978-84-7737-983-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365316v1</w:t>
+                <w:t xml:space="preserve">hal-03861946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grands garçons, les grandes filles et leurs familles en Normandie au XVIIIe siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Robin</w:t>
+                <w:t xml:space="preserve">Percevoir l’espace urbain par l’analyse d’archives spatialisées : l’exemple de Charleville (Ardennes).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Joseph Ruggiu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Francisco Garcia Gonzalez. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Dugast. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Familias, trayectorias y desigualdades. Estudios de historia social en Espana y en Europa siglos XVI-XIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">FORMATION ET GESTION DES TERRITOIRES DE LA PRÉHISTOIRE À NOS JOURS. Approches et perspectives exploratoires autour de la vallée de l’Eure.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sílex Ediciones</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.263-281, 2021, 978-84-7737-983-6</w:t>
+                <w:t xml:space="preserve">Editions Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.267-282, 2021, Archéologie du paysage, 978-2-35518-120-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861946v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03536508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations et mobilités</w:t>
               </w:r>
@@ -4372,126 +4385,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percevoir l’espace urbain par l’analyse d’archives spatialisées : l’exemple de Charleville (Ardennes).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+                <w:t xml:space="preserve">Famille(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Joseph Ruggiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabienne Dugast. </w:t>
+              <w:t xml:space="preserve">Cécile Vidal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FORMATION ET GESTION DES TERRITOIRES DE LA PRÉHISTOIRE À NOS JOURS. Approches et perspectives exploratoires autour de la vallée de l’Eure.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.267-282, 2021, Archéologie du paysage, 978-2-35518-120-7</w:t>
+              <w:t xml:space="preserve">Une histoire sociale du Nouveau Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, 330 p., 2021, 978-2-7132-2898-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03536508v1</w:t>
+                <w:t xml:space="preserve">hal-03365316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -4747,169 +4747,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences nobiliaires et identités féminines au siècle des Lumières 1</w:t>
+                <w:t xml:space="preserve">Quand ils ne partent pas… » : Les grands garçons dans les ménages de Charleville au xviiie siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Joseph Ruggiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paroles de femmes. Rôles et images de soi dans les écrits personnels (XVIe-XXe, Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Le Manuscrit, pp.201-226, 2017, 978-2304047028</w:t>
+              <w:t xml:space="preserve">DUBERT, Isidro (dir.) ; GOURDON, Vincent (dir.), Inmigración, trabajo y servicio doméstico : En la Europa urbana, siglos xviii-xx, Madrid, Casa de Velazquez, p. 155-173.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-173, 2017, 9788490961827</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911426v1</w:t>
+                <w:t xml:space="preserve">hal-03911414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand ils ne partent pas… » : Les grands garçons dans les ménages de Charleville au xviiie siècle</w:t>
+                <w:t xml:space="preserve">Expériences nobiliaires et identités féminines au siècle des Lumières 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Joseph Ruggiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Berthiaud. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DUBERT, Isidro (dir.) ; GOURDON, Vincent (dir.), Inmigración, trabajo y servicio doméstico : En la Europa urbana, siglos xviii-xx, Madrid, Casa de Velazquez, p. 155-173.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.155-173, 2017, 9788490961827</w:t>
+              <w:t xml:space="preserve">Paroles de femmes. Rôles et images de soi dans les écrits personnels (XVIe-XXe, Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Le Manuscrit, pp.201-226, 2017, 978-2304047028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911414v1</w:t>
+                <w:t xml:space="preserve">hal-03911426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acte notarié d'Ancien Régime au service d'une histoire sociale des individus</w:t>
               </w:r>
@@ -5384,51 +5384,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2EB01DC6"/>
+    <w:nsid w:val="C4D3FCBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5532,51 +5532,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CB871E53"/>
+    <w:nsid w:val="C975CB0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5680,51 +5680,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2B8B8438"/>
+    <w:nsid w:val="21F9B967"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5828,51 +5828,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8E26BF5D"/>
+    <w:nsid w:val="3B593FCE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6068,51 +6068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francois-joseph.ruggiu@sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecritsduforprive.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366282v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Ruggiu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.7726" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Alexandre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15304/ohm.31.8698" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263288v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.22296" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911406v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.72123" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862792v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.135.0011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911404v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232574v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508677v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.122.0005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.119.0223" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310389v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lachaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lhomel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496578v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490111v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Delval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pandolfi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496454v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Simeonin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chaumet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flachet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebecq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bensimon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dunyach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882922v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=stephane jettot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Genet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Yoshida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norie Takazawa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964937v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouysset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bardet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Defrance" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lopez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narr.de/regards-sur-l-enfance-au-xviie-siecle-16277" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gazeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bates" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anceau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310056v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lescent-Giles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365316v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cousseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Declercq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silexediciones.com/producto/familias-trayectorias-y-desigualdades/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio De Almeida Mendes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536508v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-du-paysage/278-formation-et-gestion-des-territoires-de-la-prehistoire-a-nos-jours-9782355181207.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frenette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nougaret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Monnin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chaunu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/etat-pouvoirs-et-contestations-dans-les-monarchies-francaise-et-britannique-9782200623425" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911430v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911414v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230743v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/centre-roland-mousnier/etat-et-societe-en-france-aux-xviie-et-xviiie-siecles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230741v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francois-joseph.ruggiu@sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecritsduforprive.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366282v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Ruggiu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.7726" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Alexandre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15304/ohm.31.8698" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263288v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.22296" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911406v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.72123" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.135.0011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911404v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232574v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508677v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.122.0005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.119.0223" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310389v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lachaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lhomel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496578v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490111v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Delval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pandolfi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496454v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Simeonin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chaumet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flachet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebecq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bensimon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dunyach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882922v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=stephane jettot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Genet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Yoshida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norie Takazawa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964937v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouysset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bardet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Defrance" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lopez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narr.de/regards-sur-l-enfance-au-xviie-siecle-16277" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gazeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bates" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anceau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310056v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lescent-Giles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Declercq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silexediciones.com/producto/familias-trayectorias-y-desigualdades/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536508v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-du-paysage/278-formation-et-gestion-des-territoires-de-la-prehistoire-a-nos-jours-9782355181207.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio De Almeida Mendes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365316v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cousseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frenette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nougaret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Monnin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chaunu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/etat-pouvoirs-et-contestations-dans-les-monarchies-francaise-et-britannique-9782200623425" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911430v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911426v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230743v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/centre-roland-mousnier/etat-et-societe-en-france-aux-xviie-et-xviiie-siecles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230741v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>