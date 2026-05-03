--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1160,295 +1160,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferences and Matrix Effects on Iron Isotopic Composition Measurements by 57Fe-58Fe Double-Spike Multi-Collector Inductively Coupled Plasma Mass Spectrometry; the Importance of Calcium and Aluminum Interferences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioactive trace metals and their isotopes as paleoproductivity proxies: An assessment using GEOTRACES-era data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica K Klar</w:t>
+                <w:t xml:space="preserve">Tristan Horner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pradoux</w:t>
+                <w:t xml:space="preserve">Susan Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
+                <w:t xml:space="preserve">Tim Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hertzberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvc.2021.692025⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (11), pp.e2020GB006814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GB006814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358745v1</w:t>
+                <w:t xml:space="preserve">hal-03003951v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive trace metals and their isotopes as paleoproductivity proxies: An assessment using GEOTRACES-era data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susan Little</w:t>
+                <w:t xml:space="preserve">Interferences and Matrix Effects on Iron Isotopic Composition Measurements by 57Fe-58Fe Double-Spike Multi-Collector Inductively Coupled Plasma Mass Spectrometry; the Importance of Calcium and Aluminum Interferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Conway</w:t>
+                <w:t xml:space="preserve">Jessica K Klar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesse Farmer</w:t>
+                <w:t xml:space="preserve">C. Pradoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Hertzberg</w:t>
+                <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (11), pp.e2020GB006814. </w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.692025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020GB006814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenvc.2021.692025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003951v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drake Passage gateway opening and Antarctic Circumpolar Current onset 31 Ma ago: The message of foraminifera and reconsideration of the Neodymium isotope record</w:t>
               </w:r>
@@ -1830,295 +1830,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Interlaboratory Characterisation of Silicon, Rare Earth Elements and Twenty‐Two other Trace Element Mass Fractions in the Natural River Water Certified Reference Material SLRS ‐6 ( NRC ‐ CNRC )</w:t>
+                <w:t xml:space="preserve">Thorium isotopes in the Southeast Atlantic Ocean: Tracking scavenging during water mass mixing along neutral density surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Aubert</w:t>
+                <w:t xml:space="preserve">François Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Delpoux</w:t>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Foliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ggr.12268⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149, pp.103042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2019.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02123880v1</w:t>
+                <w:t xml:space="preserve">hal-02410096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorium isotopes in the Southeast Atlantic Ocean: Tracking scavenging during water mass mixing along neutral density surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Interlaboratory Characterisation of Silicon, Rare Earth Elements and Twenty‐Two other Trace Element Mass Fractions in the Natural River Water Certified Reference Material SLRS ‐6 ( NRC ‐ CNRC )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Thil</w:t>
+                <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Bordier</w:t>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+                <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorna Foliot</w:t>
+                <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 149, pp.103042. </w:t>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (3), pp.475-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2019.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ggr.12268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410096v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02123880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the measurement of dissolved 227Ac in seawater using radium delayed coincidence counter</w:t>
               </w:r>
@@ -2366,1233 +2366,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 226Ra–Ba relationship in the North Atlantic during GEOTRACES-GA01</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Sanial</w:t>
+                <w:t xml:space="preserve">Introduction to the French GEOTRACES North Atlantic Transect (GA01): GEOVIDE cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew A Charette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francois Lacan</w:t>
+                <w:t xml:space="preserve">Pascale Lherminier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Achterberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Alonso-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bucciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (9), pp.3027-3048. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-3027-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (23), pp.7097-7109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-7097-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511004v1</w:t>
+                <w:t xml:space="preserve">hal-02511162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiating Lithogenic Supplies, Water Mass Transport, and Biological Processes On and Off the Kerguelen Plateau Using Rare Earth Element Concentrations and Neodymium Isotopic Compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Garcia-Solsona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.UNSP 426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2018.00426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aluminium in the North Atlantic Ocean and the Labrador Sea (GEOTRACES GA01 section): roles of continental inputs and biogenic particle removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Lukas Menzel Barraqueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Planquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gourain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cheize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (16), pp.5271-5286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-15-5271-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GEOTRACES Intermediate Data Product 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reiner Schlitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Masferrer Dodas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeve C. Lohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Geibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 493, pp.210-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the French GEOTRACES North Atlantic Transect (GA01): GEOVIDE cruise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Achterberg</w:t>
+                <w:t xml:space="preserve">The 226Ra–Ba relationship in the North Atlantic during GEOTRACES-GA01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Alonso-Pérez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eva Bucciarelli</w:t>
+                <w:t xml:space="preserve">Matthew A Charette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter van Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (23), pp.7097-7109. </w:t>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.3027-3048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-7097-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-3027-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511162v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of dissolved iron to oxygen minimum zone waters on the Senegalese continental margin in the tropical North Atlantic Ocean: Insights from iron isotopes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissolved Pb and Pb isotopes in the North Atlantic from the GEOVIDE transect (GEOTRACES GA-01) and their decadal evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Schlosser</w:t>
+                <w:t xml:space="preserve">Cheryl M Zurbrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. Milton</w:t>
+                <w:t xml:space="preserve">Edward Boyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. M. S. Woodward</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Lacan</w:t>
+                <w:t xml:space="preserve">Richard J. Kayser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew K. Reuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingfeng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.02.031⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (16), pp.4995-5014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-4995-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771965v1</w:t>
+                <w:t xml:space="preserve">hal-02323150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved Pb and Pb isotopes in the North Atlantic from the GEOVIDE transect (GEOTRACES GA-01) and their decadal evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edward Boyle</w:t>
+                <w:t xml:space="preserve">Sources of dissolved iron to oxygen minimum zone waters on the Senegalese continental margin in the tropical North Atlantic Ocean: Insights from iron isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica K Klar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard J. Kayser</w:t>
+                <w:t xml:space="preserve">C. Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew K. Reuer</w:t>
+                <w:t xml:space="preserve">J. A. Milton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingfeng Wu</w:t>
+                <w:t xml:space="preserve">E. M. S. Woodward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (16), pp.4995-5014. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 236, pp.60-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-4995-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323150v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The large-scale evolution of neodymium isotopic composition in the global modern and Holocene ocean revealed from seawater and archive data</w:t>
+                <w:t xml:space="preserve">The Solomon Sea: its circulation, chemistry, geochemistry and biology explored during two oceanographic cruises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+                <w:t xml:space="preserve">Alexandre Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cravatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+                <w:t xml:space="preserve">Janet Sprintall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Bayon</w:t>
+                <w:t xml:space="preserve">Cyril Germineaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aloys Bory</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Colin</w:t>
+                <w:t xml:space="preserve">Marion Alberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.03.018⟩</w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/elementa.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497960v1</w:t>
+                <w:t xml:space="preserve">hal-01736985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Solomon Sea: its circulation, chemistry, geochemistry and biology explored during two oceanographic cruises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The large-scale evolution of neodymium isotopic composition in the global modern and Holocene ocean revealed from seawater and archive data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ganachaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cravatte</w:t>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janet Sprintall</w:t>
+                <w:t xml:space="preserve">Germain Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Germineaud</w:t>
+                <w:t xml:space="preserve">Aloys Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Alberty</w:t>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5, pp.33. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 457, pp.:131-148 (IF 3,482). </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1525/elementa.221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736985v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron isotopes reveal distinct dissolved iron sources and pathways in the intermediate versus deep Southern Ocean</w:t>
               </w:r>
@@ -3721,64 +3721,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GEOTRACES Intermediate Data Product 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Mawji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reiner Schlitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Masferrer Dodas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3970,497 +3970,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare Earth Elements and Nd isotopes tracing water mass mixing and particle-seawater interactions in the SE Atlantic</w:t>
+                <w:t xml:space="preserve">Rare earth element analysis in natural waters by multiple isotope dilution - sector field ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Garcia-Solsona</w:t>
+                <w:t xml:space="preserve">T. C. C. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jeandel</w:t>
+                <w:t xml:space="preserve">J. E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Labatut</w:t>
+                <w:t xml:space="preserve">J. Chmeleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Candaudap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Vance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.10.1016/j.gca.2013.10.009. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.10.1039/c3ja30332b. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3JA30332B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906156v1</w:t>
+                <w:t xml:space="preserve">hal-00848758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the subtropics to the central equatorial Pacific Ocean: neodymium isotopic composition and rare earth element concentration variations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rare Earth Elements and Nd isotopes tracing water mass mixing and particle-seawater interactions in the SE Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garcia-Solsona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Grenier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vance</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Venchiarutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012JC008239⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.10.1016/j.gca.2013.10.009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848507v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth element analysis in natural waters by multiple isotope dilution - sector field ICP-MS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From the subtropics to the central equatorial Pacific Ocean: neodymium isotopic composition and rare earth element concentration variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chmeleff</w:t>
+                <w:t xml:space="preserve">Mélanie Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Candaudap</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Lacan</w:t>
+                <w:t xml:space="preserve">C. Venchiarutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.10.1039/c3ja30332b. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.592-618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3JA30332B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2012JC008239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848758v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Compilation of Silicon, Rare Earth Element and Twenty-One other Trace Element Concentrations in the Natural River Water Reference Material SLRS-5 (NRC-CNRC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Douchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4536,90 +4536,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth element concentrations and Nd isotopes in the Southeast Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pradoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4660,265 +4660,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEOTRACES IC1 (BATS) contamination-prone trace element isotopes Cd, Fe, Pb, Zn, Cu, and Mo intercalibration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neodymium isotopic composition of the oceans: A compilation of seawater data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.A. Boyle</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Tachikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lom.2012.10.653⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 300-301, pp.177-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761684v1</w:t>
+                <w:t xml:space="preserve">hal-00675108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neodymium isotopic composition of the oceans: A compilation of seawater data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Lacan</w:t>
+                <w:t xml:space="preserve">GEOTRACES IC1 (BATS) contamination-prone trace element isotopes Cd, Fe, Pb, Zn, Cu, and Mo intercalibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Boyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Abouchami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Adkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Tachikawa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Echegoyen-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 300-301, pp.177-184. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.653-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.01.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4319/lom.2012.10.653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675108v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEOTRACES intercalibration of neodymium isotopes and rare earth element concentrations in seawater and suspended particles. Part 1: reproducibility of results for the international intercomparison</w:t>
               </w:r>
@@ -5330,51 +5330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean margins: the missing term for oceanic element budgets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Peucker Ehrenbrink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5594,64 +5594,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5953,90 +5953,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the Nd oceanic cycle using a coupled dynamical - biogeochemical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Dutay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6 (12), pp.2829-2846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6364,51 +6364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55, pp.638-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6454,90 +6454,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the neodymium isotopic composition with a global ocean circulation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Dutay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 239, pp.165-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6583,64 +6583,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic Nd compositions and concentrations of the lithogenic inputs into the ocean: A compilation, with an emphasis on the margins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6867,51 +6867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition of the neodymium isotopic composition of the North Atlantic Deep Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6, pp.Q12008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6970,51 +6970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neodymium isotopes as a new tool for quantifying exchange fluxes at the continent-ocean interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 232, pp.245-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7073,51 +7073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denmark Strait water circulation traced by heterogeneity in neodymium isotopic compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 51, pp.71 -82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7176,51 +7176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subpolar Mode Water formation traced by neodymium isotopic composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 31, pp.L14306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7267,51 +7267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neodymium isotopic composition and rare earth element concentration in the deep and intermediate Nordic Seas: constraints on the Iceland Scotland Overflow Water signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5 (11), Q11006 (10 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7358,51 +7358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing Papua New Guinea imprint on the central Equatorial Pacific Ocean using neodymium isotopic compositions and Rare Earth Element patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 186, pp.497-512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7480,51 +7480,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Éléments Chimiques Et Isotopes, Traceurs Des Échanges Terre-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. van Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7945,51 +7945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540433v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Camin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Labatut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pradoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Murray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-22-791-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johansen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-8213-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299238v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;rou&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104567" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044045v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foliot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dapoigny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2022.103951" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Roy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sanial" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2023.104207" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hodel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#233;riot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lezin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.998237" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358768v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Wyatt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mahaffey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve Lohan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006569" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358780v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Michael" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Resing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Buck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2021.103559" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica K Klar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pradoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2021.692025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003951v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Horner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Little" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Conway" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Farmer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hertzberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006814" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grespan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120171" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02511021v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tonnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Bowie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier van Der Merwe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-917-2020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101871v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Gennip" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103230" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123880v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12268" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410096v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2019.05.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lacan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2019.04.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410119v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Todd" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chavez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clayton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlos Goes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00423" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511004v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Charette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3027-2018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410112v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Grenier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Garcia-Solsona" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemaitre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trull" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00426" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322921v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lukas Menzel Barraqueta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schlosser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gourain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheize" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5271-2018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819333v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Schlitzer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Masferrer Dodas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve C. Lohan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Geibert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.040" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511162v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-P&#233;rez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7097-2018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771965v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schlosser" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Milton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. S. Woodward" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.02.031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323150v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl M Zurbrick" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Boyle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Kayser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew K. Reuer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfeng Wu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4995-2018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497960v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Bory" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736985v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Sprintall" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Germineaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alberty" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.221" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661381v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abadie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1603107114" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491331v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mawji" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abouchami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.04.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labatut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pradoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chmeleff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Radic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004928" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906156v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Solsona" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labatut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vance" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.10.009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40JCW0Q6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848507v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Grenier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venchiarutti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC008239" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848758v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. C. Rousseau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chmeleff" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Candaudap" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3JA30332B" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906166v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bossy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2013.00232.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGSM32RM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848535v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delattre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004309" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761684v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Boyle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. John" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abouchami" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Adkins" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Echegoyen-Sanz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.653" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675108v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.01.019" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985401v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van de Flierdt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pahnke" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amakawa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andersson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.234" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511654v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Venchiarutti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourquin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2010.00087.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2C2X4NH0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345554v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bown" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boye" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Baker" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duvieilbourg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2011.03.008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCJH8RG9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997434v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peucker Ehrenbrink" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jones" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pearce" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oelkers" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011EO260001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646846v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Murray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.03.015" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544177v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitrasson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac1002504" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543924v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arsouze" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Treguier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peronne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dutay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-6-789-2010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399114v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dutay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002291" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985398v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-2829-2009" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399111v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035841" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403633v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkama" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-4-191-2008" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280199v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.029" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFSR8VMC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280189v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.12.006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN2DXPW9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280191v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Techinet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.11.013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMJW23HT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399130v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ji" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sherrell" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.07.036" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFNPRMSK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280188v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC000956" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8KCH3GL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280196v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.01.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PCRZ0F8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399161v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2003.09.006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBQL89RB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399162v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019747" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399174v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000742" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399159v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00263-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT9JG263-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010129v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00118162v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00848295v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540433v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Camin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Labatut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pradoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Murray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-22-791-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johansen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-8213-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299238v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;rou&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104567" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044045v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foliot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dapoigny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2022.103951" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Roy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sanial" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2023.104207" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hodel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#233;riot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lezin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.998237" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358768v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Wyatt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mahaffey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve Lohan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006569" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358780v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Michael" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Resing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Buck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2021.103559" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003951v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Horner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Little" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Conway" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Farmer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hertzberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006814" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358745v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica K Klar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pradoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2021.692025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grespan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120171" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02511021v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tonnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Bowie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier van Der Merwe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-917-2020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101871v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Gennip" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103230" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2019.05.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12268" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lacan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2019.04.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410119v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Todd" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chavez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clayton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlos Goes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00423" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511162v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-P&#233;rez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7097-2018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Grenier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Garcia-Solsona" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemaitre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trull" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00426" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322921v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lukas Menzel Barraqueta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schlosser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gourain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheize" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5271-2018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819333v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Schlitzer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Masferrer Dodas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve C. Lohan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Geibert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.040" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511004v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Charette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3027-2018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl M Zurbrick" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Boyle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Kayser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew K. Reuer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfeng Wu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4995-2018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schlosser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Milton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. S. Woodward" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.02.031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736985v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Sprintall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Germineaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alberty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.221" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497960v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Bory" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661381v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abadie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1603107114" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491331v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mawji" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abouchami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.04.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labatut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pradoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chmeleff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Radic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004928" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848758v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. C. Rousseau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chmeleff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Candaudap" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3JA30332B" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906156v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Solsona" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labatut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vance" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.10.009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40JCW0Q6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848507v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Grenier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venchiarutti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC008239" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906166v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bossy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2013.00232.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGSM32RM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848535v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delattre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004309" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675108v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.01.019" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761684v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Boyle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. John" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abouchami" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Adkins" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Echegoyen-Sanz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.653" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985401v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van de Flierdt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pahnke" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amakawa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andersson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.234" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511654v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Venchiarutti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourquin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2010.00087.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2C2X4NH0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345554v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bown" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boye" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Baker" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duvieilbourg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2011.03.008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCJH8RG9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997434v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peucker Ehrenbrink" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jones" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pearce" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oelkers" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011EO260001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646846v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Murray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.03.015" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544177v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitrasson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac1002504" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543924v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arsouze" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Treguier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peronne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dutay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-6-789-2010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399114v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dutay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002291" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985398v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-2829-2009" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399111v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035841" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403633v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkama" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-4-191-2008" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280199v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.029" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFSR8VMC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280189v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.12.006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN2DXPW9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280191v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Techinet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.11.013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMJW23HT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399130v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ji" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sherrell" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.07.036" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFNPRMSK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280188v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC000956" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8KCH3GL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280196v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.01.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PCRZ0F8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399161v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2003.09.006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBQL89RB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399162v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019747" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399174v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000742" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399159v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00263-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT9JG263-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010129v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00118162v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00848295v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>