--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2768,295 +2768,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GEOTRACES Intermediate Data Product 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 226Ra–Ba relationship in the North Atlantic during GEOTRACES-GA01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reiner Schlitzer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Walter Geibert</w:t>
+                <w:t xml:space="preserve">Matthew A Charette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter van Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.040⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.3027-3048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-3027-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819333v1</w:t>
+                <w:t xml:space="preserve">hal-02511004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 226Ra–Ba relationship in the North Atlantic during GEOTRACES-GA01</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Sanial</w:t>
+                <w:t xml:space="preserve">The GEOTRACES Intermediate Data Product 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reiner Schlitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Masferrer Dodas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeve C. Lohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew A Charette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francois Lacan</w:t>
+                <w:t xml:space="preserve">Walter Geibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (9), pp.3027-3048. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 493, pp.210-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-3027-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511004v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved Pb and Pb isotopes in the North Atlantic from the GEOVIDE transect (GEOTRACES GA-01) and their decadal evolution</w:t>
               </w:r>
@@ -3721,64 +3721,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GEOTRACES Intermediate Data Product 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Mawji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reiner Schlitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Masferrer Dodas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4104,307 +4104,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare Earth Elements and Nd isotopes tracing water mass mixing and particle-seawater interactions in the SE Atlantic</w:t>
+                <w:t xml:space="preserve">From the subtropics to the central equatorial Pacific Ocean: neodymium isotopic composition and rare earth element concentration variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Garcia-Solsona</w:t>
+                <w:t xml:space="preserve">Mélanie Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Labatut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Lacan</w:t>
+                <w:t xml:space="preserve">D. Vance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vance</w:t>
+                <w:t xml:space="preserve">C. Venchiarutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.10.1016/j.gca.2013.10.009. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.592-618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2012JC008239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906156v1</w:t>
+                <w:t xml:space="preserve">hal-00848507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the subtropics to the central equatorial Pacific Ocean: neodymium isotopic composition and rare earth element concentration variations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rare Earth Elements and Nd isotopes tracing water mass mixing and particle-seawater interactions in the SE Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garcia-Solsona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Grenier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Jeandel</w:t>
+                <w:t xml:space="preserve">M. Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vance</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Venchiarutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.10.1016/j.gca.2013.10.009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2012JC008239⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00848507v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Compilation of Silicon, Rare Earth Element and Twenty-One other Trace Element Concentrations in the Natural River Water Reference Material SLRS-5 (NRC-CNRC)</w:t>
               </w:r>
@@ -4562,51 +4562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pradoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5324,321 +5324,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean margins: the missing term for oceanic element budgets?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron isotopes in the seawater of the equatorial Pacific Ocean: New constraints for the oceanic iron cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Peucker Ehrenbrink</w:t>
+                <w:t xml:space="preserve">A. Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jones</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. W. Murray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011EO260001⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 306, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997434v1</w:t>
+                <w:t xml:space="preserve">hal-00646846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron isotopes in the seawater of the equatorial Pacific Ocean: New constraints for the oceanic iron cycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ocean margins: the missing term for oceanic element budgets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Peucker Ehrenbrink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Radic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Lacan</w:t>
+                <w:t xml:space="preserve">C. Pearce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. W. Murray</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Oelkers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 306, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.217-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011EO260001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646846v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Precision Determination of the Isotopic Composition of Dissolved Iron in Iron Depleted Seawater by Double Spike Multicollector-ICPMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6064,295 +6064,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the isotopic composition of dissolved iron in the open ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A modeling sensitivity study of the influence of the Atlantic meridional overturning circulation on neodymium isotopic composition at the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Sarthou</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alkama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008GL035841⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (3), pp.191-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-4-191-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399111v1</w:t>
+                <w:t xml:space="preserve">hal-00403633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modeling sensitivity study of the influence of the Atlantic meridional overturning circulation on neodymium isotopic composition at the Last Glacial Maximum</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of the isotopic composition of dissolved iron in the open ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Alkama</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4 (3), pp.191-203. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.L24610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-4-191-2008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2008GL035841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403633v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved Rare Earth Elements Trace Terrigeneous Inputs in the Wake of the Kerguelen Island (Southern Ocean)</w:t>
               </w:r>
@@ -7945,51 +7945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540433v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Camin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Labatut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pradoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Murray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-22-791-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johansen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-8213-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299238v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;rou&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104567" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044045v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foliot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dapoigny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2022.103951" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Roy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sanial" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2023.104207" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hodel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#233;riot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lezin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.998237" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358768v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Wyatt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mahaffey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve Lohan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006569" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358780v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Michael" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Resing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Buck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2021.103559" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003951v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Horner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Little" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Conway" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Farmer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hertzberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006814" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358745v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica K Klar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pradoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2021.692025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grespan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120171" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02511021v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tonnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Bowie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier van Der Merwe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-917-2020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101871v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Gennip" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103230" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2019.05.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12268" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lacan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2019.04.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410119v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Todd" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chavez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clayton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlos Goes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00423" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511162v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-P&#233;rez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7097-2018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Grenier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Garcia-Solsona" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemaitre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trull" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00426" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322921v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lukas Menzel Barraqueta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schlosser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gourain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheize" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5271-2018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819333v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Schlitzer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Masferrer Dodas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve C. Lohan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Geibert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.040" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511004v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Charette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3027-2018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl M Zurbrick" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Boyle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Kayser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew K. Reuer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfeng Wu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4995-2018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schlosser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Milton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. S. Woodward" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.02.031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736985v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Sprintall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Germineaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alberty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.221" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497960v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Bory" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661381v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abadie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1603107114" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491331v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mawji" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abouchami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.04.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labatut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pradoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chmeleff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Radic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004928" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848758v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. C. Rousseau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chmeleff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Candaudap" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3JA30332B" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906156v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Solsona" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labatut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vance" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.10.009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40JCW0Q6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848507v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Grenier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venchiarutti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC008239" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906166v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bossy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2013.00232.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGSM32RM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848535v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delattre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004309" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675108v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.01.019" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761684v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Boyle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. John" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abouchami" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Adkins" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Echegoyen-Sanz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.653" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985401v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van de Flierdt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pahnke" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amakawa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andersson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.234" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511654v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Venchiarutti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourquin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2010.00087.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2C2X4NH0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345554v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bown" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boye" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Baker" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duvieilbourg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2011.03.008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCJH8RG9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997434v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peucker Ehrenbrink" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jones" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pearce" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oelkers" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011EO260001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646846v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Murray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.03.015" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544177v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitrasson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac1002504" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543924v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arsouze" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Treguier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peronne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dutay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-6-789-2010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399114v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dutay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002291" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985398v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-2829-2009" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399111v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035841" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403633v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkama" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-4-191-2008" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280199v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.029" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFSR8VMC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280189v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.12.006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN2DXPW9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280191v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Techinet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.11.013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMJW23HT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399130v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ji" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sherrell" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.07.036" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFNPRMSK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280188v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC000956" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8KCH3GL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280196v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.01.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PCRZ0F8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399161v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2003.09.006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBQL89RB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399162v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019747" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399174v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000742" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399159v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00263-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT9JG263-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010129v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00118162v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00848295v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540433v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Camin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Labatut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pradoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Murray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-22-791-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johansen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-8213-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299238v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;rou&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104567" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044045v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foliot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dapoigny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2022.103951" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Roy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sanial" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2023.104207" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hodel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#233;riot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lezin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.998237" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358768v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Wyatt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mahaffey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve Lohan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006569" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358780v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Michael" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Resing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Buck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2021.103559" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003951v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Horner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Little" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Conway" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Farmer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hertzberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006814" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358745v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica K Klar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pradoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2021.692025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grespan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120171" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02511021v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tonnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Bowie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier van Der Merwe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-917-2020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101871v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Gennip" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103230" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2019.05.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12268" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lacan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2019.04.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410119v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Todd" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chavez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clayton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlos Goes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00423" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511162v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-P&#233;rez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7097-2018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Grenier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Garcia-Solsona" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemaitre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trull" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00426" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322921v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lukas Menzel Barraqueta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schlosser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gourain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheize" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5271-2018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Charette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3027-2018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819333v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Schlitzer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Masferrer Dodas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve C. Lohan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Geibert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.040" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl M Zurbrick" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Boyle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Kayser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew K. Reuer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfeng Wu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4995-2018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schlosser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Milton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. S. Woodward" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.02.031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736985v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Sprintall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Germineaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alberty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.221" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497960v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Bory" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661381v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abadie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1603107114" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491331v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mawji" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abouchami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.04.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labatut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pradoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chmeleff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Radic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004928" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848758v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. C. Rousseau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Sonke" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chmeleff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Candaudap" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3JA30332B" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848507v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Grenier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vance" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Venchiarutti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC008239" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906156v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Solsona" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labatut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.10.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40JCW0Q6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906166v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bossy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2013.00232.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGSM32RM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848535v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delattre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004309" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675108v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.01.019" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761684v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Boyle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. John" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abouchami" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Adkins" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Echegoyen-Sanz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.653" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985401v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van de Flierdt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pahnke" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amakawa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andersson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.234" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511654v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Venchiarutti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourquin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2010.00087.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2C2X4NH0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345554v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bown" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boye" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Baker" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duvieilbourg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2011.03.008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCJH8RG9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646846v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Murray" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.03.015" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997434v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peucker Ehrenbrink" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jones" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pearce" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oelkers" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011EO260001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544177v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitrasson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac1002504" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543924v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arsouze" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Treguier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peronne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dutay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-6-789-2010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399114v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dutay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002291" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985398v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-2829-2009" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403633v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dutay" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alkama" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-4-191-2008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399111v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035841" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280199v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.029" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFSR8VMC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280189v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.12.006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN2DXPW9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280191v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Techinet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.11.013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMJW23HT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399130v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ji" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sherrell" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.07.036" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFNPRMSK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280188v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC000956" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8KCH3GL0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280196v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.01.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PCRZ0F8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399161v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2003.09.006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBQL89RB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399162v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019747" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399174v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000742" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399159v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00263-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT9JG263-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010129v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00118162v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00848295v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>