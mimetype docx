--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -461,372 +461,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les Dictionnaires du Diable : les religions du Japon et leur vocabulaire dans les sources lexicographiques ibériques (1550-1604)</w:t>
+                <w:t xml:space="preserve">« Wiseblood and Loca Sacra : Vernacular Religion in Modern and Contemporary Tôhoku »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons orientaux des savoirs romains sur la nature du monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Rome, Italie</w:t>
+              <w:t xml:space="preserve">Aspects of Lived Religion in Late Medieval and Early Modern Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFEO Kyôto; ISEAS; Institut de recherches en sciences humaines [université de Kyôto], Nov 2021, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03623247v1</w:t>
+                <w:t xml:space="preserve">halshs-03623258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Zenga ni okeru môjûzô ni kansuru ichi kôsatsu » (Quelques remarques à propos de la représentation des fauves dans la peinture zen : autour de Sengai)</w:t>
+                <w:t xml:space="preserve">« Les Dictionnaires du Diable : les religions du Japon et leur vocabulaire dans les sources lexicographiques ibériques (1550-1604)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zenbunka no shosô to sono tokushitsu (Aspects et caractéristiques de la culture zen)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Horizons orientaux des savoirs romains sur la nature du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03623240v1</w:t>
+                <w:t xml:space="preserve">halshs-03623247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Wiseblood and Loca Sacra : Vernacular Religion in Modern and Contemporary Tôhoku »</w:t>
+                <w:t xml:space="preserve">« Zenga ni okeru môjûzô ni kansuru ichi kôsatsu » (Quelques remarques à propos de la représentation des fauves dans la peinture zen : autour de Sengai)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aspects of Lived Religion in Late Medieval and Early Modern Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EFEO Kyôto; ISEAS; Institut de recherches en sciences humaines [université de Kyôto], Nov 2021, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Zenbunka no shosô to sono tokushitsu (Aspects et caractéristiques de la culture zen)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03623258v1</w:t>
+                <w:t xml:space="preserve">halshs-03623240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ours blancs et démons rouges : Kobayashi Kiyochika ou la guerre russo-japonaise (1904-1905) en caricatures »</w:t>
+                <w:t xml:space="preserve">« You’ll Never Walk Alone : The Living and the Dead in Tôhoku after 03/11 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Caricature en Asie de l’Est : regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">Solidarity and Mutual Aid in Modern and Contemporary Japan (1603-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03623198v1</w:t>
+                <w:t xml:space="preserve">halshs-03623219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« You’ll Never Walk Alone : The Living and the Dead in Tôhoku after 03/11 »</w:t>
+                <w:t xml:space="preserve">« Ours blancs et démons rouges : Kobayashi Kiyochika ou la guerre russo-japonaise (1904-1905) en caricatures »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solidarity and Mutual Aid in Modern and Contemporary Japan (1603-2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">La Caricature en Asie de l’Est : regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03623219v1</w:t>
+                <w:t xml:space="preserve">halshs-03623198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mon nom est Légion : un regard sur les démonologies de l’époque d’Edo (1803-1867) »</w:t>
               </w:r>
@@ -1397,303 +1397,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03623143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Aubes et crépuscules : en guise de postface »</w:t>
+                <w:t xml:space="preserve">« Pôru Kurodêru to shûkyogaku ポール・クローデルと宗教学 (Paul Claudel et les sciences religieuses) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D’un Empire, l’autre : Premières rencontres entre la France et le Japon au XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École française d'Extrême-Orient, p. 315-320, 2021, 978-2-85539-271-4</w:t>
+              <w:t xml:space="preserve">Pôru Kurodêru : Nihon he no manazashi ポール・クローデル日本への眼差し</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shûeisha 水声社, p. 261-288, 2021, 978-4-8010-0546-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03623151v1</w:t>
+                <w:t xml:space="preserve">halshs-03623136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Pôru Kurodêru to shûkyogaku ポール・クローデルと宗教学 (Paul Claudel et les sciences religieuses) »</w:t>
+                <w:t xml:space="preserve">« Aubes et crépuscules : en guise de postface »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pôru Kurodêru : Nihon he no manazashi ポール・クローデル日本への眼差し</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Shûeisha 水声社, p. 261-288, 2021, 978-4-8010-0546-4</w:t>
+              <w:t xml:space="preserve">D’un Empire, l’autre : Premières rencontres entre la France et le Japon au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française d'Extrême-Orient, p. 315-320, 2021, 978-2-85539-271-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03623136v1</w:t>
+                <w:t xml:space="preserve">halshs-03623151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Éloge de l’artifice. La parure féminine dans les arts de l’époque d’Edo »</w:t>
+                <w:t xml:space="preserve">« La tentation de l’épure »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maquillage et coiffures de l’époque Edo dans les estampes japonaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison de la Culture du Japon, p. 14-17, 2020, 978-2-913278-23-3</w:t>
+              <w:t xml:space="preserve">L’Esprit du Japon / Les Textes fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Point Références, p. 26-29, 2020, 978-2-8508-3016-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03623177v1</w:t>
+                <w:t xml:space="preserve">hal-03137693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La tentation de l’épure »</w:t>
+                <w:t xml:space="preserve">« Éloge de l’artifice. La parure féminine dans les arts de l’époque d’Edo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Esprit du Japon / Les Textes fondamentaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Point Références, p. 26-29, 2020, 978-2-8508-3016-7</w:t>
+              <w:t xml:space="preserve">Maquillage et coiffures de l’époque Edo dans les estampes japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la Culture du Japon, p. 14-17, 2020, 978-2-913278-23-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137693v1</w:t>
+                <w:t xml:space="preserve">halshs-03623177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Éloge de l’artifice : la parure féminine dans les arts de l’époque d’Edo »</w:t>
               </w:r>
@@ -2171,51 +2171,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D2E9934"/>
+    <w:nsid w:val="847DBB09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2402,51 +2402,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-lachaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6033-8711" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623158v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lachaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137630v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2012.1788" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623240v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623258v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043789v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080292v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bussotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arrault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nogueira Ramos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623143v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137693v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623188v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-lachaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6033-8711" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623158v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lachaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137630v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2012.1788" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623247v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623219v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043789v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080292v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bussotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arrault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nogueira Ramos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623143v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623136v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623151v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623188v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>