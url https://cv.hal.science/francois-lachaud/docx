--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -461,372 +461,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Wiseblood and Loca Sacra : Vernacular Religion in Modern and Contemporary Tôhoku »</w:t>
+                <w:t xml:space="preserve">« Les Dictionnaires du Diable : les religions du Japon et leur vocabulaire dans les sources lexicographiques ibériques (1550-1604)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aspects of Lived Religion in Late Medieval and Early Modern Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EFEO Kyôto; ISEAS; Institut de recherches en sciences humaines [université de Kyôto], Nov 2021, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Horizons orientaux des savoirs romains sur la nature du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03623258v1</w:t>
+                <w:t xml:space="preserve">halshs-03623247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les Dictionnaires du Diable : les religions du Japon et leur vocabulaire dans les sources lexicographiques ibériques (1550-1604)</w:t>
+                <w:t xml:space="preserve">« Zenga ni okeru môjûzô ni kansuru ichi kôsatsu » (Quelques remarques à propos de la représentation des fauves dans la peinture zen : autour de Sengai)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons orientaux des savoirs romains sur la nature du monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Rome, Italie</w:t>
+              <w:t xml:space="preserve">Zenbunka no shosô to sono tokushitsu (Aspects et caractéristiques de la culture zen)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03623247v1</w:t>
+                <w:t xml:space="preserve">halshs-03623240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Zenga ni okeru môjûzô ni kansuru ichi kôsatsu » (Quelques remarques à propos de la représentation des fauves dans la peinture zen : autour de Sengai)</w:t>
+                <w:t xml:space="preserve">« Wiseblood and Loca Sacra : Vernacular Religion in Modern and Contemporary Tôhoku »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zenbunka no shosô to sono tokushitsu (Aspects et caractéristiques de la culture zen)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Aspects of Lived Religion in Late Medieval and Early Modern Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFEO Kyôto; ISEAS; Institut de recherches en sciences humaines [université de Kyôto], Nov 2021, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03623240v1</w:t>
+                <w:t xml:space="preserve">halshs-03623258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« You’ll Never Walk Alone : The Living and the Dead in Tôhoku after 03/11 »</w:t>
+                <w:t xml:space="preserve">« Ours blancs et démons rouges : Kobayashi Kiyochika ou la guerre russo-japonaise (1904-1905) en caricatures »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solidarity and Mutual Aid in Modern and Contemporary Japan (1603-2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">La Caricature en Asie de l’Est : regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03623219v1</w:t>
+                <w:t xml:space="preserve">halshs-03623198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ours blancs et démons rouges : Kobayashi Kiyochika ou la guerre russo-japonaise (1904-1905) en caricatures »</w:t>
+                <w:t xml:space="preserve">« You’ll Never Walk Alone : The Living and the Dead in Tôhoku after 03/11 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Caricature en Asie de l’Est : regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">Solidarity and Mutual Aid in Modern and Contemporary Japan (1603-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03623198v1</w:t>
+                <w:t xml:space="preserve">halshs-03623219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mon nom est Légion : un regard sur les démonologies de l’époque d’Edo (1803-1867) »</w:t>
               </w:r>
@@ -1397,165 +1397,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03623143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Pôru Kurodêru to shûkyogaku ポール・クローデルと宗教学 (Paul Claudel et les sciences religieuses) »</w:t>
+                <w:t xml:space="preserve">« Aubes et crépuscules : en guise de postface »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pôru Kurodêru : Nihon he no manazashi ポール・クローデル日本への眼差し</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Shûeisha 水声社, p. 261-288, 2021, 978-4-8010-0546-4</w:t>
+              <w:t xml:space="preserve">D’un Empire, l’autre : Premières rencontres entre la France et le Japon au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française d'Extrême-Orient, p. 315-320, 2021, 978-2-85539-271-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03623136v1</w:t>
+                <w:t xml:space="preserve">halshs-03623151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Aubes et crépuscules : en guise de postface »</w:t>
+                <w:t xml:space="preserve">« Pôru Kurodêru to shûkyogaku ポール・クローデルと宗教学 (Paul Claudel et les sciences religieuses) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D’un Empire, l’autre : Premières rencontres entre la France et le Japon au XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École française d'Extrême-Orient, p. 315-320, 2021, 978-2-85539-271-4</w:t>
+              <w:t xml:space="preserve">Pôru Kurodêru : Nihon he no manazashi ポール・クローデル日本への眼差し</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shûeisha 水声社, p. 261-288, 2021, 978-4-8010-0546-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03623151v1</w:t>
+                <w:t xml:space="preserve">halshs-03623136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La tentation de l’épure »</w:t>
               </w:r>
@@ -2171,51 +2171,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="847DBB09"/>
+    <w:nsid w:val="35C621D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2402,51 +2402,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-lachaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6033-8711" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623158v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lachaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137630v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2012.1788" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623247v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623219v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043789v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080292v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bussotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arrault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nogueira Ramos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623143v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623136v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623151v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623188v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-lachaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6033-8711" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623158v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lachaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137630v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2012.1788" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623240v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623258v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043789v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080292v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bussotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arrault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nogueira Ramos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623143v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623188v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>