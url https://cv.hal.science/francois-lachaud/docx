--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -461,372 +461,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les Dictionnaires du Diable : les religions du Japon et leur vocabulaire dans les sources lexicographiques ibériques (1550-1604)</w:t>
+                <w:t xml:space="preserve">« Wiseblood and Loca Sacra : Vernacular Religion in Modern and Contemporary Tôhoku »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons orientaux des savoirs romains sur la nature du monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Rome, Italie</w:t>
+              <w:t xml:space="preserve">Aspects of Lived Religion in Late Medieval and Early Modern Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFEO Kyôto; ISEAS; Institut de recherches en sciences humaines [université de Kyôto], Nov 2021, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03623247v1</w:t>
+                <w:t xml:space="preserve">halshs-03623258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Zenga ni okeru môjûzô ni kansuru ichi kôsatsu » (Quelques remarques à propos de la représentation des fauves dans la peinture zen : autour de Sengai)</w:t>
+                <w:t xml:space="preserve">« Les Dictionnaires du Diable : les religions du Japon et leur vocabulaire dans les sources lexicographiques ibériques (1550-1604)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zenbunka no shosô to sono tokushitsu (Aspects et caractéristiques de la culture zen)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Horizons orientaux des savoirs romains sur la nature du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03623240v1</w:t>
+                <w:t xml:space="preserve">halshs-03623247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Wiseblood and Loca Sacra : Vernacular Religion in Modern and Contemporary Tôhoku »</w:t>
+                <w:t xml:space="preserve">« Zenga ni okeru môjûzô ni kansuru ichi kôsatsu » (Quelques remarques à propos de la représentation des fauves dans la peinture zen : autour de Sengai)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aspects of Lived Religion in Late Medieval and Early Modern Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EFEO Kyôto; ISEAS; Institut de recherches en sciences humaines [université de Kyôto], Nov 2021, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Zenbunka no shosô to sono tokushitsu (Aspects et caractéristiques de la culture zen)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03623258v1</w:t>
+                <w:t xml:space="preserve">halshs-03623240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ours blancs et démons rouges : Kobayashi Kiyochika ou la guerre russo-japonaise (1904-1905) en caricatures »</w:t>
+                <w:t xml:space="preserve">« You’ll Never Walk Alone : The Living and the Dead in Tôhoku after 03/11 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Caricature en Asie de l’Est : regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">Solidarity and Mutual Aid in Modern and Contemporary Japan (1603-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03623198v1</w:t>
+                <w:t xml:space="preserve">halshs-03623219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« You’ll Never Walk Alone : The Living and the Dead in Tôhoku after 03/11 »</w:t>
+                <w:t xml:space="preserve">« Ours blancs et démons rouges : Kobayashi Kiyochika ou la guerre russo-japonaise (1904-1905) en caricatures »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solidarity and Mutual Aid in Modern and Contemporary Japan (1603-2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">La Caricature en Asie de l’Est : regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03623219v1</w:t>
+                <w:t xml:space="preserve">halshs-03623198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mon nom est Légion : un regard sur les démonologies de l’époque d’Edo (1803-1867) »</w:t>
               </w:r>
@@ -2171,51 +2171,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35C621D7"/>
+    <w:nsid w:val="874D603E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2402,51 +2402,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-lachaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6033-8711" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623158v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lachaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137630v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2012.1788" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623240v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623258v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043789v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080292v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bussotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arrault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nogueira Ramos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623143v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623188v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-lachaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6033-8711" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623158v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lachaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137630v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2012.1788" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623247v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623219v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043789v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080292v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bussotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arrault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nogueira Ramos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623143v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03623188v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>