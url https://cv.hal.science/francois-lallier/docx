--- v0 (2026-03-25)
+++ v1 (2026-05-05)
@@ -26,3667 +26,4865 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> François Lallier </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">François H. Lallier est Professeur de Biologie à la Faculté des Sciences de Sorbonne Université. Il exerce à la Station Biologique de Roscoff, en Bretagne, au sein du laboratoire Adaptation et Diversité en Milieu Marin.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">francois-lallier</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0001-8979-8917</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">070133026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ResearcherID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://www.researcherid.com/rid/E-2201-2019</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">François H. Lallier earned his PhD at the University of Bordeaux in 1988, working with Jean-Paul Truchot at the marine station of Arcachon on the comparative respiratory physiology of marine crustaceans. After a two-year stay in Pat Walsh's lab at the Rosenstiel School of Marine and Atmospheric Sciences in Miami, he joined André Toulmond as an Associate professor at Université Pierre et Marie Curie. He then focused on the adaptation of marine invertebrates to deep-sea hydrothermal vents, a challenging environment where annelids (e.g. </w:t>
+        <w:t xml:space="preserve">François H. Lallier a obtenu son doctorat à l'université de Bordeaux en 1988, après avoir travaillé avec Jean-Paul Truchot à la station marine d'Arcachon sur la physiologie respiratoire comparative des crustacés marins. Après un séjour de deux ans dans le laboratoire de Patrick J. Walsh à la Rosenstiel School of Marine and Atmospheric Sciences de Miami, il a rejoint André Toulmond en tant que maître de conférences à l'Université Pierre et Marie Curie et s'est installé à la Station biologique de Roscoff. Il a ensuite orienté ses recherches vers l'adaptation des invertébrés marins aux cheminées hydrothermales des grands fonds, un environnement difficile où les annélides (par exemple </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Riftia</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> or </w:t>
+        <w:t xml:space="preserve"> ou </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alvinella</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">) or mollusks (e.g. </w:t>
+        <w:t xml:space="preserve">), les crustacés (par exemple </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rimicaris</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">) ou les mollusques (par exemple </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bathymodiolus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">) rely upon chemotrophic bacterial symbionts to flourish. Starting with targeted studies on how animals could cope with low oxygen/high sulfide he gradually turned to more global approaches, analyzing gene expression variations in relation to symbiosis in these extreme environments.</w:t>
+        <w:t xml:space="preserve"> ou </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alvinichoncha</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">) dépendent de bactéries symbiotiques chimiotrophes pour se développer. Après avoir mené des études ciblées sur la façon dont ces animaux pouvaient s'adapter à des conditions de faible teneur en oxygène et de forte concentration en sulfure, il s'est progressivement tourné vers des approches plus globales, analysant les variations de l'expression génétique en relation avec la symbiose dans ces environnements extrêmes. Des études comparatives sur des espèces côtières (par exemple </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arenicola</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ou les bivalves lucinidés)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Since 2001 he is a Professor at the </w:t>
+        <w:t xml:space="preserve">Depuis 2001, il est professeur titulaire à l'Université Pierre et Marie Curie (UPMC, Paris 6, désormais </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">University Pierre et Marie Curie</w:t>
+          <w:t xml:space="preserve">Sorbonne Université</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> (UPMC, Paris 6), located at the </w:t>
+        <w:t xml:space="preserve">), situé à la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Station Biologique de Roscoff</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> in Brittany where he is heading the department « </w:t>
+        <w:t xml:space="preserve"> en Bretagne, où il a dirigé le laboratoire « </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Adaptation and Diversity in the Marine Environment </w:t>
+          <w:t xml:space="preserve">Adaptation et diversité dans le milieu marin</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">», a joint laboratory with the CNRS. He has also headed a national research network, </w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">, gathering French scientists dealing with the “Biology of Deep-sea Chemosynthetic Ecosystems”, and has been Chief Scientist on several Oceanographic Cruises.</w:t>
+        <w:t xml:space="preserve">, une unité mixte de recherche avec le CNRS, jusqu'en 2018. Il a également dirigé un réseau national de recherche, ECCHIS, regroupant des scientifiques français spécialisés dans la « biologie des écosystèmes chimiosynthétiques des grands fonds », et a occupé le poste de chef de mission lors de sept campagnes océanographiques en haute mer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">He has a record of more than 80 publications (H-index 23).</w:t>
+        <w:t xml:space="preserve">Depuis 2019, il s'implique de plus en plus dans l'organisation et les projets prospectifs en sciences marines au sens large, tant au niveau national qu'européen, avec la coordination du réseau français des </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Universités marines</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, la création de l'</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Institut de l'Océan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ou son implication au Comité éxécutif de l'</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">European Marine Board</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Il compte à son actif </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">plus de 80 publications</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (indice H = 34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Population Genomics Unveils Congruent Secondary Suture Zone in Southwest Pacific Hydrothermal Vents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tran Lu Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Daguin-Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Le Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ballenghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 42 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msaf024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative population genomics unveils congruent secondary suture zone in Southwest Pacific Hydrothermal Vents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tran Lu Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Le Port</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ballenghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (42), pp.18969-18979. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2024.05.31.596862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosomal assembly of the flat oyster ( Ostrea edulis L.) genome as a new genetic resource for aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homère Alves Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyam Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (11), pp.1730-1748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eva.13462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“There and back again” - Ultrastructural changes in the gills of Bathymodiolus vent-mussels during symbiont loss: Back to a regular filter-feeding epidermis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Panse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann C. Andersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, pp.968331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2022.968331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03858445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A community perspective on the concept of marine holobionts: current status, challenges, and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Arboleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Auguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arite Bigalke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.e10911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7717/peerj.10911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regionalized cell proliferation in the symbiont-bearing gill of the hydrothermal vent mussel Bathymodiolus azoricus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Shillito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 82, pp.225-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13199-020-00720-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global host molecular perturbations upon in situ loss of bacterial endosymbionts in the deep-sea mussel Bathymodiolus azoricus assessed using proteomics and transcriptomics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Demey-Thomas</w:t>
+                <w:t xml:space="preserve">High rates of apoptosis visualized in the symbiont-bearing gills of deep-sea Bathymodiolus mussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Vinh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruce Shillito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François H. Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-5456-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.e0211499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0211499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024891v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High rates of apoptosis visualized in the symbiont-bearing gills of deep-sea Bathymodiolus mussels</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Global host molecular perturbations upon in situ loss of bacterial endosymbionts in the deep-sea mussel Bathymodiolus azoricus assessed using proteomics and transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Detree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Demey-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0211499⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-5456-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042415v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and gene expression of multiple peptidoglycan recognition proteins (PGRPs) in the deep-sea mussel Bathymodiolus azoricus, involvement in symbiosis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Détrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François H. Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 207, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbpb.2017.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the hemoglobin characteristics of vesicomyid clam species influence their distribution in deep-sea sulfide-rich sediments? A case study in the Angola Basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Potier</w:t>
+                <w:t xml:space="preserve">Multiple I-Type Lysozymes in the Hydrothermal Vent Mussel Bathymodiolus azoricus and Their Role in Symbiotic Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Detree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Chabenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François H. Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nori Satoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiichi Shoguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2016.11.009⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.e0148988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0148988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401524v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple I-Type Lysozymes in the Hydrothermal Vent Mussel Bathymodiolus azoricus and Their Role in Symbiotic Plasticity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eiichi Shoguchi</w:t>
+                <w:t xml:space="preserve">Can the hemoglobin characteristics of vesicomyid clam species influence their distribution in deep-sea sulfide-rich sediments? A case study in the Angola Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Bruchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0148988⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142, pp.219-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2016.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278598v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective forces acting during multi‑domain protein evolution: the case of multi‑domain globins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Cristina Projecto‑garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen W Shaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SpringerPlus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4, pp.354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40064‑015‑1124‑2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01177910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative abundances of methane- and sulfur-oxidizing symbionts in gills of the deep-sea hydrothermal vent mussel Bathymodiolus azoricus under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil M. Szafranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Shillito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 101, pp.7-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dsr.2015.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of symbiont ratios and gene expression in natural populations of two Bathymodiolus mussel species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann C. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (1), pp.19-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13199-014-0284-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of ambiguities in magnetostratigraphic correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 371-372, pp.26-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endosymbiotic bacteria in the bivalve Loripes lacteus: Localization, characterization and aspects of symbiont regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Pales Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Panse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 448, pp.327-336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jembe.2013.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Barrier to Dispersal Trapped Old Genetic Clines That Escaped the Easter Microplate Tension Zone of the Pacific Vent Mussels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (12), pp.e81555. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0081555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugating effects of symbionts and environmental factors on gene expression in deep-sea hydrothermal vent mussels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ripp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (1), pp.530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-12-530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00642454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into metazoan evolution from Alvinella pompejana cDNAs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Brélivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Busso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (1), pp.634. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-11-634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00617220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and Evolution of the Unique Tetra-Domain Hemoglobin from the Hydrothermal Vent Scale Worm Branchipolynoe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Projecto-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. W. Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 27 (1), pp.143-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msp218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining gene flow and the influence of selection across the equatorial barrier of the East Pacific Rise in the tube-dwelling polychaete Alvinella pompejana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10, pp.220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2148-10-220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative phylogeography among hydrothermal vent species along the East Pacific Rise reveals vicariant processes and population expansion in the South</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Viard</w:t>
+                <w:t xml:space="preserve">Structural study of Carcinus maenas hemocyanin by native ESI-MS: Interaction with L-lactate and divalent cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bruneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peran Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04325.x⟩</w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77 (3), pp.589-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.22471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218864v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural study of Carcinus maenas hemocyanin by native ESI-MS: Interaction with L-lactate and divalent cations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Lallier</w:t>
+                <w:t xml:space="preserve">Comparative phylogeography among hydrothermal vent species along the East Pacific Rise reveals vicariant processes and population expansion in the South</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. M. Shank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prot.22471⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (18), pp.3903-3917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04325.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250945v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolated bacteriocyte cell suspensions from the hydrothermal-vent tubeworm Riftia pachyptila, a potent tool for cellular physiology in a chemoautotrophic symbiosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression and localization of carbonic anhydrase and ATPases in the symbiotic tubeworm Riftia pachyptila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Cian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-002-0931-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 206 (2), pp.399-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.00074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00727032v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolated bacteriocyte cell suspensions from the hydrothermal-vent tubeworm Riftia pachyptila, a potent tool for cellular physiology in a chemoautotrophic symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mc de Cian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann C. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jy Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle C. Biegala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Caprais</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 142, pp.141-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-002-0931-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolated bacteriocyte cell suspensions from the hydrothermal-vent tubeworm Riftia pachyptila, a potent tool for cellular physiology in a chemoautotrophic symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. de Cian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle C. Biegala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2003, 142 (1), pp.141 - 151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00227-002-0931-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-exercise lactate production and metabolism in three species of aquatic and terrestrial decapod crustaceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond P. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles E. Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J. Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 186 (1), pp.215-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.186.1.215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation of the Oxygen-Carrying Function of Hemocyanin in Crustaceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Truchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 7 (2), pp.49-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiologyonline.1992.7.2.49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolism of Isolated Hepatopancreas Cells from the Blue Crab ( Callinectes sapidus ) under Simulated Postexercise and Hypoxic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J. Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiological Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 65 (4), pp.712-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/physzool.65.4.30158535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activities of Uricase, Xanthine Oxidase, and Xanthine Dehydrogenase in the Hepatopancreas of Aquatic and Terrestrial Crabs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J. Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 11 (4), pp.506-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/1548519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urate Does not Accumulate in the Haemolymph of Exercised Blue Crabs, Calunectes Sapidus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J. Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 154 (1), pp.581-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.154.1.581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemolymph oxygen transport during environmental hypoxia in the shore crab, Carcinus maenas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Truchot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Respiration Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 77 (3), pp.323-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0034-5687(89)90120-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation of Haemocyanin Oxygen-Affinity by L-Lactate and Urate in the Prawn Penaeus Japonicus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Truchot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 147 (1), pp.133-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.147.1.133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of ambient oxygen and temperature on haemolymph l-lactate and urate concentrations in the shore crab Carcinus maenas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Boitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Truchot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part A: Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 86 (2), pp.255-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0300-9629(87)90327-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation de la fonction de transport de l'oxygène par l'hémocyanine en milieu hypoxique: étude chez la crevette Penaeus japonicus et chez le crabe Carcinus maenas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bordeaux, 1988. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05578719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptations respiratoires des invertébrés inféodés aux sources hydrothermales profondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zoologie des invertébrés. Universite Pierre et Marie Curie, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01169931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3696,147 +4894,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOT96 news</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Gaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horst Felbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Desbruyeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Toulmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5 (2), pp.22-24, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3846,215 +5044,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l'océan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Panonacle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand on a que la mer..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-141, 2025, Hommes et Océans, 978-2344070628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE BIOLOGY OF VESTIMENTIFERAN TUBEWORMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Bright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gibson, RN and Atkinson, RJA and Gordon, JDM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANOGRAPHY AND MARINE BIOLOGY: AN ANNUAL REVIEW, VOL 48</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48, CRC PRESS-TAYLOR &amp; FRANCIS GROUP, pp.213-265, 2010, Oceanography and Marine Biology, 978-1-4398-2116-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4120,51 +5318,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="1CFE1221"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4201,51 +5551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upmc.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sb-roscoff.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sb-roscoff.fr/umr7144.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sb-roscoff.fr/Ecchis/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557471v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tran Lu Y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thiebaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Port" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.31.596862" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896508v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom&#232;re Alves Monteiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Takeuchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnivard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13462" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03858445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Piquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C. Andersen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.968331" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166872v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arboleda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arite Bigalke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10911" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020135v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Andr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Shillito" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Andersen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-020-00720-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02024891v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Detree" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Haddad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Demey-Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Vinh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5456-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042415v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H. Lallier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211499" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#233;tr&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2017.02.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401524v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zorn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bruchec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caprais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Potier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.11.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01278598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Chabenat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nori Satoh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Shoguchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148988" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01177910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cristina Projecto&#8209;garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W Shaeffer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064&#8209;015&#8209;1124&#8209;2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01133684v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil M. Szafranski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.03.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01109381v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guezi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-014-0284-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301477v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250919v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pales Espinosa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Allam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2013.07.015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73S3RMC2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250916v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plouviez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Guen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081555" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00642454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ripp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lecompte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dossat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-530" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617220v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gagni&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Br&#233;livet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-634" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Projecto-Garcia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W. Schaeffer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp218" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250939v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-220" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218864v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Shank" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04325.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250945v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bruneaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peran Terrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leize" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22471" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727032v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc de Cian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Toullec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Caprais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-002-0931-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34MMJJS0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829176v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Cian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andersen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Toullec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Caprais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01169931v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02908991v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gaill" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Felbeck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desbruyeres" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toulmond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545836v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.glenat.com/glenat-livres/quand-na-que-la-mer-9782344070628/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250932v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bright" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-lallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8979-8917" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070133026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-2201-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sb-roscoff.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sb-roscoff.fr/fr/unite-adaptation-et-diversite-en-milieu-marin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universites-marines.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-ocean.sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marineboard.eu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=ppQLqZQAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tran Lu Y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thiebaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Port" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf024" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013556v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.31.596862" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom&#232;re Alves Monteiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Takeuchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnivard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13462" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03858445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Piquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C. Andersen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.968331" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166872v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arboleda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arite Bigalke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10911" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Andr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Shillito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Andersen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-020-00720-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042415v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H. Lallier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211499" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02024891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Detree" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Haddad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Demey-Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Vinh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5456-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469197v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#233;tr&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2017.02.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01278598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Chabenat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nori Satoh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Shoguchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148988" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401524v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zorn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bruchec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caprais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Potier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.11.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01177910v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cristina Projecto&#8209;garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W Shaeffer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064&#8209;015&#8209;1124&#8209;2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01133684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil M. Szafranski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.03.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01109381v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guezi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-014-0284-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301477v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antoine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pales Espinosa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Allam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2013.07.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73S3RMC2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250916v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plouviez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Guen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081555" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00642454v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ripp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lecompte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dossat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-530" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617220v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gagni&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Br&#233;livet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-634" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250930v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Projecto-Garcia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W. Schaeffer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp218" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250939v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-220" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bruneaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peran Terrier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leize" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22471" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218864v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Shank" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04325.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579292v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Cian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.00074" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727032v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc de Cian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Toullec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Caprais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-002-0931-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34MMJJS0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829176v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Cian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andersen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Toullec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Caprais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579093v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond P. Henry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E. Booth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Walsh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.186.1.215" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579043v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Truchot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiologyonline.1992.7.2.49" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578876v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/physzool.65.4.30158535" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578845v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1548519" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578749v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.154.1.581" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578675v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Truchot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0034-5687(89)90120-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZQ0CBZR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578658v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.147.1.133" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578645v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boitel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Truchot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9629(87)90327-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8B0PTHZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05578719v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01169931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02908991v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gaill" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Felbeck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desbruyeres" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toulmond" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545836v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.glenat.com/glenat-livres/quand-na-que-la-mer-9782344070628/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250932v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bright" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>