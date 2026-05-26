--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1601,295 +1601,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple I-Type Lysozymes in the Hydrothermal Vent Mussel Bathymodiolus azoricus and Their Role in Symbiotic Plasticity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can the hemoglobin characteristics of vesicomyid clam species influence their distribution in deep-sea sulfide-rich sediments? A case study in the Angola Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Chabenat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François H. Lallier</w:t>
+                <w:t xml:space="preserve">C. Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nori Satoh</w:t>
+                <w:t xml:space="preserve">N. Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eiichi Shoguchi</w:t>
+                <w:t xml:space="preserve">J. Le Bruchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0148988⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142, pp.219-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2016.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278598v1</w:t>
+                <w:t xml:space="preserve">hal-01401524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the hemoglobin characteristics of vesicomyid clam species influence their distribution in deep-sea sulfide-rich sediments? A case study in the Angola Basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Zorn</w:t>
+                <w:t xml:space="preserve">Multiple I-Type Lysozymes in the Hydrothermal Vent Mussel Bathymodiolus azoricus and Their Role in Symbiotic Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Detree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Le Bruchec</w:t>
+                <w:t xml:space="preserve">Apolline Chabenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François H. Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Caprais</w:t>
+                <w:t xml:space="preserve">Nori Satoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Potier</w:t>
+                <w:t xml:space="preserve">Eiichi Shoguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 142, pp.219-232. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.e0148988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2016.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0148988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401524v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective forces acting during multi‑domain protein evolution: the case of multi‑domain globins</w:t>
               </w:r>
@@ -2263,303 +2263,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of ambiguities in magnetostratigraphic correlation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endosymbiotic bacteria in the bivalve Loripes lacteus: Localization, characterization and aspects of symbiont regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Antoine</w:t>
+                <w:t xml:space="preserve">Emmanuelle Pales Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Panse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Charreau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bassem Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.04.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 448, pp.327-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2013.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301477v1</w:t>
+                <w:t xml:space="preserve">hal-01250919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endosymbiotic bacteria in the bivalve Loripes lacteus: Localization, characterization and aspects of symbiont regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management of ambiguities in magnetostratigraphic correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Pales Espinosa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Lallier</w:t>
+                <w:t xml:space="preserve">J. Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassem Allam</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruiu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2013.07.015⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 371-372, pp.26-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01250919v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Barrier to Dispersal Trapped Old Genetic Clines That Escaped the Easter Microplate Tension Zone of the Pacific Vent Mussels</w:t>
               </w:r>
@@ -2960,51 +2960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and Evolution of the Unique Tetra-Domain Hemoglobin from the Hydrothermal Vent Scale Worm Branchipolynoe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Projecto-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3473,290 +3473,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and localization of carbonic anhydrase and ATPases in the symbiotic tubeworm Riftia pachyptila</w:t>
+                <w:t xml:space="preserve">Isolated bacteriocyte cell suspensions from the hydrothermal-vent tubeworm Riftia pachyptila, a potent tool for cellular physiology in a chemoautotrophic symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile de Cian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ann Andersen</w:t>
+                <w:t xml:space="preserve">Mc de Cian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann C. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bailly</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jy Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle C. Biegala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.00074⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 142, pp.141-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-002-0931-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05579292v1</w:t>
+                <w:t xml:space="preserve">hal-00727032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolated bacteriocyte cell suspensions from the hydrothermal-vent tubeworm Riftia pachyptila, a potent tool for cellular physiology in a chemoautotrophic symbiosis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression and localization of carbonic anhydrase and ATPases in the symbiotic tubeworm Riftia pachyptila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jc Caprais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Cécile de Cian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-002-0931-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 206 (2), pp.399-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.00074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00727032v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolated bacteriocyte cell suspensions from the hydrothermal-vent tubeworm Riftia pachyptila, a potent tool for cellular physiology in a chemoautotrophic symbiosis</w:t>
               </w:r>
@@ -3781,110 +3781,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle C. Biegala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 142 (1), pp.141 - 151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00227-002-0931-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -5320,51 +5320,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CFE1221"/>
+    <w:nsid w:val="4A6D3D7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5551,51 +5551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-lallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8979-8917" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070133026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-2201-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sb-roscoff.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sb-roscoff.fr/fr/unite-adaptation-et-diversite-en-milieu-marin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universites-marines.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-ocean.sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marineboard.eu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=ppQLqZQAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tran Lu Y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thiebaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Port" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf024" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013556v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.31.596862" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom&#232;re Alves Monteiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Takeuchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnivard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13462" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03858445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Piquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C. Andersen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.968331" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166872v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arboleda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arite Bigalke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10911" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Andr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Shillito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Andersen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-020-00720-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042415v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H. Lallier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211499" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02024891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Detree" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Haddad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Demey-Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Vinh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5456-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469197v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#233;tr&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2017.02.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01278598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Chabenat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nori Satoh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Shoguchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148988" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401524v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zorn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bruchec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caprais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Potier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.11.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01177910v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cristina Projecto&#8209;garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W Shaeffer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064&#8209;015&#8209;1124&#8209;2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01133684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil M. Szafranski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.03.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01109381v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guezi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-014-0284-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301477v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antoine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pales Espinosa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Allam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2013.07.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73S3RMC2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250916v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plouviez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Guen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081555" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00642454v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ripp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lecompte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dossat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-530" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617220v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gagni&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Br&#233;livet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-634" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250930v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Projecto-Garcia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W. Schaeffer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp218" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250939v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-220" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bruneaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peran Terrier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leize" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22471" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218864v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Shank" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04325.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579292v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Cian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.00074" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727032v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc de Cian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Toullec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Caprais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-002-0931-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34MMJJS0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829176v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Cian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andersen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Toullec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Caprais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579093v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond P. Henry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E. Booth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Walsh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.186.1.215" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579043v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Truchot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiologyonline.1992.7.2.49" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578876v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/physzool.65.4.30158535" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578845v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1548519" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578749v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.154.1.581" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578675v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Truchot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0034-5687(89)90120-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZQ0CBZR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578658v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.147.1.133" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578645v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boitel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Truchot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9629(87)90327-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8B0PTHZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05578719v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01169931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02908991v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gaill" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Felbeck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desbruyeres" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toulmond" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545836v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.glenat.com/glenat-livres/quand-na-que-la-mer-9782344070628/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250932v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bright" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-lallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8979-8917" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070133026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-2201-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sb-roscoff.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sb-roscoff.fr/fr/unite-adaptation-et-diversite-en-milieu-marin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universites-marines.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-ocean.sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marineboard.eu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=ppQLqZQAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tran Lu Y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thiebaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Port" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf024" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013556v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.31.596862" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom&#232;re Alves Monteiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Takeuchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnivard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13462" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03858445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Piquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C. Andersen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.968331" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166872v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arboleda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arite Bigalke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10911" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Andr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Shillito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Andersen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-020-00720-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042415v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H. Lallier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211499" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02024891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Detree" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Haddad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Demey-Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Vinh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5456-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469197v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#233;tr&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2017.02.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401524v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zorn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bruchec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caprais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Potier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2016.11.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01278598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Chabenat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nori Satoh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Shoguchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148988" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01177910v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cristina Projecto&#8209;garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W Shaeffer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064&#8209;015&#8209;1124&#8209;2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01133684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil M. Szafranski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.03.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01109381v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guezi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-014-0284-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250919v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pales Espinosa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Allam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2013.07.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73S3RMC2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301477v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antoine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250916v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plouviez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Guen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081555" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00642454v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ripp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lecompte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dossat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-530" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617220v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gagni&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Br&#233;livet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-634" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250930v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Projecto-Garcia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W. Schaeffer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp218" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250939v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-220" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bruneaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peran Terrier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leize" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22471" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218864v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Shank" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04325.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727032v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc de Cian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Toullec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Caprais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-002-0931-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34MMJJS0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579292v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Cian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.00074" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829176v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Cian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andersen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Toullec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Caprais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579093v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond P. Henry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E. Booth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Walsh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.186.1.215" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579043v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Truchot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiologyonline.1992.7.2.49" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578876v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/physzool.65.4.30158535" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578845v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1548519" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578749v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.154.1.581" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578675v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Truchot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0034-5687(89)90120-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZQ0CBZR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578658v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.147.1.133" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578645v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boitel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Truchot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9629(87)90327-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8B0PTHZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05578719v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01169931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02908991v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gaill" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Felbeck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desbruyeres" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toulmond" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545836v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.glenat.com/glenat-livres/quand-na-que-la-mer-9782344070628/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250932v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bright" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>