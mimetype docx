--- v0 (2026-03-09)
+++ v1 (2026-05-05)
@@ -282,7092 +282,7417 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENTRE PRÁTICAS, SUSTENTABILIDADE E DESAFIOS PARA AS AGROEXTRATIVISTAS NA RESERVA DO RIO CAJARI, AMAPÁ, BRASIL</w:t>
+                <w:t xml:space="preserve">Evaluation of the Vulnerability to Contamination of Groundwater in the Central Amazon, Santarém Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marília Lobato</w:t>
+                <w:t xml:space="preserve">Leônidas Luiz Volcato Descovi Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raylan Miranda Cortez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Gestão e Desenvolvimento Regional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54399/rbgdr.v21i1.7861⟩</w:t>
+              <w:t xml:space="preserve">Acta Amazonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1809-4392202403843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05286826v1</w:t>
+                <w:t xml:space="preserve">hal-05573141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUSTAINABILITY STRATEGIES IN THE APPLICATION OF THE BLUE INFRASTRUCTURE AND ITS VISIBILITY IN URBAN AND REGIONAL PLANNING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">USING REMOTE SENSING TECHNIQUES TO ANALYSE THE FACTORS CONTROLLING FOREST FIRES IN THE EASTERN AMAZON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinis Osis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéria Borges Yonegura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">André Luiz Lopes da Silveira</w:t>
+                <w:t xml:space="preserve">Francois Messner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARACÊ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56238/arev7n3-007⟩</w:t>
+              <w:t xml:space="preserve">Mesopotamia Journal of Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 54 (1), pp.16-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33899/mja.2026.166052.1763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05042817v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05583724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Presence of Blue Infrastructure in the Interaction between Green Infrastructure and Urban and Regional Planning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">ENTRE PRÁTICAS, SUSTENTABILIDADE E DESAFIOS PARA AS AGROEXTRATIVISTAS NA RESERVA DO RIO CAJARI, AMAPÁ, BRASIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marília Lobato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raylan Miranda Cortez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arley José Silveira Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Karolina Lima Pedrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Percurso</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Brasileira de Gestão e Desenvolvimento Regional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.265-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54399/rbgdr.v21i1.7861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05164742v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05286826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnóstico participativo do sistema socioecológico da bacia hidrográfica do Rio Marapanim, no Pará</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">SUSTAINABILITY STRATEGIES IN THE APPLICATION OF THE BLUE INFRASTRUCTURE AND ITS VISIBILITY IN URBAN AND REGIONAL PLANNING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria Borges Yonegura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Luiz Lopes da Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Gestão e Desenvolvimento Regional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54399/rbgdr.v21i2.7856⟩</w:t>
+              <w:t xml:space="preserve">ARACÊ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), pp.10243 - 10279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56238/arev7n3-007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05286813v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05042817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transição ecológica na agricultura francesa : o protagonismo de redes pensantes, densas e diversificadas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Diagnóstico participativo do sistema socioecológico da bacia hidrográfica do Rio Marapanim, no Pará</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monaldo Begot da Silva Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo Lopes Rodrigues Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aquiles Vasconcelos Simões</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mário Vasconcellos Sobrinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografia Ensino &amp; Pesquisa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5902/2236499474278⟩</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Gestão e Desenvolvimento Regional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54399/rbgdr.v21i2.7856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04779195v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05286813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The colonial narrative for the implementation of hydroelectric plants in Amapá</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Presence of Blue Infrastructure in the Interaction between Green Infrastructure and Urban and Regional Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria Borges Yonegura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Luiz Lopes da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARACÊ</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Percurso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.295-320</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04811992v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05164742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinâmica territorial dos Sistemas Agroflorestais em áreas de várzea e terra firme, na Amazônia oriental</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transição ecológica na agricultura francesa : o protagonismo de redes pensantes, densas e diversificadas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta de Fátima Rodrigues Coelho</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Nivaldo Hespanhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12f3g⟩</w:t>
+              <w:t xml:space="preserve">Geografia Ensino &amp; Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28, pp.e74278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5902/2236499474278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04745221v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04779195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As mudanças na Paisagem da RESEX Marinha Araí-Peroba: uma perspectiva temporal de 1990 a 2022</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transição ecológica na agricultura francesa: o protagonismo de redes pensantes, densas e diversificadas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta de Fátima Rodrigues Coelho</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Nivaldo Hespanhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contribuciones a las Ciencias Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.55905/revconv.17n.9-324⟩</w:t>
+              <w:t xml:space="preserve">Geografia Ensino &amp; Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28, pp.e74278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5902/2236499474278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04745745v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05574973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'espace rural brésilien dans les deux premières décennies du XXIe siècle : avancées et limites de la transition agro-environnementale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The colonial narrative for the implementation of hydroelectric plants in Amapá</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marília Gabriela Silva Lobato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldecy Rodriguês</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Para Onde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22456/1982-0003.129882⟩</w:t>
+              <w:t xml:space="preserve">ARACÊ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56238/arev6n3-232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03974020v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04811992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vazão e Balanço Hídrico Relacionado a Mudanças no Uso da Terra em uma Bacia Hidrográfica de Médio Porte no Bioma Pampa do Brasil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dinâmica territorial dos Sistemas Agroflorestais em áreas de várzea e terra firme, na Amazônia oriental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagner Luiz Nascimento Do Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta de Fátima Rodrigues Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Eduardo de Souza Robaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Geografia Física</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26848/rbgf.v16.2.p873-893⟩</w:t>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12f3g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04077864v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04745221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O impacto do uso da terra sobre o balanço hídrico na bacia hidrográfica do rio Santa Maria, Oeste do Rio Grande do Sul, Brasil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">As mudanças na Paisagem da RESEX Marinha Araí-Peroba: uma perspectiva temporal de 1990 a 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rocha De Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta de Fátima Rodrigues Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luís Eduardo de Souza Robaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Para Onde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22456/1982-0003.129906⟩</w:t>
+              <w:t xml:space="preserve">Contribuciones a las Ciencias Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (9), pp.e10928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55905/revconv.17n.9-324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03974017v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04745745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimativa da Erosividade das Chuvas na Zona Rural do Município de Rurópolis, Pará</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vazão e Balanço Hídrico Relacionado a Mudanças no Uso da Terra em uma Bacia Hidrográfica de Médio Porte no Bioma Pampa do Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucieta Guerreiro Martorano</w:t>
+                <w:t xml:space="preserve">Romario Trentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leônidas Luiz Volcato Descovi Filho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Irene Cibelle Gonçalves Sampaio</w:t>
+                <w:t xml:space="preserve">Luis Eduardo de Souza Robaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciência e sustentabilidade</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Brasileira de Geografia Física</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (2), pp.873-893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26848/rbgf.v16.2.p873-893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04349972v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04077864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How wildfires increase sensitivity of Amazon forests to droughts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">O impacto do uso da terra sobre o balanço hídrico na bacia hidrográfica do rio Santa Maria, Oeste do Rio Grande do Sul, Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romario Trentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renan Le Roux</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luís Eduardo de Souza Robaina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ac5b3d⟩</w:t>
+              <w:t xml:space="preserve">Para Onde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Edição Especial: Transição agrícola e ambiental do meio rural brasileiro, 17 (1), pp.70-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22456/1982-0003.129906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633794v1</w:t>
+                <w:t xml:space="preserve">halshs-03974017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité maraîchère dans les zones inconstructibles : une nouvelle stratégie d’adaptation à l’évolution urbaine à Libreville (Gabon)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L'espace rural brésilien dans les deux premières décennies du XXIe siècle : avancées et limites de la transition agro-environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Nivaldo Hespanhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1092774ar⟩</w:t>
+              <w:t xml:space="preserve">Para Onde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22456/1982-0003.129882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03792526v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03974020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conflits socio-environnementaux dans les espaces touristiques littoraux des États de Bahia et du Ceará au Brésil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Estimativa da Erosividade das Chuvas na Zona Rural do Município de Rurópolis, Pará</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samária Letícia Carvalho Silva Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucieta Guerreiro Martorano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leônidas Luiz Volcato Descovi Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paulo Roberto Baqueiro brandao</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Cibelle Gonçalves Sampaio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ciência e sustentabilidade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp.215-239</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03379488v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04349972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandization: climatic dynamics, erosive-depositional, land uses and land cover in the Brazilian Pampa at present</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How wildfires increase sensitivity of Amazon forests to droughts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Betbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociedade &amp; Natureza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14393/SN-v34-2022-64606⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (4), pp.044031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ac5b3d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03629095v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definição das unidades de resposta hidrológica na bacia hidrográfica do rio Santa Maria - RS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Activité maraîchère dans les zones inconstructibles : une nouvelle stratégie d’adaptation à l’évolution urbaine à Libreville (Gabon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Emmanuel Libongui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Ovono Edzang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Mombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caminhos de Geografia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14393/RCG228457131⟩</w:t>
+              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (2), pp.217-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1092774ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03542884v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03792526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of Conservation Agriculture in Watershed Management: Participatory Governance to Improve the Quality of No-Till Systems in the Paraná 3 Watershed, Brazil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les conflits socio-environnementaux dans les espaces touristiques littoraux des États de Bahia et du Ceará au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Queiroz pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Roberto Baqueiro brandao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy11122455⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Espace, Société, Territoire, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.37408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03499635v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03379488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought sensitivity of pastures related to soil and landform in the eastern Amazon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sandization: climatic dynamics, erosive-depositional, land uses and land cover in the Brazilian Pampa at present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Cristina Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Verdum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neemias Lopes Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JRS.15.024514⟩</w:t>
+              <w:t xml:space="preserve">Sociedade &amp; Natureza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (1), pp.e64606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14393/SN-v34-2022-64606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248934v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03629095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Land Suitability to Guide Landscape Restoration in the Amazon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Definição das unidades de resposta hidrológica na bacia hidrográfica do rio Santa Maria - RS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romario Trentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Eduardo de Souza Robaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/land10040368⟩</w:t>
+              <w:t xml:space="preserve">Caminhos de Geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (84), pp.269-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14393/RCG228457131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03189294v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriedades das Séries Temporais de NDVI e EVI da Cobertura Vegetal em Áreas de Solos RQo Associadas a Arenização</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Benefits of Conservation Agriculture in Watershed Management: Participatory Governance to Improve the Quality of No-Till Systems in the Paraná 3 Watershed, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Kassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Fernandes Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristhiane Michiko Passos Okawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anuário do Instituto de Geociências</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11137/1982-3908_2021_44_36729⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.2455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy11122455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214323v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03499635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fronteira agrícola e conflitos territoriais nas amazônias brasileiras: a expansão do agronegócio da soja e seus efeitos no planalto de santarém, pará-Amazônia-Brasil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Drought sensitivity of pastures related to soil and landform in the eastern Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Plassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Piketty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadhil Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciência Geografica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (02), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JRS.15.024514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02955548v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface processes between protected and unprotected areas: A global review and ways forward</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pays</w:t>
+                <w:t xml:space="preserve">Mapping Land Suitability to Guide Landscape Restoration in the Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Plassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinis Osis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pinillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Martinez Pimentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14865⟩</w:t>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land10040368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02362455v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03189294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapeamento e classificação de áreas úmidas usando topographic wetness index (twi) a partir de modelos digitais de elevação, na bacia hidrográfica do rio gravataí - Rio Grande do sul, Brasil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Propriedades das Séries Temporais de NDVI e EVI da Cobertura Vegetal em Áreas de Solos RQo Associadas a Arenização</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letícia Celise Ballejo da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurindo Antonio Guasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Messner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Geomorfologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20502/rbg.v21i3.1714⟩</w:t>
+              <w:t xml:space="preserve">Anuário do Instituto de Geociências</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11137/1982-3908_2021_44_36729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02960563v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rio Ibicuí: “rio de areia” durante a estiagem 2019-2020, na confluência com o rio Uruguai, Brasil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fronteira agrícola e conflitos territoriais nas amazônias brasileiras: a expansão do agronegócio da soja e seus efeitos no planalto de santarém, pará-Amazônia-Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márcio Júnior Benassuly Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otávio Do Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dieison Morozoli Da Silva</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ciência Geografica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (2), pp.893-910</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02955557v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02955548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Os areais do sudoeste do Rio Grande do Sul, Brasil, como patrimônio geomorfológico</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interface processes between protected and unprotected areas: A global review and ways forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Bellón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christo Fabricius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio O. Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physis Terrae - Revista Ibero-Afro-Americana de Geografia Física e Ambiente</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21814/physisterrae.2209⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.1138 - 1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02433708v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02362455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative disturbances to assess forest degradation using spectral unmixing in the northeastern Amazon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mapeamento e classificação de áreas úmidas usando topographic wetness index (twi) a partir de modelos digitais de elevação, na bacia hidrográfica do rio gravataí - Rio Grande do sul, Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurindo Antonio Guasselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Paulo Delapasse Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lilian Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/avsc.12441⟩</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Geomorfologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20502/rbg.v21i3.1714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02171532v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02960563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial determinants and future land use scenarios of Paragominas municipality, an old agricultural frontier in Amazonia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rio Ibicuí: “rio de areia” durante a estiagem 2019-2020, na confluência com o rio Uruguai, Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidnei Luis Bohn Gass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René R. Poccard-Chapuis</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Verdum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieison Morozoli Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Land Use Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1747423X.2019.1643422⟩</w:t>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.31893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02196718v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02955557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential of Multisource Remote Sensing for Mapping the Biomass of a Degraded Amazonian Forest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Cumulative disturbances to assess forest degradation using spectral unmixing in the northeastern Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadhil Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Messner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/f9060303⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.394-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816125v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02171532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrologic Response to Land Use Change in a Large Basin in Eastern Amazon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Os areais do sudoeste do Rio Grande do Sul, Brasil, como patrimônio geomorfológico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidnei Luís Bohn Gass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Verdum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucimar de Fátima dos Santos Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carlo Gessi Caneppele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Messner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w10040429⟩</w:t>
+              <w:t xml:space="preserve">Physis Terrae - Revista Ibero-Afro-Americana de Geografia Física e Ambiente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, A geoconservação no contexto do antropoceno: desafios e oportunidades, 1 (2), pp.101-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21814/physisterrae.2209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01758828v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02433708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling water flow in a complex watershed in humid a tropical area using SWAT: a case study of Taabo watershed in Ivory Coast</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spatial determinants and future land use scenarios of Paragominas municipality, an old agricultural frontier in Amazonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinis Osis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René R. Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of River Basin Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15715124.2017.1387122⟩</w:t>
+              <w:t xml:space="preserve">Journal of Land Use Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1747423X.2019.1643422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02113876v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02196718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les forêts dégradées, une nouvelle priorité en Amazonie brésilienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">The Potential of Multisource Remote Sensing for Mapping the Biomass of a Degraded Amazonian Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valéry Gond</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Berenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18167/agritrop/00042⟩</w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (6), pp.303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/f9060303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537653v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tournant environnemental en Amazonie : ampleur et limites du découplage entre production et déforestation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hydrologic Response to Land Use Change in a Large Basin in Eastern Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Messner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.15035⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w10040429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01609039v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01758828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage et intensification de l’élevage en Amazonie brésilienne : De nouvelles dynamiques spatio-temporelles à l’échelle des exploitations agricoles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling water flow in a complex watershed in humid a tropical area using SWAT: a case study of Taabo watershed in Ivory Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouao Armand Anoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanoh Jean Jacques Koua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kan Jean Koua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Patrice Jourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/confins.12551⟩</w:t>
+              <w:t xml:space="preserve">International Journal of River Basin Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (2), pp.157-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15715124.2017.1387122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02113952v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil texture derived from topography in North-eastern Amazonia</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérer les forêts dégradées, une nouvelle priorité en Amazonie brésilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joice Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Piketty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17445647.2016.1266524⟩</w:t>
+              <w:t xml:space="preserve">Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, 4 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18167/agritrop/00042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01416905v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Áreas de preservação permanente (APPs) no Brasil e na França: um comparativo</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le tournant environnemental en Amazonie : ampleur et limites du découplage entre production et déforestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Arvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Daugeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinis Osis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/confins.10829⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Un état des lieux du Brésil en 2017, 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.15035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01363730v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01609039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoneamento em unidades morfológicas da bacia do rio Oudon, Noroeste da França, a partir de MDT em ambiente SIG</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Paysage et intensification de l’élevage en Amazonie brésilienne : De nouvelles dynamiques spatio-temporelles à l’échelle des exploitations agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sylvie Plassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René R. Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Piketty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Pimentel Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.12551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01363756v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Agriculture de Conservation et sa diffusion en France et dans le monde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Zoneamento em unidades morfológicas da bacia do rio Oudon, Noroeste da França, a partir de MDT em ambiente SIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Eduardo Souza Robaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romario Trentin,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01363737v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01363756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoneamento em unidades morfolitológicas da bacia do rio Ibicuí e sua relação com processos superficiais e o uso do solo</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Soil texture derived from topography in North-eastern Amazonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anderson A.V. Sccoti</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Plassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Pimentel Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Geomorfologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (2), pp.109-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17445647.2016.1266524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01140689v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01416905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level Governance of Land Use Changes in the Brazilian Amazon: Lessons from Paragominas, State of Pará</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Áreas de preservação permanente (APPs) no Brasil e na França: um comparativo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L.B. Gass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Verdum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/f6051516⟩</w:t>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.10829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01363740v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01363730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des pratiques agricoles face aux enjeux de la qualité de l’eau : le bassin de l’Oudon (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’Agriculture de Conservation et sa diffusion en France et dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.27284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01363741v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01363737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intensification des pratiques agricoles et la mobilisation des ressources naturelles dans La Pampa du Sud du Brésil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Zoneamento em unidades morfolitológicas da bacia do rio Ibicuí e sua relação com processos superficiais e o uso do solo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Eduardo Souza Robaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romário Trentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson A.V. Sccoti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Brasileira de Geomorfologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.63-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01069516v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01140689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d'une typologie des formes de vallées. Application au bassin de la Maine (plateaux du Nord-Ouest de la France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-level Governance of Land Use Changes in the Brazilian Amazon: Lessons from Paragominas, State of Pará</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Piketty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René R. Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Drigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Coudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Alhaskeer</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Plassin,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/physio-geo.4090⟩</w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (5), pp.1516-1536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/f6051516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01069529v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01363740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatialisée pour l'aide à la planification des projets de méthanisation collective</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’évolution des pratiques agricoles face aux enjeux de la qualité de l’eau : le bassin de l’Oudon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873432v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01363741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion du semis direct au Brésil, diversité des pratiques et logiques territoriales : l'exemple de la région d'Itaipu au Paraná</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L'intensification des pratiques agricoles et la mobilisation des ressources naturelles dans La Pampa du Sud du Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Messner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Verdum</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.14590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00625781v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01069516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques agricoles et ressources en eau des vallées principales du bassin versant de la Maine : quelles représentations ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Élaboration d'une typologie des formes de vallées. Application au bassin de la Maine (plateaux du Nord-Ouest de la France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Alhaskeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Messner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.4090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01363761v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01069529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’érosion des sols sableux dans les campos du sud du Brésil (bassin de l’Ibicui, Rio Grande do Sul).</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analyse spatialisée pour l'aide à la planification des projets de méthanisation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vagner Soares,</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Tretyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 17 (1), pp.53-64. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, p. 34 - p. 41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.12.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01363763v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing impacts of alternative land use and agricultural practices on nitrate pollution at the catchment scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La diffusion du semis direct au Brésil, diversité des pratiques et logiques territoriales : l'exemple de la région d'Itaipu au Paraná</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Ruelland</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leturcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Verdum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00643877v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00625781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des réseaux d'agriculteurs en faveur de l'environnement en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pratiques agricoles et ressources en eau des vallées principales du bassin versant de la Maine : quelles représentations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gatien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rosa Vieira Medeiros</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.21</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00524801v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01363761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse de paysage comme préalable à l'étude des systèmes agraires : application à la vallée du Loir</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">L’érosion des sols sableux dans les campos du sud du Brésil (bassin de l’Ibicui, Rio Grande do Sul).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Verdum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Messner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vagner Soares,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (1), pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00524808v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01363763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des ressources en eau dans les Etats de la Paraiba et du Rio Grande do Sul: enjeux, conflits et gouvernance locale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Assessing impacts of alternative land use and agricultural practices on nitrate pollution at the catchment scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Costa Guedes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ivo Mello</w:t>
+                <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409, pp.440-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.08.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00524812v1</w:t>
+                <w:t xml:space="preserve">halshs-00643877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception et gestion de l'érosion et des ressources en eau par les agriculteurs et les éleveurs du bassin versant de l'Ibicuí (RS, Brésil)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Des réseaux d'agriculteurs en faveur de l'environnement en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Vieira Medeiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4, http://confins.revues.org/document4793.html</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341509v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00524801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l'effet de changements de pratiques agricoles sur la qualité des eaux avec le modèle SWAT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Une analyse de paysage comme préalable à l'étude des systèmes agraires : application à la vallée du Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gatien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Chapdelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (213), pp.89-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00232725v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00524808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate pollution risk assessment : from the model to the indicator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La gestion des ressources en eau dans les Etats de la Paraiba et du Rio Grande do Sul: enjeux, conflits et gouvernance locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Sauboua</w:t>
+                <w:t xml:space="preserve">Pedro Costa Guedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Verdum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Mello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54-55, pp.53-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00009262v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00524812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Perception et gestion de l'érosion et des ressources en eau par les agriculteurs et les éleveurs du bassin versant de l'Ibicuí (RS, Brésil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leturcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Vieira Medeiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 147, pp.160-162</w:t>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, http://confins.revues.org/document4793.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00007778v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des propriétés des sols à partir de l'indice topographique et de la lithologie : analyse de la sensibilité à la densité d'observations pédologiques et modélisation agro-hydrologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simulation de l'effet de changements de pratiques agricoles sur la qualité des eaux avec le modèle SWAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rossignol</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ruelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chapdelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20(4), pp.395-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/016913ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00008982v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00232725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialisation des successions culturales à partir d'image HRV de SPOT pour une intégration dans un modèle agro-hydrologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Nitrate pollution risk assessment : from the model to the indicator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Trebouet</w:t>
+                <w:t xml:space="preserve">Emmanuelle Sauboua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teledetection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (2/3), pp.206-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJARGE.2006.009164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00008984v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des propriétés hydrologiques des sols à partir de la lithologie et des pentes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Développement durable et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyria Emelianoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 10 (3), pp.155-172</w:t>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 147, pp.160-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00008981v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des risques de pollution diffuse par l'azote d'origine agricole à l'échelle de bassins versants : intérêts d'une approche par modélisation avec SWAT®</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cartographie des propriétés des sols à partir de l'indice topographique et de la lithologie : analyse de la sensibilité à la densité d'observations pédologiques et modélisation agro-hydrologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Ruelland</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 32, p. 3 - p. 12</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (3), pp.199-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00465486v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation spatiale pour une gestion patrimoniale des ressources en eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spatialisation des successions culturales à partir d'image HRV de SPOT pour une intégration dans un modèle agro-hydrologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ruelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Toreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Stein</w:t>
+                <w:t xml:space="preserve">Alain Trebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 47 (185), pp.53-59</w:t>
+              <w:t xml:space="preserve">Teledetection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (3), pp.231-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00009124v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'aide à la décision pour une gestion concertée de la ressource en eau : l'exemple du bassin versant de la Vègre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cartographie des propriétés hydrologiques des sols à partir de la lithologie et des pentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Stein</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les dossiers de la Revue de Géographie Alpine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 21, pp.25-30</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (3), pp.155-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00009125v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographic Modelling with Geographical Information Systems for Determination of Water Resources Vulnerability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation des risques de pollution diffuse par l'azote d'origine agricole à l'échelle de bassins versants : intérêts d'une approche par modélisation avec SWAT®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfram Anker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Graillot</w:t>
+                <w:t xml:space="preserve">D. Ruelland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of American Water Resources Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 34 (1), pp.123-134</w:t>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 32, p. 3 - p. 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00009118v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Représentation spatiale pour une gestion patrimoniale des ressources en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Kermadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Toreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 47 (185), pp.53-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie d'aide à la décision pour une gestion concertée de la ressource en eau : l'exemple du bassin versant de la Vègre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Toreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dossiers de la Revue de Géographie Alpine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 21, pp.25-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographic Modelling with Geographical Information Systems for Determination of Water Resources Vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Anker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of American Water Resources Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 34 (1), pp.123-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perte d'information lors d'agrégation spatiale en hydrologie. Application à un modèle hydrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, V8 (n°1-2 : Les nouveaux usages de l'information géographique), pp.99-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00855073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7377,1195 +7702,1195 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serviços Ecossistémicos em uma Unidade de Conservação no Estado do Amapá: RESEX Cajari, Amapá, Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellane Cristhiny Lobato de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marília Gabriela Silva Lobato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3° Forum Internacional sobre a Amazônia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Núcleo de Estudos Amazônicos, do Centro de Estudos Avançados Multidisciplinares da Universidade de Brasília (NEAz/CEAM/UnB), Jun 2025, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05130053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of fractional forest cover maps for detection of forest fires in the Brazilian Amazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fadhil Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Messner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ST International Conference on Advanced Research in Pureand Applied Science (ICARPAS2021): Third Annual Conference of Al-Muthanna University/College of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Al-Samawah, Iraq. pp.040008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0093625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03832834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape restoration in the Amazon: land suitability and jurisdictional governance to achieve ecologic and economics goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Plassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaqueline de Carvalho Peçanha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Piketty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Open Science Meeting of the Global Land Programme OSM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Os recursos naturais variáveis no espaço e a dinâmica de uma frente pioneira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinis Osis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Chapuis-Poccard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Mutations des Systèmes Agricoles et Territoires au Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, LE MANS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02270249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulação da dinâmica do uso do solo em Paragominas-PA: diferenças nas regras espaciais entre áreas de assentamentos e agropecuária comercial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinis Osis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René R. Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminário internacional de desenvolvimento rural sustentável, cooperativismo e economia solidária – SICOOPES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Castanhal, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02270260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartografia da textura dos solos à partir do relevo na Amazônia oriental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Plassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Envibras 2014 - Environnement et Géomatique : approches comparées France-Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vincent Dubreuil; Nelly De Mello-Théry, Nov 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation à base physique de la variabilité hydroclimatique à l'échelle d'un grand bassin versant tropical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change: Facing Risks and Threats to Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Fez, Morroco, France. pp.474-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00532790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écotourisme dans le parc national de Souss Massa - Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamna Djellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Tourisme, secteur de l'économie de substitution et de développement durable »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Alger, Algérie. pp.130-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00341453v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pollutions des ressources en eau par l'agriculture dans l'ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"L'eau, source de vie, source de conflits", 15ème forum du Monde Diplomatique, les « Carrefours de la Pensée »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Rennes, France. pp.143-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un SIG pour établir une échelle de priorités dans la programmation et la réalisation des ouvrages de conservation des eaux et des sols (CES) dans un petit bassin versant des hautes steppes tunisiennes : cas de l'oued Gsiba (région de Meknassy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamna Djellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Kermadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque de Géographie de la Faculté des Lettres et Sciences Humaines de Sousse (Tunisie), 1-3 mars 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Sousse (Tunisie), Tunisie. pp.331-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation spatiale des risques de pollution des rivières par les nitrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRIA, Informatique pour l'Environnement'97, Conférence Européenne sur les Technologies de l'Information pour l'Environnement, Strasbourg, 10-12 sept 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Paris, France. pp.412-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivers and Groundwater Vulnerability to Accidental Pollutions - Spatial Analysis of Vulnerability Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Déchomets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Emergency Management and Engineering Society, TIEMES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1995, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00857897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8575,1873 +8900,1873 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Populations Traditionnelles Amazoniennes &amp;quot;Riberinhas&amp;quot; : Défis, Adaptations et Innovations dans un Contexte de Changements Globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marília Lobato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquiles Simões</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otávio Do Canto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passage de frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Angers (France), France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05490494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulação entre o CESPE e o projeto ICOOPEB</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sistemas produtivos locais na Amazônia amapaense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héliton Marques de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marília Gabriela Silva Lobato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II SEMINÁRIO DO CENTRO DE ESTUDOS SOBRE SUSTENTABILIDADE, POPULAÇÕES TRADICIONAIS E EDUCAÇÃO NA AMAZÔNIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Macapá, Brazil</w:t>
+              <w:t xml:space="preserve">3° Forum Internacional sobre a Amazônia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05128652v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05128280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sistemas produtivos locais na Amazônia amapaense</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Articulação entre o CESPE e o projeto ICOOPEB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marília Gabriela Silva Lobato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galdino Xavier Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodival Mauricio da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana L.A. Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3° Forum Internacional sobre a Amazônia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Brasilia, Brazil</w:t>
+              <w:t xml:space="preserve">II SEMINÁRIO DO CENTRO DE ESTUDOS SOBRE SUSTENTABILIDADE, POPULAÇÕES TRADICIONAIS E EDUCAÇÃO NA AMAZÔNIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Macapá, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05128280v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05128652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture de Conservation et vie du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capital sol: mon sol, notre eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Mauges-sur-Loire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05128683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of Tropical Rainfall Measuring Mission (TRMM) and Enhanced vegetation index (EVI) to assess tropical forest degradation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spatial relation between natural resources and land use dynamics in the amazon agricultural frontier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinis Osis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Messner</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René R. Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd Annual Flare Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Stockholm (Suède), Sweden</w:t>
+              <w:t xml:space="preserve">9. International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Brugge, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05475597v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of forest degradation levels by using multi sensors in Eastern Amazonia (Paragominas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fadhil Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Messner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on the Analysis of Multi-temporal Remote Sensing Images “Multitemp", 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bruges, Belgium. ISBN 978-1-5386-3328-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05477404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial relation between natural resources and land use dynamics in the amazon agricultural frontier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The use of Tropical Rainfall Measuring Mission (TRMM) and Enhanced vegetation index (EVI) to assess tropical forest degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadhil Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René R. Poccard-Chapuis</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Messner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Brugge, Belgium</w:t>
+              <w:t xml:space="preserve">The 3rd Annual Flare Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Stockholm (Suède), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273361v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas ambiental: município de Marapanim-Pará-Amazônia-Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otávio Do Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Fenzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sombra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia Cristina Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Rafaelle de Oliveira Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NUMA/UFPA. pp.74, 2026, 978-65-88151-30-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05485976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas ambiental: município de Salvaterra-Pará-Amazônia-Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otávio Do Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Fenzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sombra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia Cristina Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Rafaelle de Oliveira Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NUMA/UFPA. pp.92, 2026, 978-65-88151-38-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05485946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas ambiental: município de Soure-Pará-Amazônia-Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otávio Do Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Fenzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sombra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia Cristina Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Rafaelle de Oliveira Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NUMA/UFPA. pp.51, 2026, 978-65-88151-39-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05485958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas da Amazônia Brasileira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couto Aiala Colares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vega Ailén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machado Almires Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokama Altaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michalski Amanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fundação Heirich Böll. Fundação Heinrich Böll, 1, pp.96, 2025, 978-65-87665-22-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.29327/5491394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05044052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zonas costeira e estuarina amazônicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otávio Do Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Fenzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willian Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NUMA/UFPA. 362 p., 2024, 978-65-88151-24-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04692478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas ambiental: município de Maracanã-Pará-Amazônia-Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otávio Do Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Fenzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sombra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Rafaelle de Oliveira Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia Cristina Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NUMA/UFPA. pp.63, 2024, 978-65-88151-29-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05485926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transições produtivas, agroecológicas e culturais no campo brasileiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Júlio César Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valterlei Borges De Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cesar Suzuki; François Laurent ; Valterlei Borges de Araújo. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universidade de São Paulo. Faculdade de Filosofia, Letras e Ciências Humanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-85-7506-374-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11606/9788575063743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02314254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mudanças nos sistemas agrícolas e territórios no Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia dos Santos Ramos Berreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcia dos Santos Ramos Berreta; François Laurent. , 2019, 978-85-60231-46-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02299713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France, la ressource en eau – usages, fonctions et enjeux territoriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Hellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, pp.309, 2009, U</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00524793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la décharge à la déchetterie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean René Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10451,1115 +10776,1115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESAFIOS E PERSPECTIVAS EM MEIO ÀS TRANSFORMAÇÕES SOCIOTERRITORIAIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Tupiassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palheta da Silva J.M.; Nunes da Silva C.; da Costa Oliveira Neto A.; Carvalho A.C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desafios e Perspectivas em Meio às Transformações Socioterritoriais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GAPTA/UFPA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.95-127, 2024, 978-65-87842-16-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04482049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Land Management with Conservation Agriculture for Rainfed Production: The Case of Paraná III Watershed (Itaipu dam) in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Mello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glaucio Roloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Kassam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Department of Soil and Environment, Swedish University of Agricultural Sciences. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rainfed systems intensification and scaling of water and soil management: Four case studies of development in family farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-126, 2023, 978-91-8046-893-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54612/a.4nbusqmc4l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04279996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressions de l’urbanisation sur l’agriculture dans le bassin versant de Malibé au nord du Grand Libreville (Gabon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Emmanuel Libongui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Essono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Christine, Margetic Christine (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures urbaines en Afrique sub-saharienne francophone et à Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Midi, pp.143-157, 2023, Ruralités Nord-Sud, 978-2-8107-1247-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04146272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dinâmica de expansão da soja na frente pioneira amazônica relacionada à variabilidade espacial dos fatores naturais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinis Osis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Chapuis-Poccard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mudanças nos sistemas agrícolas e territórios no Brasil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, 978-85-60231-46-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02299721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As transformacões nos sistemas agricolas na regiõ dos Campos da Cima da Serra, Rio Grande Do sul, Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Herique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia dos Santos Ramos Berreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MUDANÇAS NOS SISTEMAS AGRÍCOLAS E TERRITÓRIOS NO BRASIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, UERGS, pp.90-117, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21674/9788560231.90-117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relações entre a dinâmica espacial de transformação do uso do solo e os recursos naturais em um território de fronteira agrícola na Amazônia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinis Osis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Chapuis-Poccard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Júlio Cesar Suzuki; François Laurent ; Valterlei Borges de Araújo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transições produtivas, agroecológicas e culturais no campo brasileiro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, 978-85-7506-374-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02314259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passer du zéro-déforestation à la gestion durable des ressources naturelles en Amazonie brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. M.G. Piketty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cialdella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Caron; E. Valette; T. Wassenaar; G. C. d’Eeckenbrugge et V. Papazian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des territoires vivants pour transformer le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2017, 978-2-7592-2654-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01509849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As poluições dos recursos hídricos pela agricultura na França: uma falência do sistema produtivista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marco Antonio Mitidiero Jr., Maria Franco Garcia &amp; Pedro Costa Guedes Vianna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A questão agraria no seculo XXI: escalas, dinâmicas e conflitos territoriais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Outras Expressões, 2015, 978-85-6442-189-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01363767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'eau dans le Nordeste du Brésil : des conflits générés par les inégalités d'accès et par les déficits de gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Costa Guedes Vianna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklyn Barbosa de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Porto de Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick FOURNIER et Christèle BALLUT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil de l'eau Ressources, risques et gestion du Néolithique à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.503-518, 2013, 9782845165557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00818974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de gestion de l'information géographique pour les démarches participatives locales de gestion intégrée des ressources en eau : l'exemple du bassin versant de la rivière La Mayenne (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Parage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick FOURNIER et Christèle BALLUT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil de l'eau Ressources, risques et gestion du Néolithique à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.457-476, 2013, 9782845165557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00818981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11569,236 +11894,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnomycologie, développement et conflits environnementaux autour du parc national de Kahuzi-Biega, en république démocratique du Congo : Enjeux et recherche de solutions locales à Tshivanga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Bernis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03794975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report of the work of the expert group on maintaining the ability of biodiversity to continue to support the water cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Acreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Albertengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telmo Amado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mao Amis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00780873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId342"/>
+      <w:footerReference w:type="default" r:id="rId349"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11866,51 +12191,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67D38A83"/>
+    <w:nsid w:val="B7EB179B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12014,51 +12339,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F5B7569"/>
+    <w:nsid w:val="09B172A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12248,51 +12573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3833-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076604683" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Lobato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raylan Miranda Cortez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arley Jos&#233; Silveira Da Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karolina Lima Pedrada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54399/rbgdr.v21i1.7861" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05042817v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Borges Yonegura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz Lopes da Silveira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56238/arev7n3-007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05164742v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monaldo Begot da Silva Junior" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Lopes Rodrigues Mendes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquiles Vasconcelos Sim&#245;es" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Vasconcellos Sobrinho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54399/rbgdr.v21i2.7856" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779195v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fernando Diniz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nivaldo Hespanhol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2236499474278" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811992v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Gabriela Silva Lobato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldecy Rodrigu&#234;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56238/arev6n3-232" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Luiz Nascimento Do Nascimento" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta de F&#225;tima Rodrigues Coelho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12f3g" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rocha De Azevedo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/revconv.17n.9-324" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03974020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/1982-0003.129882" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romario Trentin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eduardo de Souza Robaina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v16.2.p873-893" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03974017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Eduardo de Souza Robaina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/1982-0003.129906" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04349972v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam&#225;ria Let&#237;cia Carvalho Silva Rocha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucieta Guerreiro Martorano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#244;nidas Luiz Volcato Descovi Filho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cibelle Gon&#231;alves Sampaio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03633794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wagner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Blanc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac5b3d" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Emmanuel Libongui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Ovono Edzang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Mombo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092774ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Queiroz&#160;pereira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Roberto Baqueiro&#160;brandao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37408" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03629095v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cristina Gomes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verdum" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neemias Lopes Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/SN-v34-2022-64606" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542884v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCG228457131" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499635v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Mello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Kassam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Fernandes Marques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhiane Michiko Passos Okawa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11122455" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Piketty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadhil Hasan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.15.024514" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinis Osis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinillos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Martinez Pimentel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land10040368" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214323v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Celise Ballejo da Costa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurindo Antonio Guasselli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Messner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11137/1982-3908_2021_44_36729" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955548v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio J&#250;nior Benassuly Barros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio Do Canto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coelho" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362455v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bell&#243;n" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Fabricius" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio O. Roque" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pays" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14865" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960563v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Delapasse Simioni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20502/rbg.v21i3.1714" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955557v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidnei Luis Bohn Gass" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieison Morozoli Da Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.31893" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433708v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidnei Lu&#237;s Bohn Gass" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar de F&#225;tima dos Santos Vieira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlo Gessi Caneppele" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/physisterrae.2209" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171532v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bourgoin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12441" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196718v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2019.1643422" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816125v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Berenguer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f9060303" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758828v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dos Santos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Abe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10040429" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113876v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouao Armand Anoh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanoh Jean Jacques Koua" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Jean Koua" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Patrice Jourda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2017.1387122" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537653v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joice Ferreira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00042" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609039v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daugeard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15035" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113952v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sylvie Plassin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pimentel Martinez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.12551" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416905v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2016.1266524" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363730v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L.B. Gass" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verdum" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.10829" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363756v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eduardo Souza Robaina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romario Trentin," TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363737v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27284" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140689v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;rio Trentin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson A.V. Sccoti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363740v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Drigo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin," TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f6051516" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363741v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069516v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14590" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069529v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Alhaskeer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4090" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873432v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bioteau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tretyakov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.07" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625781v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leturcq" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363761v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gatien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363763v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner Soares," TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9213" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LB8FG831-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643877v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.08.041" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CHQPQJD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524801v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vieira Medeiros" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524808v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524812v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa Guedes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341509v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232725v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chapdelaine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016913ar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009262v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lacroix" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sauboua" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2006.009164" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007778v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008982v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossignol" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008984v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trebouet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008981v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465486v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordenave" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kermadi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Toreau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stein" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009125v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009118v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Anker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00855073v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delclaux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130053v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellane Cristhiny Lobato de Souza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832834v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093625" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325473v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline de Carvalho Pe&#231;anha" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02270249v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chapuis-Poccard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02270260v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325453v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532790v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341453v3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harif" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Djellouli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009752v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009128v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Daoud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009126v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00857897v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland D&#233;chomets" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490494v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquiles Sim&#245;es" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128652v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galdino Xavier Filho" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodival Mauricio da Costa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana L.A. Barreto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128280v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;liton Marques de Sousa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128683v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475597v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477404v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273361v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485976v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fenzl" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sombra" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Cristina Santos" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Rafaelle de Oliveira Souza" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485946v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485958v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05044052v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couto Aiala Colares" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vega Ail&#233;n" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machado Almires Martins" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokama Altaci" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalski Amanda" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29327/5491394" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692478v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Santos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Souza" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian Fernandes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485926v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314254v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio C&#233;sar Suzuki" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valterlei Borges De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.livrosabertos.sibi.usp.br/portaldelivrosUSP/catalog/book/409" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/9788575063743" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299713v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia dos Santos Ramos Berreta" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524793v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaucelle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009835v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Bertrand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04482049v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Tupiassu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ara&#250;jo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gaptaufpa.blogspot.com/search/label/Livros" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279996v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucio Roloff" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Gonzalez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54612/a.4nbusqmc4l" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146272v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Essono" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299721v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297289v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herique" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fortunel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21674/9788560231.90-117" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314259v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509849v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. M.G. Piketty" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piraux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363767v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818974v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa Guedes Vianna" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklyn Barbosa de Brito" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Porto de Lima" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818981v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parage" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794975v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bernis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780873v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Acreman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Albertengo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo Amado" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Amis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Anderson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3833-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076604683" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573141v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#244;nidas Luiz Volcato Descovi Filho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4392202403843" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05583724v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hasan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinis Osis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Messner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33899/mja.2026.166052.1763" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Lobato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raylan Miranda Cortez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arley Jos&#233; Silveira Da Costa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karolina Lima Pedrada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54399/rbgdr.v21i1.7861" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05042817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Borges Yonegura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz Lopes da Silveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56238/arev7n3-007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286813v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monaldo Begot da Silva Junior" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Lopes Rodrigues Mendes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquiles Vasconcelos Sim&#245;es" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Vasconcellos Sobrinho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54399/rbgdr.v21i2.7856" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05164742v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779195v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fernando Diniz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nivaldo Hespanhol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2236499474278" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574973v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Gabriela Silva Lobato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldecy Rodrigu&#234;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56238/arev6n3-232" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Luiz Nascimento Do Nascimento" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta de F&#225;tima Rodrigues Coelho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12f3g" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745745v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rocha De Azevedo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/revconv.17n.9-324" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romario Trentin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eduardo de Souza Robaina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v16.2.p873-893" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03974017v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Eduardo de Souza Robaina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/1982-0003.129906" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03974020v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/1982-0003.129882" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04349972v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam&#225;ria Let&#237;cia Carvalho Silva Rocha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucieta Guerreiro Martorano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cibelle Gon&#231;alves Sampaio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03633794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wagner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac5b3d" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792526v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Emmanuel Libongui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Ovono Edzang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Mombo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092774ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Queiroz&#160;pereira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Roberto Baqueiro&#160;brandao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37408" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03629095v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cristina Gomes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verdum" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neemias Lopes Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/SN-v34-2022-64606" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542884v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCG228457131" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499635v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Mello" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Kassam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Fernandes Marques" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhiane Michiko Passos Okawa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11122455" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248934v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Piketty" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadhil Hasan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.15.024514" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189294v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinillos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Martinez Pimentel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land10040368" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214323v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Celise Ballejo da Costa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurindo Antonio Guasselli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Messner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11137/1982-3908_2021_44_36729" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955548v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio J&#250;nior Benassuly Barros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio Do Canto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coelho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362455v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bell&#243;n" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Fabricius" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio O. Roque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pays" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14865" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960563v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Delapasse Simioni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20502/rbg.v21i3.1714" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955557v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidnei Luis Bohn Gass" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieison Morozoli Da Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.31893" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171532v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bourgoin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12441" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433708v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidnei Lu&#237;s Bohn Gass" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar de F&#225;tima dos Santos Vieira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlo Gessi Caneppele" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/physisterrae.2209" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196718v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2019.1643422" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816125v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Berenguer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f9060303" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758828v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dos Santos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Abe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10040429" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113876v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouao Armand Anoh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanoh Jean Jacques Koua" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Jean Koua" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Patrice Jourda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2017.1387122" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537653v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joice Ferreira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00042" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609039v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daugeard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15035" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113952v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sylvie Plassin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pimentel Martinez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.12551" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363756v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eduardo Souza Robaina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romario Trentin," TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416905v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2016.1266524" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363730v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L.B. Gass" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verdum" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.10829" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363737v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27284" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140689v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;rio Trentin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson A.V. Sccoti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363740v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Drigo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin," TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f6051516" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363741v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069516v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14590" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069529v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Alhaskeer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4090" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873432v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bioteau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tretyakov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.07" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625781v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leturcq" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363761v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gatien" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363763v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner Soares," TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9213" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LB8FG831-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643877v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.08.041" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CHQPQJD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524801v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vieira Medeiros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524808v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524812v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa Guedes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341509v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232725v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chapdelaine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016913ar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009262v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lacroix" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sauboua" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2006.009164" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007778v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008982v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossignol" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008984v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trebouet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008981v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465486v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordenave" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009124v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kermadi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Toreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stein" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009125v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009118v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Anker" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00855073v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delclaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130053v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellane Cristhiny Lobato de Souza" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832834v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093625" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325473v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline de Carvalho Pe&#231;anha" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02270249v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chapuis-Poccard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02270260v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325453v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532790v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341453v3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harif" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Djellouli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009752v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009128v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Daoud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009126v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00857897v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland D&#233;chomets" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490494v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquiles Sim&#245;es" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128280v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;liton Marques de Sousa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128652v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galdino Xavier Filho" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodival Mauricio da Costa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana L.A. Barreto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128683v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273361v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477404v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475597v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485976v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fenzl" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sombra" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Cristina Santos" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Rafaelle de Oliveira Souza" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485946v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485958v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05044052v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couto Aiala Colares" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vega Ail&#233;n" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machado Almires Martins" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokama Altaci" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalski Amanda" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29327/5491394" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692478v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Santos" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Souza" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian Fernandes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485926v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314254v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio C&#233;sar Suzuki" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valterlei Borges De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.livrosabertos.sibi.usp.br/portaldelivrosUSP/catalog/book/409" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/9788575063743" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299713v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia dos Santos Ramos Berreta" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524793v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaucelle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009835v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Bertrand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04482049v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Tupiassu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ara&#250;jo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gaptaufpa.blogspot.com/search/label/Livros" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279996v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucio Roloff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Gonzalez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54612/a.4nbusqmc4l" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146272v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Essono" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299721v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297289v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herique" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fortunel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21674/9788560231.90-117" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314259v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509849v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. M.G. Piketty" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piraux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363767v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818974v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa Guedes Vianna" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklyn Barbosa de Brito" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Porto de Lima" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818981v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parage" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794975v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bernis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780873v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Acreman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Albertengo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo Amado" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Amis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Anderson" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>