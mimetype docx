--- v1 (2026-05-05)
+++ v2 (2026-05-31)
@@ -282,51 +282,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -407,7292 +407,7396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USING REMOTE SENSING TECHNIQUES TO ANALYSE THE FACTORS CONTROLLING FOREST FIRES IN THE EASTERN AMAZON</w:t>
+                <w:t xml:space="preserve">Family farming and deforestation: A case study in the Quilombola community of Medianeira das Graças, Irituia-PA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hasan</w:t>
+                <w:t xml:space="preserve">Antonia Conceição Ferreira da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinis Osis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lilian Blanc</w:t>
+                <w:t xml:space="preserve">Laurent Polidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Messner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesopotamia Journal of Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33899/mja.2026.166052.1763⟩</w:t>
+              <w:t xml:space="preserve">Revista Presença Geográfica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (1), pp.180-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36026/mmge2s30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05583724v1</w:t>
+                <w:t xml:space="preserve">halshs-05624671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENTRE PRÁTICAS, SUSTENTABILIDADE E DESAFIOS PARA AS AGROEXTRATIVISTAS NA RESERVA DO RIO CAJARI, AMAPÁ, BRASIL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">USING REMOTE SENSING TECHNIQUES TO ANALYSE THE FACTORS CONTROLLING FOREST FIRES IN THE EASTERN AMAZON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinis Osis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marília Lobato</w:t>
+                <w:t xml:space="preserve">Lilian Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raylan Miranda Cortez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Messner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Gestão e Desenvolvimento Regional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54399/rbgdr.v21i1.7861⟩</w:t>
+              <w:t xml:space="preserve">Mesopotamia Journal of Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 54 (1), pp.16-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33899/mja.2026.166052.1763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05286826v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05583724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUSTAINABILITY STRATEGIES IN THE APPLICATION OF THE BLUE INFRASTRUCTURE AND ITS VISIBILITY IN URBAN AND REGIONAL PLANNING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ENTRE PRÁTICAS, SUSTENTABILIDADE E DESAFIOS PARA AS AGROEXTRATIVISTAS NA RESERVA DO RIO CAJARI, AMAPÁ, BRASIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marília Lobato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raylan Miranda Cortez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéria Borges Yonegura</w:t>
+                <w:t xml:space="preserve">Arley José Silveira Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Luiz Lopes da Silveira</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Karolina Lima Pedrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARACÊ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (3), pp.10243 - 10279. </w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Gestão e Desenvolvimento Regional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.265-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56238/arev7n3-007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54399/rbgdr.v21i1.7861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05042817v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05286826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnóstico participativo do sistema socioecológico da bacia hidrográfica do Rio Marapanim, no Pará</w:t>
+                <w:t xml:space="preserve">SUSTAINABILITY STRATEGIES IN THE APPLICATION OF THE BLUE INFRASTRUCTURE AND ITS VISIBILITY IN URBAN AND REGIONAL PLANNING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monaldo Begot da Silva Junior</w:t>
+                <w:t xml:space="preserve">Valéria Borges Yonegura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronaldo Lopes Rodrigues Mendes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Laurent</w:t>
+                <w:t xml:space="preserve">André Luiz Lopes da Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Gestão e Desenvolvimento Regional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54399/rbgdr.v21i2.7856⟩</w:t>
+              <w:t xml:space="preserve">ARACÊ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), pp.10243 - 10279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56238/arev7n3-007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05286813v1</w:t>
+                <w:t xml:space="preserve">halshs-05042817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Presence of Blue Infrastructure in the Interaction between Green Infrastructure and Urban and Regional Planning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Luiz Lopes da Silveira</w:t>
+                <w:t xml:space="preserve">Diagnóstico participativo do sistema socioecológico da bacia hidrográfica do Rio Marapanim, no Pará</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monaldo Begot da Silva Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo Lopes Rodrigues Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aquiles Vasconcelos Simões</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mário Vasconcellos Sobrinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Percurso</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Brasileira de Gestão e Desenvolvimento Regional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54399/rbgdr.v21i2.7856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05164742v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05286813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transição ecológica na agricultura francesa : o protagonismo de redes pensantes, densas e diversificadas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Nivaldo Hespanhol</w:t>
+                <w:t xml:space="preserve">The Presence of Blue Infrastructure in the Interaction between Green Infrastructure and Urban and Regional Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria Borges Yonegura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Luiz Lopes da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografia Ensino &amp; Pesquisa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Percurso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.295-320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5902/2236499474278⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04779195v1</w:t>
+                <w:t xml:space="preserve">halshs-05164742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transição ecológica na agricultura francesa: o protagonismo de redes pensantes, densas e diversificadas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Transição ecológica na agricultura francesa : o protagonismo de redes pensantes, densas e diversificadas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Nivaldo Hespanhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geografia Ensino &amp; Pesquisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28, pp.e74278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5902/2236499474278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05574973v1</w:t>
+                <w:t xml:space="preserve">halshs-04779195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The colonial narrative for the implementation of hydroelectric plants in Amapá</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transição ecológica na agricultura francesa: o protagonismo de redes pensantes, densas e diversificadas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marília Gabriela Silva Lobato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Waldecy Rodriguês</w:t>
+                <w:t xml:space="preserve">Antonio Nivaldo Hespanhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARACÊ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geografia Ensino &amp; Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28, pp.e74278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5902/2236499474278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56238/arev6n3-232⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04811992v1</w:t>
+                <w:t xml:space="preserve">halshs-05574973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinâmica territorial dos Sistemas Agroflorestais em áreas de várzea e terra firme, na Amazônia oriental</w:t>
+                <w:t xml:space="preserve">The colonial narrative for the implementation of hydroelectric plants in Amapá</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wagner Luiz Nascimento Do Nascimento</w:t>
+                <w:t xml:space="preserve">Marília Gabriela Silva Lobato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta de Fátima Rodrigues Coelho</w:t>
+                <w:t xml:space="preserve">Waldecy Rodriguês</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 64, </w:t>
+              <w:t xml:space="preserve">ARACÊ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12f3g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.56238/arev6n3-232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04745221v1</w:t>
+                <w:t xml:space="preserve">halshs-04811992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As mudanças na Paisagem da RESEX Marinha Araí-Peroba: uma perspectiva temporal de 1990 a 2022</w:t>
+                <w:t xml:space="preserve">Dinâmica territorial dos Sistemas Agroflorestais em áreas de várzea e terra firme, na Amazônia oriental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Rocha De Azevedo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Wagner Luiz Nascimento Do Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta de Fátima Rodrigues Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contribuciones a las Ciencias Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.55905/revconv.17n.9-324⟩</w:t>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12f3g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04745745v1</w:t>
+                <w:t xml:space="preserve">halshs-04745221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vazão e Balanço Hídrico Relacionado a Mudanças no Uso da Terra em uma Bacia Hidrográfica de Médio Porte no Bioma Pampa do Brasil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romario Trentin</w:t>
+                <w:t xml:space="preserve">As mudanças na Paisagem da RESEX Marinha Araí-Peroba: uma perspectiva temporal de 1990 a 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rocha De Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta de Fátima Rodrigues Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Eduardo de Souza Robaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Geografia Física</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (2), pp.873-893. </w:t>
+              <w:t xml:space="preserve">Contribuciones a las Ciencias Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (9), pp.e10928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26848/rbgf.v16.2.p873-893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.55905/revconv.17n.9-324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04077864v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04745745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O impacto do uso da terra sobre o balanço hídrico na bacia hidrográfica do rio Santa Maria, Oeste do Rio Grande do Sul, Brasil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Vazão e Balanço Hídrico Relacionado a Mudanças no Uso da Terra em uma Bacia Hidrográfica de Médio Porte no Bioma Pampa do Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romario Trentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luís Eduardo de Souza Robaina</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Eduardo de Souza Robaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Para Onde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22456/1982-0003.129906⟩</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Geografia Física</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (2), pp.873-893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26848/rbgf.v16.2.p873-893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03974017v1</w:t>
+                <w:t xml:space="preserve">halshs-04077864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'espace rural brésilien dans les deux premières décennies du XXIe siècle : avancées et limites de la transition agro-environnementale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Nivaldo Hespanhol</w:t>
+                <w:t xml:space="preserve">O impacto do uso da terra sobre o balanço hídrico na bacia hidrográfica do rio Santa Maria, Oeste do Rio Grande do Sul, Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romario Trentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Eduardo de Souza Robaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Para Onde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17 (1), pp.1-25. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, Edição Especial: Transição agrícola e ambiental do meio rural brasileiro, 17 (1), pp.70-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22456/1982-0003.129906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22456/1982-0003.129882⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03974020v1</w:t>
+                <w:t xml:space="preserve">halshs-03974017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimativa da Erosividade das Chuvas na Zona Rural do Município de Rurópolis, Pará</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leônidas Luiz Volcato Descovi Filho</w:t>
+                <w:t xml:space="preserve">L'espace rural brésilien dans les deux premières décennies du XXIe siècle : avancées et limites de la transition agro-environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Nivaldo Hespanhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irene Cibelle Gonçalves Sampaio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciência e sustentabilidade</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Para Onde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22456/1982-0003.129882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04349972v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03974020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How wildfires increase sensitivity of Amazon forests to droughts</w:t>
+                <w:t xml:space="preserve">Estimativa da Erosividade das Chuvas na Zona Rural do Município de Rurópolis, Pará</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renan Le Roux</w:t>
+                <w:t xml:space="preserve">Samária Letícia Carvalho Silva Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Wagner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lilian Blanc</w:t>
+                <w:t xml:space="preserve">Lucieta Guerreiro Martorano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leônidas Luiz Volcato Descovi Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Betbeder</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irene Cibelle Gonçalves Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ciência e sustentabilidade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp.215-239</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633794v1</w:t>
+                <w:t xml:space="preserve">halshs-04349972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité maraîchère dans les zones inconstructibles : une nouvelle stratégie d’adaptation à l’évolution urbaine à Libreville (Gabon)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How wildfires increase sensitivity of Amazon forests to droughts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Emmanuel Libongui</w:t>
+                <w:t xml:space="preserve">Julie Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noel Ovono Edzang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valery Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1092774ar⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (4), pp.044031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ac5b3d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03792526v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conflits socio-environnementaux dans les espaces touristiques littoraux des États de Bahia et du Ceará au Brésil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activité maraîchère dans les zones inconstructibles : une nouvelle stratégie d’adaptation à l’évolution urbaine à Libreville (Gabon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Emmanuel Libongui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Ovono Edzang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Mombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paulo Roberto Baqueiro brandao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Espace, Société, Territoire, </w:t>
+              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (2), pp.217-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.37408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1092774ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03379488v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03792526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandization: climatic dynamics, erosive-depositional, land uses and land cover in the Brazilian Pampa at present</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les conflits socio-environnementaux dans les espaces touristiques littoraux des États de Bahia et du Ceará au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Cristina Gomes</w:t>
+                <w:t xml:space="preserve">Alexandre Queiroz pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Verdum</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Neemias Lopes Silva</w:t>
+                <w:t xml:space="preserve">Paulo Roberto Baqueiro brandao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociedade &amp; Natureza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14393/SN-v34-2022-64606⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Espace, Société, Territoire, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.37408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03629095v1</w:t>
+                <w:t xml:space="preserve">halshs-03379488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definição das unidades de resposta hidrológica na bacia hidrográfica do rio Santa Maria - RS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luís Eduardo de Souza Robaina</w:t>
+                <w:t xml:space="preserve">Sandization: climatic dynamics, erosive-depositional, land uses and land cover in the Brazilian Pampa at present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Cristina Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Verdum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neemias Lopes Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caminhos de Geografia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14393/RCG228457131⟩</w:t>
+              <w:t xml:space="preserve">Sociedade &amp; Natureza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (1), pp.e64606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14393/SN-v34-2022-64606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03542884v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03629095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of Conservation Agriculture in Watershed Management: Participatory Governance to Improve the Quality of No-Till Systems in the Paraná 3 Watershed, Brazil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivo Mello</w:t>
+                <w:t xml:space="preserve">Definição das unidades de resposta hidrológica na bacia hidrográfica do rio Santa Maria - RS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romario Trentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Eduardo de Souza Robaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy11122455⟩</w:t>
+              <w:t xml:space="preserve">Caminhos de Geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (84), pp.269-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14393/RCG228457131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03499635v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought sensitivity of pastures related to soil and landform in the eastern Amazon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefits of Conservation Agriculture in Watershed Management: Participatory Governance to Improve the Quality of No-Till Systems in the Paraná 3 Watershed, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Kassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+                <w:t xml:space="preserve">Guilherme Fernandes Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Plassin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ali Fadhil Hasan</w:t>
+                <w:t xml:space="preserve">Cristhiane Michiko Passos Okawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JRS.15.024514⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.2455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy11122455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248934v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03499635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Land Suitability to Guide Landscape Restoration in the Amazon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Drought sensitivity of pastures related to soil and landform in the eastern Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Plassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Pinillos</w:t>
+                <w:t xml:space="preserve">Marie-Gabrielle Piketty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Martinez Pimentel</w:t>
+                <w:t xml:space="preserve">Ali Fadhil Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (4), pp.368. </w:t>
+              <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (02), </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/land10040368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JRS.15.024514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03189294v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriedades das Séries Temporais de NDVI e EVI da Cobertura Vegetal em Áreas de Solos RQo Associadas a Arenização</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping Land Suitability to Guide Landscape Restoration in the Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Plassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinis Osis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letícia Celise Ballejo da Costa</w:t>
+                <w:t xml:space="preserve">Daniel Pinillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurindo Antonio Guasselli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gustavo Martinez Pimentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anuário do Instituto de Geociências</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11137/1982-3908_2021_44_36729⟩</w:t>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land10040368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214323v1</w:t>
+                <w:t xml:space="preserve">halshs-03189294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fronteira agrícola e conflitos territoriais nas amazônias brasileiras: a expansão do agronegócio da soja e seus efeitos no planalto de santarém, pará-Amazônia-Brasil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propriedades das Séries Temporais de NDVI e EVI da Cobertura Vegetal em Áreas de Solos RQo Associadas a Arenização</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letícia Celise Ballejo da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Márcio Júnior Benassuly Barros</w:t>
+                <w:t xml:space="preserve">Laurindo Antonio Guasselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otávio Do Canto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrea Coelho</w:t>
+                <w:t xml:space="preserve">François Messner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciência Geografica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anuário do Instituto de Geociências</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11137/1982-3908_2021_44_36729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02955548v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface processes between protected and unprotected areas: A global review and ways forward</w:t>
+                <w:t xml:space="preserve">Fronteira agrícola e conflitos territoriais nas amazônias brasileiras: a expansão do agronegócio da soja e seus efeitos no planalto de santarém, pará-Amazônia-Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Blanco</w:t>
+                <w:t xml:space="preserve">Márcio Júnior Benassuly Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Bellón</w:t>
+                <w:t xml:space="preserve">Otávio Do Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christo Fabricius</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ciência Geografica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (2), pp.893-910</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02362455v1</w:t>
+                <w:t xml:space="preserve">halshs-02955548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapeamento e classificação de áreas úmidas usando topographic wetness index (twi) a partir de modelos digitais de elevação, na bacia hidrográfica do rio gravataí - Rio Grande do sul, Brasil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurindo Antonio Guasselli</w:t>
+                <w:t xml:space="preserve">Interface processes between protected and unprotected areas: A global review and ways forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Bellón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christo Fabricius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Paulo Delapasse Simioni</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabio O. Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Geomorfologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20502/rbg.v21i3.1714⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.1138 - 1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02960563v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02362455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rio Ibicuí: “rio de areia” durante a estiagem 2019-2020, na confluência com o rio Uruguai, Brasil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidnei Luis Bohn Gass</w:t>
+                <w:t xml:space="preserve">Mapeamento e classificação de áreas úmidas usando topographic wetness index (twi) a partir de modelos digitais de elevação, na bacia hidrográfica do rio gravataí - Rio Grande do sul, Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurindo Antonio Guasselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Paulo Delapasse Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dieison Morozoli Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47, </w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Geomorfologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/confins.31893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20502/rbg.v21i3.1714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02955557v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02960563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative disturbances to assess forest degradation using spectral unmixing in the northeastern Amazon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Fadhil Hasan</w:t>
+                <w:t xml:space="preserve">Rio Ibicuí: “rio de areia” durante a estiagem 2019-2020, na confluência com o rio Uruguai, Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidnei Luis Bohn Gass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lilian Blanc</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Verdum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieison Morozoli Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/avsc.12441⟩</w:t>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.31893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02171532v1</w:t>
+                <w:t xml:space="preserve">halshs-02955557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Os areais do sudoeste do Rio Grande do Sul, Brasil, como patrimônio geomorfológico</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roberto Verdum</w:t>
+                <w:t xml:space="preserve">Cumulative disturbances to assess forest degradation using spectral unmixing in the northeastern Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadhil Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Messner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucimar de Fátima dos Santos Vieira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Laurent</w:t>
+                <w:t xml:space="preserve">Clément Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physis Terrae - Revista Ibero-Afro-Americana de Geografia Física e Ambiente</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21814/physisterrae.2209⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.394-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02433708v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02171532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial determinants and future land use scenarios of Paragominas municipality, an old agricultural frontier in Amazonia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reinis Osis</w:t>
+                <w:t xml:space="preserve">Os areais do sudoeste do Rio Grande do Sul, Brasil, como patrimônio geomorfológico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidnei Luís Bohn Gass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Verdum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucimar de Fátima dos Santos Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carlo Gessi Caneppele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René R. Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Land Use Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1747423X.2019.1643422⟩</w:t>
+              <w:t xml:space="preserve">Physis Terrae - Revista Ibero-Afro-Americana de Geografia Física e Ambiente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, A geoconservação no contexto do antropoceno: desafios e oportunidades, 1 (2), pp.101-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21814/physisterrae.2209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02196718v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02433708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential of Multisource Remote Sensing for Mapping the Biomass of a Degraded Amazonian Forest</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+                <w:t xml:space="preserve">Spatial determinants and future land use scenarios of Paragominas municipality, an old agricultural frontier in Amazonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinis Osis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cornu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">René R. Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/f9060303⟩</w:t>
+              <w:t xml:space="preserve">Journal of Land Use Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1747423X.2019.1643422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816125v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02196718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrologic Response to Land Use Change in a Large Basin in Eastern Amazon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Potential of Multisource Remote Sensing for Mapping the Biomass of a Degraded Amazonian Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Dos Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Laurent</w:t>
+                <w:t xml:space="preserve">Guillaume Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Abe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erika Berenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (4), pp.429. </w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (6), pp.303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w10040429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/f9060303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01758828v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling water flow in a complex watershed in humid a tropical area using SWAT: a case study of Taabo watershed in Ivory Coast</w:t>
+                <w:t xml:space="preserve">Hydrologic Response to Land Use Change in a Large Basin in Eastern Amazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouao Armand Anoh</w:t>
+                <w:t xml:space="preserve">Vanessa Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanoh Jean Jacques Koua</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Laurent</w:t>
+                <w:t xml:space="preserve">Camila Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Messner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of River Basin Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15715124.2017.1387122⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w10040429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02113876v1</w:t>
+                <w:t xml:space="preserve">halshs-01758828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les forêts dégradées, une nouvelle priorité en Amazonie brésilienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilian Blanc</w:t>
+                <w:t xml:space="preserve">Modelling water flow in a complex watershed in humid a tropical area using SWAT: a case study of Taabo watershed in Ivory Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouao Armand Anoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanoh Jean Jacques Koua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joice Ferreira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Bourgoin</w:t>
+                <w:t xml:space="preserve">Kan Jean Koua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Gond</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Patrice Jourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 40, 4 p. </w:t>
+              <w:t xml:space="preserve">International Journal of River Basin Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (2), pp.157-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18167/agritrop/00042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15715124.2017.1387122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537653v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tournant environnemental en Amazonie : ampleur et limites du découplage entre production et déforestation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Laurent</w:t>
+                <w:t xml:space="preserve">Gérer les forêts dégradées, une nouvelle priorité en Amazonie brésilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Arvor</w:t>
+                <w:t xml:space="preserve">Joice Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Piketty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Daugeard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Tritsch</w:t>
+                <w:t xml:space="preserve">Valéry Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.15035⟩</w:t>
+              <w:t xml:space="preserve">Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, 4 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18167/agritrop/00042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01609039v1</w:t>
+                <w:t xml:space="preserve">hal-01537653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage et intensification de l’élevage en Amazonie brésilienne : De nouvelles dynamiques spatio-temporelles à l’échelle des exploitations agricoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le tournant environnemental en Amazonie : ampleur et limites du découplage entre production et déforestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Arvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sylvie Plassin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Gabrielle Piketty</w:t>
+                <w:t xml:space="preserve">Marion Daugeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinis Osis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Pimentel Martinez</w:t>
+                <w:t xml:space="preserve">Isabelle Tritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33, </w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Un état des lieux du Brésil en 2017, 41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/confins.12551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.15035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02113952v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01609039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoneamento em unidades morfológicas da bacia do rio Oudon, Noroeste da França, a partir de MDT em ambiente SIG</w:t>
+                <w:t xml:space="preserve">Paysage et intensification de l’élevage en Amazonie brésilienne : De nouvelles dynamiques spatio-temporelles à l’échelle des exploitations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Eduardo Souza Robaina</w:t>
+                <w:t xml:space="preserve">Sophie Sylvie Plassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René R. Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Piketty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romario Trentin,</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gustavo Pimentel Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.12551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01363756v1</w:t>
+                <w:t xml:space="preserve">halshs-02113952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil texture derived from topography in North-eastern Amazonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zoneamento em unidades morfológicas da bacia do rio Oudon, Noroeste da França, a partir de MDT em ambiente SIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Eduardo Souza Robaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romario Trentin,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Pimentel Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maps</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17445647.2016.1266524⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01416905v1</w:t>
+                <w:t xml:space="preserve">halshs-01363756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Áreas de preservação permanente (APPs) no Brasil e na França: um comparativo</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil texture derived from topography in North-eastern Amazonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Plassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Pimentel Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/confins.10829⟩</w:t>
+              <w:t xml:space="preserve">Journal of Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (2), pp.109-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17445647.2016.1266524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01363730v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01416905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Agriculture de Conservation et sa diffusion en France et dans le monde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Áreas de preservação permanente (APPs) no Brasil e na França: um comparativo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L.B. Gass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Verdum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.27284⟩</w:t>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.10829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01363737v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01363730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoneamento em unidades morfolitológicas da bacia do rio Ibicuí e sua relação com processos superficiais e o uso do solo</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Agriculture de Conservation et sa diffusion en France et dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anderson A.V. Sccoti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Geomorfologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.27284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01140689v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01363737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level Governance of Land Use Changes in the Brazilian Amazon: Lessons from Paragominas, State of Pará</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabel Drigo</w:t>
+                <w:t xml:space="preserve">Zoneamento em unidades morfolitológicas da bacia do rio Ibicuí e sua relação com processos superficiais e o uso do solo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Eduardo Souza Robaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Coudel</w:t>
+                <w:t xml:space="preserve">Romário Trentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Plassin,</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anderson A.V. Sccoti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Brasileira de Geomorfologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.63-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01363740v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01140689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des pratiques agricoles face aux enjeux de la qualité de l’eau : le bassin de l’Oudon (France)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-level Governance of Land Use Changes in the Brazilian Amazon: Lessons from Paragominas, State of Pará</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Piketty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René R. Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Drigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Coudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Plassin,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (5), pp.1516-1536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/f6051516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01363741v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01363740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intensification des pratiques agricoles et la mobilisation des ressources naturelles dans La Pampa du Sud du Brésil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’évolution des pratiques agricoles face aux enjeux de la qualité de l’eau : le bassin de l’Oudon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01069516v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01363741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d'une typologie des formes de vallées. Application au bassin de la Maine (plateaux du Nord-Ouest de la France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">L'intensification des pratiques agricoles et la mobilisation des ressources naturelles dans La Pampa du Sud du Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andreu-Boussut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Messner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Verdum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8, pp.1. </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/physio-geo.4090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.14590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01069529v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01069516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatialisée pour l'aide à la planification des projets de méthanisation collective</w:t>
+                <w:t xml:space="preserve">Élaboration d'une typologie des formes de vallées. Application au bassin de la Maine (plateaux du Nord-Ouest de la France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bioteau</w:t>
+                <w:t xml:space="preserve">Ziad Alhaskeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Messner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Béline</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.12.07⟩</w:t>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.4090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873432v1</w:t>
+                <w:t xml:space="preserve">halshs-01069529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion du semis direct au Brésil, diversité des pratiques et logiques territoriales : l'exemple de la région d'Itaipu au Paraná</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse spatialisée pour l'aide à la planification des projets de méthanisation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Leturcq</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tretyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, p. 34 - p. 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.12.07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00625781v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques agricoles et ressources en eau des vallées principales du bassin versant de la Maine : quelles représentations ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La diffusion du semis direct au Brésil, diversité des pratiques et logiques territoriales : l'exemple de la région d'Itaipu au Paraná</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leturcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Verdum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10</w:t>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01363761v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00625781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’érosion des sols sableux dans les campos du sud du Brésil (bassin de l’Ibicui, Rio Grande do Sul).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Pratiques agricoles et ressources en eau des vallées principales du bassin versant de la Maine : quelles représentations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gatien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vagner Soares,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9213⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01363763v1</w:t>
+                <w:t xml:space="preserve">halshs-01363761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing impacts of alternative land use and agricultural practices on nitrate pollution at the catchment scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’érosion des sols sableux dans les campos du sud du Brésil (bassin de l’Ibicui, Rio Grande do Sul).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Verdum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Messner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Ruelland</w:t>
+                <w:t xml:space="preserve">Vagner Soares,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 409, pp.440-450. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (1), pp.53-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.08.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00643877v1</w:t>
+                <w:t xml:space="preserve">halshs-01363763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des réseaux d'agriculteurs en faveur de l'environnement en France</w:t>
+                <w:t xml:space="preserve">Assessing impacts of alternative land use and agricultural practices on nitrate pollution at the catchment scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Vieira Medeiros</w:t>
+                <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409, pp.440-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.08.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00524801v1</w:t>
+                <w:t xml:space="preserve">halshs-00643877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse de paysage comme préalable à l'étude des systèmes agraires : application à la vallée du Loir</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des réseaux d'agriculteurs en faveur de l'environnement en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Vieira Medeiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (213), pp.89-101</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00524808v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00524801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des ressources en eau dans les Etats de la Paraiba et du Rio Grande do Sul: enjeux, conflits et gouvernance locale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une analyse de paysage comme préalable à l'étude des systèmes agraires : application à la vallée du Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gatien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivo Mello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 54-55, pp.53-70</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (213), pp.89-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00524812v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00524808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception et gestion de l'érosion et des ressources en eau par les agriculteurs et les éleveurs du bassin versant de l'Ibicuí (RS, Brésil)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gestion des ressources en eau dans les Etats de la Paraiba et du Rio Grande do Sul: enjeux, conflits et gouvernance locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rosa Vieira Medeiros</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Costa Guedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Verdum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Mello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4, http://confins.revues.org/document4793.html</w:t>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54-55, pp.53-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341509v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00524812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l'effet de changements de pratiques agricoles sur la qualité des eaux avec le modèle SWAT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception et gestion de l'érosion et des ressources en eau par les agriculteurs et les éleveurs du bassin versant de l'Ibicuí (RS, Brésil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leturcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Chapdelaine</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Vieira Medeiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, http://confins.revues.org/document4793.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00232725v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate pollution risk assessment : from the model to the indicator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation de l'effet de changements de pratiques agricoles sur la qualité des eaux avec le modèle SWAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Sauboua</w:t>
+                <w:t xml:space="preserve">Marie Chapdelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 5 (2/3), pp.206-223. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20(4), pp.395-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJARGE.2006.009164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/016913ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00009262v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00232725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable et territoires</w:t>
+                <w:t xml:space="preserve">Nitrate pollution risk assessment : from the model to the indicator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyria Emelianoff</w:t>
+                <w:t xml:space="preserve">Anne Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ruelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sauboua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (2/3), pp.206-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJARGE.2006.009164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00007778v1</w:t>
+                <w:t xml:space="preserve">halshs-00009262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des propriétés des sols à partir de l'indice topographique et de la lithologie : analyse de la sensibilité à la densité d'observations pédologiques et modélisation agro-hydrologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement durable et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyria Emelianoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 11 (3), pp.199-217</w:t>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 147, pp.160-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00008982v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialisation des successions culturales à partir d'image HRV de SPOT pour une intégration dans un modèle agro-hydrologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographie des propriétés des sols à partir de l'indice topographique et de la lithologie : analyse de la sensibilité à la densité d'observations pédologiques et modélisation agro-hydrologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Trebouet</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teledetection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 4 (3), pp.231-250</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (3), pp.199-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00008984v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des propriétés hydrologiques des sols à partir de la lithologie et des pentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatialisation des successions culturales à partir d'image HRV de SPOT pour une intégration dans un modèle agro-hydrologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ruelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rossignol</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trebouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 10 (3), pp.155-172</w:t>
+              <w:t xml:space="preserve">Teledetection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (3), pp.231-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00008981v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des risques de pollution diffuse par l'azote d'origine agricole à l'échelle de bassins versants : intérêts d'une approche par modélisation avec SWAT®</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographie des propriétés hydrologiques des sols à partir de la lithologie et des pentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Ruelland</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 32, p. 3 - p. 12</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (3), pp.155-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00465486v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation spatiale pour une gestion patrimoniale des ressources en eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des risques de pollution diffuse par l'azote d'origine agricole à l'échelle de bassins versants : intérêts d'une approche par modélisation avec SWAT®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Stein</w:t>
+                <w:t xml:space="preserve">D. Ruelland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 47 (185), pp.53-59</w:t>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 32, p. 3 - p. 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00009124v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'aide à la décision pour une gestion concertée de la ressource en eau : l'exemple du bassin versant de la Vègre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Représentation spatiale pour une gestion patrimoniale des ressources en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Kermadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Toreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les dossiers de la Revue de Géographie Alpine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 21, pp.25-30</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 47 (185), pp.53-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00009125v1</w:t>
+                <w:t xml:space="preserve">halshs-00009124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographic Modelling with Geographical Information Systems for Determination of Water Resources Vulnerability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie d'aide à la décision pour une gestion concertée de la ressource en eau : l'exemple du bassin versant de la Vègre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Toreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Graillot</w:t>
+                <w:t xml:space="preserve">Michel Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of American Water Resources Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 34 (1), pp.123-134</w:t>
+              <w:t xml:space="preserve">Les dossiers de la Revue de Géographie Alpine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 21, pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00009118v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cartographic Modelling with Geographical Information Systems for Determination of Water Resources Vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Anker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of American Water Resources Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 34 (1), pp.123-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perte d'information lors d'agrégation spatiale en hydrologie. Application à un modèle hydrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, V8 (n°1-2 : Les nouveaux usages de l'information géographique), pp.99-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00855073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7702,1195 +7806,1195 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serviços Ecossistémicos em uma Unidade de Conservação no Estado do Amapá: RESEX Cajari, Amapá, Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellane Cristhiny Lobato de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marília Gabriela Silva Lobato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3° Forum Internacional sobre a Amazônia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Núcleo de Estudos Amazônicos, do Centro de Estudos Avançados Multidisciplinares da Universidade de Brasília (NEAz/CEAM/UnB), Jun 2025, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05130053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of fractional forest cover maps for detection of forest fires in the Brazilian Amazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fadhil Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Messner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ST International Conference on Advanced Research in Pureand Applied Science (ICARPAS2021): Third Annual Conference of Al-Muthanna University/College of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Al-Samawah, Iraq. pp.040008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0093625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03832834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape restoration in the Amazon: land suitability and jurisdictional governance to achieve ecologic and economics goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Plassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaqueline de Carvalho Peçanha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Piketty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Open Science Meeting of the Global Land Programme OSM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Os recursos naturais variáveis no espaço e a dinâmica de uma frente pioneira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinis Osis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Chapuis-Poccard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Mutations des Systèmes Agricoles et Territoires au Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, LE MANS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02270249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulação da dinâmica do uso do solo em Paragominas-PA: diferenças nas regras espaciais entre áreas de assentamentos e agropecuária comercial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinis Osis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René R. Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminário internacional de desenvolvimento rural sustentável, cooperativismo e economia solidária – SICOOPES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Castanhal, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02270260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartografia da textura dos solos à partir do relevo na Amazônia oriental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Plassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Envibras 2014 - Environnement et Géomatique : approches comparées France-Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vincent Dubreuil; Nelly De Mello-Théry, Nov 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation à base physique de la variabilité hydroclimatique à l'échelle d'un grand bassin versant tropical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change: Facing Risks and Threats to Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Fez, Morroco, France. pp.474-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00532790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écotourisme dans le parc national de Souss Massa - Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Harif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamna Djellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Tourisme, secteur de l'économie de substitution et de développement durable »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Alger, Algérie. pp.130-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00341453v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pollutions des ressources en eau par l'agriculture dans l'ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"L'eau, source de vie, source de conflits", 15ème forum du Monde Diplomatique, les « Carrefours de la Pensée »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Rennes, France. pp.143-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un SIG pour établir une échelle de priorités dans la programmation et la réalisation des ouvrages de conservation des eaux et des sols (CES) dans un petit bassin versant des hautes steppes tunisiennes : cas de l'oued Gsiba (région de Meknassy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamna Djellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Kermadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque de Géographie de la Faculté des Lettres et Sciences Humaines de Sousse (Tunisie), 1-3 mars 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Sousse (Tunisie), Tunisie. pp.331-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation spatiale des risques de pollution des rivières par les nitrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRIA, Informatique pour l'Environnement'97, Conférence Européenne sur les Technologies de l'Information pour l'Environnement, Strasbourg, 10-12 sept 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Paris, France. pp.412-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivers and Groundwater Vulnerability to Accidental Pollutions - Spatial Analysis of Vulnerability Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Déchomets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Emergency Management and Engineering Society, TIEMES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1995, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00857897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8900,750 +9004,750 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Populations Traditionnelles Amazoniennes &amp;quot;Riberinhas&amp;quot; : Défis, Adaptations et Innovations dans un Contexte de Changements Globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marília Lobato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquiles Simões</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otávio Do Canto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passage de frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Angers (France), France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05490494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sistemas produtivos locais na Amazônia amapaense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héliton Marques de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marília Gabriela Silva Lobato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3° Forum Internacional sobre a Amazônia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05128280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulação entre o CESPE e o projeto ICOOPEB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marília Gabriela Silva Lobato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galdino Xavier Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodival Mauricio da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana L.A. Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II SEMINÁRIO DO CENTRO DE ESTUDOS SOBRE SUSTENTABILIDADE, POPULAÇÕES TRADICIONAIS E EDUCAÇÃO NA AMAZÔNIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Macapá, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05128652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture de Conservation et vie du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capital sol: mon sol, notre eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Mauges-sur-Loire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05128683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial relation between natural resources and land use dynamics in the amazon agricultural frontier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinis Osis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René R. Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Brugge, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of forest degradation levels by using multi sensors in Eastern Amazonia (Paragominas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fadhil Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Messner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on the Analysis of Multi-temporal Remote Sensing Images “Multitemp", 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bruges, Belgium. ISBN 978-1-5386-3328-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05477404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Tropical Rainfall Measuring Mission (TRMM) and Enhanced vegetation index (EVI) to assess tropical forest degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fadhil Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Messner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd Annual Flare Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Stockholm (Suède), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9653,1120 +9757,1120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas ambiental: município de Marapanim-Pará-Amazônia-Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otávio Do Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Fenzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sombra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia Cristina Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Rafaelle de Oliveira Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NUMA/UFPA. pp.74, 2026, 978-65-88151-30-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05485976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas ambiental: município de Salvaterra-Pará-Amazônia-Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otávio Do Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Fenzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sombra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia Cristina Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Rafaelle de Oliveira Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NUMA/UFPA. pp.92, 2026, 978-65-88151-38-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05485946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas ambiental: município de Soure-Pará-Amazônia-Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otávio Do Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Fenzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sombra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia Cristina Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Rafaelle de Oliveira Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NUMA/UFPA. pp.51, 2026, 978-65-88151-39-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05485958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas da Amazônia Brasileira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couto Aiala Colares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vega Ailén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machado Almires Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokama Altaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalski Amanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fundação Heirich Böll. Fundação Heinrich Böll, 1, pp.96, 2025, 978-65-87665-22-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29327/5491394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05044052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zonas costeira e estuarina amazônicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otávio Do Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Fenzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willian Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NUMA/UFPA. 362 p., 2024, 978-65-88151-24-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04692478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas ambiental: município de Maracanã-Pará-Amazônia-Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otávio Do Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Fenzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sombra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Rafaelle de Oliveira Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia Cristina Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NUMA/UFPA. pp.63, 2024, 978-65-88151-29-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05485926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transições produtivas, agroecológicas e culturais no campo brasileiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Júlio César Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valterlei Borges De Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cesar Suzuki; François Laurent ; Valterlei Borges de Araújo. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universidade de São Paulo. Faculdade de Filosofia, Letras e Ciências Humanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-85-7506-374-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11606/9788575063743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02314254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mudanças nos sistemas agrícolas e territórios no Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia dos Santos Ramos Berreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcia dos Santos Ramos Berreta; François Laurent. , 2019, 978-85-60231-46-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02299713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France, la ressource en eau – usages, fonctions et enjeux territoriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Hellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.309, 2009, U</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00524793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la décharge à la déchetterie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean René Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10776,1115 +10880,1115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESAFIOS E PERSPECTIVAS EM MEIO ÀS TRANSFORMAÇÕES SOCIOTERRITORIAIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Tupiassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palheta da Silva J.M.; Nunes da Silva C.; da Costa Oliveira Neto A.; Carvalho A.C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desafios e Perspectivas em Meio às Transformações Socioterritoriais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GAPTA/UFPA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.95-127, 2024, 978-65-87842-16-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04482049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Land Management with Conservation Agriculture for Rainfed Production: The Case of Paraná III Watershed (Itaipu dam) in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Mello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glaucio Roloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Kassam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Department of Soil and Environment, Swedish University of Agricultural Sciences. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rainfed systems intensification and scaling of water and soil management: Four case studies of development in family farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-126, 2023, 978-91-8046-893-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54612/a.4nbusqmc4l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04279996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressions de l’urbanisation sur l’agriculture dans le bassin versant de Malibé au nord du Grand Libreville (Gabon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Emmanuel Libongui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Essono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Christine, Margetic Christine (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures urbaines en Afrique sub-saharienne francophone et à Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Midi, pp.143-157, 2023, Ruralités Nord-Sud, 978-2-8107-1247-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04146272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dinâmica de expansão da soja na frente pioneira amazônica relacionada à variabilidade espacial dos fatores naturais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinis Osis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Chapuis-Poccard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mudanças nos sistemas agrícolas e territórios no Brasil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, 978-85-60231-46-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02299721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As transformacões nos sistemas agricolas na regiõ dos Campos da Cima da Serra, Rio Grande Do sul, Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Herique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia dos Santos Ramos Berreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MUDANÇAS NOS SISTEMAS AGRÍCOLAS E TERRITÓRIOS NO BRASIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, UERGS, pp.90-117, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21674/9788560231.90-117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relações entre a dinâmica espacial de transformação do uso do solo e os recursos naturais em um território de fronteira agrícola na Amazônia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinis Osis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Chapuis-Poccard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Júlio Cesar Suzuki; François Laurent ; Valterlei Borges de Araújo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transições produtivas, agroecológicas e culturais no campo brasileiro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, 978-85-7506-374-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02314259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passer du zéro-déforestation à la gestion durable des ressources naturelles en Amazonie brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. M.G. Piketty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cialdella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Caron; E. Valette; T. Wassenaar; G. C. d’Eeckenbrugge et V. Papazian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des territoires vivants pour transformer le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2017, 978-2-7592-2654-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01509849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As poluições dos recursos hídricos pela agricultura na França: uma falência do sistema produtivista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marco Antonio Mitidiero Jr., Maria Franco Garcia &amp; Pedro Costa Guedes Vianna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A questão agraria no seculo XXI: escalas, dinâmicas e conflitos territoriais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Outras Expressões, 2015, 978-85-6442-189-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01363767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'eau dans le Nordeste du Brésil : des conflits générés par les inégalités d'accès et par les déficits de gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Costa Guedes Vianna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklyn Barbosa de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Porto de Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick FOURNIER et Christèle BALLUT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil de l'eau Ressources, risques et gestion du Néolithique à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.503-518, 2013, 9782845165557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00818974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de gestion de l'information géographique pour les démarches participatives locales de gestion intégrée des ressources en eau : l'exemple du bassin versant de la rivière La Mayenne (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Parage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick FOURNIER et Christèle BALLUT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil de l'eau Ressources, risques et gestion du Néolithique à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.457-476, 2013, 9782845165557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00818981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11894,236 +11998,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnomycologie, développement et conflits environnementaux autour du parc national de Kahuzi-Biega, en république démocratique du Congo : Enjeux et recherche de solutions locales à Tshivanga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Bernis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03794975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report of the work of the expert group on maintaining the ability of biodiversity to continue to support the water cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Acreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Albertengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telmo Amado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mao Amis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00780873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId349"/>
+      <w:footerReference w:type="default" r:id="rId353"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12191,51 +12295,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7EB179B"/>
+    <w:nsid w:val="3F6956AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12339,51 +12443,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="09B172A0"/>
+    <w:nsid w:val="4964BDA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12573,51 +12677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3833-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076604683" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573141v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#244;nidas Luiz Volcato Descovi Filho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4392202403843" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05583724v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hasan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinis Osis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Messner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33899/mja.2026.166052.1763" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Lobato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raylan Miranda Cortez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arley Jos&#233; Silveira Da Costa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karolina Lima Pedrada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54399/rbgdr.v21i1.7861" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05042817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Borges Yonegura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz Lopes da Silveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56238/arev7n3-007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286813v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monaldo Begot da Silva Junior" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Lopes Rodrigues Mendes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquiles Vasconcelos Sim&#245;es" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Vasconcellos Sobrinho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54399/rbgdr.v21i2.7856" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05164742v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779195v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fernando Diniz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nivaldo Hespanhol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2236499474278" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574973v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Gabriela Silva Lobato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldecy Rodrigu&#234;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56238/arev6n3-232" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Luiz Nascimento Do Nascimento" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta de F&#225;tima Rodrigues Coelho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12f3g" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745745v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rocha De Azevedo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/revconv.17n.9-324" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romario Trentin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eduardo de Souza Robaina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v16.2.p873-893" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03974017v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Eduardo de Souza Robaina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/1982-0003.129906" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03974020v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/1982-0003.129882" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04349972v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam&#225;ria Let&#237;cia Carvalho Silva Rocha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucieta Guerreiro Martorano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cibelle Gon&#231;alves Sampaio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03633794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wagner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac5b3d" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792526v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Emmanuel Libongui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Ovono Edzang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Mombo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092774ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Queiroz&#160;pereira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Roberto Baqueiro&#160;brandao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37408" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03629095v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cristina Gomes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verdum" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neemias Lopes Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/SN-v34-2022-64606" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542884v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCG228457131" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499635v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Mello" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Kassam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Fernandes Marques" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhiane Michiko Passos Okawa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11122455" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248934v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Piketty" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadhil Hasan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.15.024514" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189294v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinillos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Martinez Pimentel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land10040368" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214323v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Celise Ballejo da Costa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurindo Antonio Guasselli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Messner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11137/1982-3908_2021_44_36729" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955548v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio J&#250;nior Benassuly Barros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio Do Canto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coelho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362455v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bell&#243;n" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Fabricius" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio O. Roque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pays" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14865" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960563v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Delapasse Simioni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20502/rbg.v21i3.1714" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955557v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidnei Luis Bohn Gass" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieison Morozoli Da Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.31893" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171532v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bourgoin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12441" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433708v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidnei Lu&#237;s Bohn Gass" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar de F&#225;tima dos Santos Vieira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlo Gessi Caneppele" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/physisterrae.2209" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196718v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2019.1643422" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816125v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Berenguer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f9060303" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758828v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dos Santos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Abe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10040429" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113876v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouao Armand Anoh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanoh Jean Jacques Koua" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Jean Koua" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Patrice Jourda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2017.1387122" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537653v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joice Ferreira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00042" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609039v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daugeard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15035" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113952v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sylvie Plassin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pimentel Martinez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.12551" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363756v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eduardo Souza Robaina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romario Trentin," TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416905v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2016.1266524" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363730v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L.B. Gass" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verdum" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.10829" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363737v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27284" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140689v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;rio Trentin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson A.V. Sccoti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363740v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Drigo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin," TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f6051516" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363741v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069516v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14590" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069529v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Alhaskeer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4090" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873432v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bioteau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tretyakov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.07" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625781v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leturcq" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363761v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gatien" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363763v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner Soares," TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9213" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LB8FG831-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643877v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.08.041" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CHQPQJD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524801v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vieira Medeiros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524808v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524812v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa Guedes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341509v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232725v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chapdelaine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016913ar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009262v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lacroix" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sauboua" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2006.009164" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007778v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008982v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossignol" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008984v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trebouet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008981v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465486v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordenave" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009124v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kermadi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Toreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stein" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009125v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009118v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Anker" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00855073v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delclaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130053v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellane Cristhiny Lobato de Souza" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832834v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093625" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325473v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline de Carvalho Pe&#231;anha" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02270249v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chapuis-Poccard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02270260v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325453v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532790v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341453v3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harif" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Djellouli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009752v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009128v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Daoud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009126v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00857897v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland D&#233;chomets" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490494v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquiles Sim&#245;es" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128280v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;liton Marques de Sousa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128652v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galdino Xavier Filho" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodival Mauricio da Costa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana L.A. Barreto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128683v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273361v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477404v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475597v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485976v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fenzl" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sombra" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Cristina Santos" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Rafaelle de Oliveira Souza" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485946v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485958v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05044052v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couto Aiala Colares" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vega Ail&#233;n" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machado Almires Martins" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokama Altaci" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalski Amanda" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29327/5491394" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692478v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Santos" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Souza" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian Fernandes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485926v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314254v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio C&#233;sar Suzuki" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valterlei Borges De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.livrosabertos.sibi.usp.br/portaldelivrosUSP/catalog/book/409" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/9788575063743" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299713v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia dos Santos Ramos Berreta" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524793v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaucelle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009835v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Bertrand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04482049v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Tupiassu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ara&#250;jo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gaptaufpa.blogspot.com/search/label/Livros" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279996v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucio Roloff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Gonzalez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54612/a.4nbusqmc4l" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146272v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Essono" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299721v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297289v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herique" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fortunel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21674/9788560231.90-117" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314259v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509849v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. M.G. Piketty" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piraux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363767v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818974v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa Guedes Vianna" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklyn Barbosa de Brito" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Porto de Lima" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818981v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parage" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794975v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bernis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780873v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Acreman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Albertengo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo Amado" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Amis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Anderson" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3833-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076604683" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573141v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#244;nidas Luiz Volcato Descovi Filho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4392202403843" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05624671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Concei&#231;&#227;o Ferreira da Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polidori" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36026/mmge2s30" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05583724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hasan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinis Osis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Messner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33899/mja.2026.166052.1763" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286826v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Lobato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raylan Miranda Cortez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arley Jos&#233; Silveira Da Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karolina Lima Pedrada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54399/rbgdr.v21i1.7861" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05042817v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Borges Yonegura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz Lopes da Silveira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56238/arev7n3-007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286813v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monaldo Begot da Silva Junior" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Lopes Rodrigues Mendes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquiles Vasconcelos Sim&#245;es" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Vasconcellos Sobrinho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54399/rbgdr.v21i2.7856" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05164742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779195v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fernando Diniz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nivaldo Hespanhol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2236499474278" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574973v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811992v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Gabriela Silva Lobato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldecy Rodrigu&#234;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56238/arev6n3-232" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Luiz Nascimento Do Nascimento" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta de F&#225;tima Rodrigues Coelho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12f3g" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rocha De Azevedo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/revconv.17n.9-324" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077864v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romario Trentin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eduardo de Souza Robaina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v16.2.p873-893" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03974017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Eduardo de Souza Robaina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/1982-0003.129906" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03974020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/1982-0003.129882" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04349972v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam&#225;ria Let&#237;cia Carvalho Silva Rocha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucieta Guerreiro Martorano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cibelle Gon&#231;alves Sampaio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03633794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wagner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac5b3d" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Emmanuel Libongui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Ovono Edzang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Mombo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092774ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Queiroz&#160;pereira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Roberto Baqueiro&#160;brandao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37408" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03629095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cristina Gomes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verdum" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neemias Lopes Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/SN-v34-2022-64606" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCG228457131" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499635v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Mello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Kassam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Fernandes Marques" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhiane Michiko Passos Okawa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11122455" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Piketty" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadhil Hasan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.15.024514" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189294v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinillos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Martinez Pimentel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land10040368" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214323v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Celise Ballejo da Costa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurindo Antonio Guasselli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Messner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11137/1982-3908_2021_44_36729" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio J&#250;nior Benassuly Barros" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio Do Canto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coelho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362455v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bell&#243;n" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Fabricius" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio O. Roque" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pays" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14865" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960563v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Delapasse Simioni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20502/rbg.v21i3.1714" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955557v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidnei Luis Bohn Gass" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieison Morozoli Da Silva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.31893" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bourgoin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12441" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433708v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidnei Lu&#237;s Bohn Gass" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucimar de F&#225;tima dos Santos Vieira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlo Gessi Caneppele" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/physisterrae.2209" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2019.1643422" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816125v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Berenguer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f9060303" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758828v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dos Santos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Abe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10040429" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouao Armand Anoh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanoh Jean Jacques Koua" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Jean Koua" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Patrice Jourda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2017.1387122" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537653v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joice Ferreira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00042" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609039v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daugeard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15035" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113952v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sylvie Plassin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pimentel Martinez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.12551" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363756v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eduardo Souza Robaina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romario Trentin," TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2016.1266524" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363730v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L.B. Gass" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verdum" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.10829" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363737v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27284" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140689v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;rio Trentin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson A.V. Sccoti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363740v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Drigo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin," TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f6051516" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363741v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069516v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14590" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069529v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Alhaskeer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4090" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873432v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bioteau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tretyakov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.07" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625781v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leturcq" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363761v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gatien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363763v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner Soares," TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9213" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LB8FG831-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643877v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.08.041" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CHQPQJD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524801v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vieira Medeiros" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524808v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524812v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa Guedes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341509v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232725v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chapdelaine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016913ar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009262v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lacroix" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sauboua" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2006.009164" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007778v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008982v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossignol" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008984v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trebouet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008981v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordenave" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009124v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kermadi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Toreau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stein" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009125v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009118v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Anker" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00855073v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delclaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130053v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellane Cristhiny Lobato de Souza" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832834v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093625" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325473v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline de Carvalho Pe&#231;anha" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02270249v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chapuis-Poccard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02270260v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325453v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532790v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341453v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Harif" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Djellouli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009752v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009128v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Daoud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009126v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00857897v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland D&#233;chomets" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490494v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquiles Sim&#245;es" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128280v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;liton Marques de Sousa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128652v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galdino Xavier Filho" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodival Mauricio da Costa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana L.A. Barreto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128683v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273361v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477404v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475597v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485976v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fenzl" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sombra" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Cristina Santos" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Rafaelle de Oliveira Souza" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485946v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485958v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05044052v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couto Aiala Colares" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vega Ail&#233;n" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machado Almires Martins" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokama Altaci" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalski Amanda" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29327/5491394" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692478v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Santos" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Souza" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian Fernandes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485926v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314254v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio C&#233;sar Suzuki" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valterlei Borges De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.livrosabertos.sibi.usp.br/portaldelivrosUSP/catalog/book/409" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/9788575063743" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299713v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia dos Santos Ramos Berreta" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524793v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaucelle" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009835v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Bertrand" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04482049v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Tupiassu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ara&#250;jo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gaptaufpa.blogspot.com/search/label/Livros" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279996v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucio Roloff" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Gonzalez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54612/a.4nbusqmc4l" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146272v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Essono" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299721v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297289v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herique" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fortunel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21674/9788560231.90-117" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314259v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509849v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. M.G. Piketty" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piraux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363767v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818974v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa Guedes Vianna" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklyn Barbosa de Brito" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Porto de Lima" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818981v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parage" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794975v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bernis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780873v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Acreman" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Albertengo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo Amado" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Amis" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Anderson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>