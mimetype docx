--- v0 (2026-03-15)
+++ v1 (2026-05-16)
@@ -827,927 +827,996 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écosystème de réorientation en licence 1 : expériences pédagogiques et recherche à l'université Paris 8</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre vulnérabilités anticipées et vulnérabilités mises sous silence dans un dispositif pédagogique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Clère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinq années de transformation de l'enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel; Agence Nationnale de Recherche (ANR); Ministère de l'enseignement supérieur, Sep 2024, Champs sur Marme, France</w:t>
+              <w:t xml:space="preserve">Vulnérabilité du sujet à tous les âges de la vie. Quel impact pour une inclusion éducative, sociale et professionnelle ? Quel accompagnement scolaire et socioéducatif ? Quels besoins en éducation et formation pour une citoyenneté active ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCO Angers, LIRFE, Jan 2026, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002130v1</w:t>
+                <w:t xml:space="preserve">hal-05600981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail du lien adolescent et (a)conflictualités au sein des collectifs de soin et d’éducation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écosystème de réorientation en licence 1 : expériences pédagogiques et recherche à l'université Paris 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hanotte-Zawiślak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Clère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métamorphoses des liens à l'adolescence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cinq années de transformation de l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel; Agence Nationnale de Recherche (ANR); Ministère de l'enseignement supérieur, Sep 2024, Champs sur Marme, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388710v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le DU Universitas : penser un environnement capacitant pour des étudiants « mésorienter » en Licence 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Le Clere</w:t>
+                <w:t xml:space="preserve">Travail du lien adolescent et (a)conflictualités au sein des collectifs de soin et d’éducation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Clère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métamorphoses des liens à l'adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des adolescents de Nîmes, Oct 2025, Nîmes (France), France. pp.81 - 99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cliop.033.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557146v1</w:t>
+                <w:t xml:space="preserve">hal-05388710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation et évaluation des compétences transversales au sein des activités solidaires engagées.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Tardif Bourgoin</w:t>
+                <w:t xml:space="preserve">Le DU Universitas : penser un environnement capacitant pour des étudiants « mésorienter » en Licence 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Le Clere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinq années de transformations de l’Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Nationnale de Recherche; Réseau des Nouveaux Cursus à l'Université; Université Gustave Eiffel, Sep 2024, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
+              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924870v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évidance du décrochage scolaire</w:t>
+                <w:t xml:space="preserve">Valorisation et évaluation des compétences transversales au sein des activités solidaires engagées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Clère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardif Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginaire adolescent, Adolescents imaginaires, 3e édition du colloque international en Sciences de l’éducation et de la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Adolescence Contemporaine et Environnement Incertain (ACEI), May 2022, Milan, Italie</w:t>
+              <w:t xml:space="preserve">Cinq années de transformations de l’Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Nationnale de Recherche; Réseau des Nouveaux Cursus à l'Université; Université Gustave Eiffel, Sep 2024, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012463v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adolescence du début du 20e siècle, à la croisée de la philosophie, de la psychologie positive et de la pédagogie</w:t>
+                <w:t xml:space="preserve">L'évidance du décrochage scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Clère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mendousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Société Binet-Simon « L’apport de la psychologie à la pédagogie en France, XIXe-XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Imaginaire adolescent, Adolescents imaginaires, 3e édition du colloque international en Sciences de l’éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Adolescence Contemporaine et Environnement Incertain (ACEI), May 2022, Milan, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080438v1</w:t>
+                <w:t xml:space="preserve">hal-04012463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires imaginaires de l’éducation. Les adolescents décrocheurs analyseurs des liens de collaboration en réseau et des impensables en éducation</w:t>
+                <w:t xml:space="preserve">L’adolescence du début du 20e siècle, à la croisée de la philosophie, de la psychologie positive et de la pédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Clère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mendousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIe congrès de la Mediterranean Society of Comparative Education : « Éducation et changement social : vers un réel développement humain »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">Journée de la Société Binet-Simon « L’apport de la psychologie à la pédagogie en France, XIXe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080403v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panne de la transmission et attaque de la fonction éducative dans des dispositifs l’attention des adolescents en décrochage scolaire</w:t>
+                <w:t xml:space="preserve">Les territoires imaginaires de l’éducation. Les adolescents décrocheurs analyseurs des liens de collaboration en réseau et des impensables en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Clère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Congrès national AFPEN « Temps d’enfances. Temps de transmission, transmission de savoirs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">VIe congrès de la Mediterranean Society of Comparative Education : « Éducation et changement social : vers un réel développement humain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080442v1</w:t>
+                <w:t xml:space="preserve">hal-01080403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand des adolescents vulnérables s’approprient un lieu et (re)construisent un lien</w:t>
+                <w:t xml:space="preserve">Panne de la transmission et attaque de la fonction éducative dans des dispositifs l’attention des adolescents en décrochage scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Clère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Lormeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Jeunes adultes en Europe et en Méditerranée, « Identités et participations sociales des jeunes, enjeux pour l’action publique», Université Rennes 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">22e Congrès national AFPEN « Temps d’enfances. Temps de transmission, transmission de savoirs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080451v1</w:t>
+                <w:t xml:space="preserve">hal-01080442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un espace triangulaire dans le cercle d’un groupe d’analyse des pratiques professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Clère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et Formation, Université de Genève</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand des adolescents vulnérables s’approprient un lieu et (re)construisent un lien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Clère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lormeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Jeunes adultes en Europe et en Méditerranée, « Identités et participations sociales des jeunes, enjeux pour l’action publique», Université Rennes 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le réseau des établissements d’action sociale salésiens : des lieux pour inventer une foi pédagogique et l’articuler à la foi chrétienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Clère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international francophone « La foi du pédagogue », Université Catholique de l’Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1757,148 +1826,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">École, famille, cité. Pour une coéducation démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Chauvenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Mackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Clère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.68931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1908,184 +1977,184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience éducative de Jean Bosco. Les origines d’une pédagogie préventive et intégrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Clère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes figures de l’éducation : de l’éducation spécialisée à l’éducation inclusive.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.257-262, 2023, Pédagogies, Formations et Recherches, 978-2-14-031635-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une défaite sans se battre » Embrouilles et débrouilles des adolescents déscolarisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Clère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Anne DUJARIER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRAVAILLEURS SOCIAUX EN RECHERCHE-ACTION Education, insertion, coopération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L Harmattan, 2010, Recherche-action en pratiques sociales, 978-2-296-12266-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2095,91 +2164,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l'éducation dans une logique de capacitation. L'expérience du Valdocco !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Clère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2189,114 +2258,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail du lien éducatif. Recherche socio-clinique d’orientation psychanalytique à partir d’interventions aux côtés de professionnels impliqués dans des dispositifs dédiés aux adolescents décrocheurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Clère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Vincennes Saint-Denis Paris 8, 2019. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04116180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2364,51 +2433,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24200698"/>
+    <w:nsid w:val="6518985C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2595,51 +2664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-le-clere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1695-2332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.so-skilled.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907533v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mougniotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Cl&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134n8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039475v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.033.0081" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03047821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154440v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03047820v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3236" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002130v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hanotte-Zawi&#347;lak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Tissot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388710v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Clere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardif Bourgoin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012463v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01080438v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mendousse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01080403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01080442v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01080451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lormeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01080193v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gavarini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01080510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Besnard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154439v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Chauvenet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guillaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Mackiewicz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5744/ecole-famille-cite" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.68931" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-grandes-figures-de-leducation/6796" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03047819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310015v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04116180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-le-clere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1695-2332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.so-skilled.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907533v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mougniotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Cl&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134n8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039475v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.033.0081" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03047821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154440v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03047820v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3236" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hanotte-Zawi&#347;lak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Tissot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388710v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557146v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Clere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924870v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardif Bourgoin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01080438v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mendousse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01080403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01080442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01080193v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gavarini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01080451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lormeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01080510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Besnard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Chauvenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guillaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Mackiewicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5744/ecole-famille-cite" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.68931" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-grandes-figures-de-leducation/6796" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03047819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310015v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04116180v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>